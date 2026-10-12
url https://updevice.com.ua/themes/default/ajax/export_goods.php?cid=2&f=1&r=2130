--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -3529,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67722deae6c370f100edda352ecc77b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3075dbabc76c4ca1e87c97180d2b502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667bf4b7765a2d6136a82154624f4a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82b65b502e0a47d41ea027cc33269a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81506a24e59e03c3efa6361bc1b1accb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b069289da3af7a9f8411569c5a7b9c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9590548c5a1ee69a418f489cfb22f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac235d7272bec1dbe69bc5e2f52e5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d689031cfb6eee11ff38a40170fa4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20a40880a66ad790f09990b039f18410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986dbe7ca7d2a702d62be88ae27047411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41fcba21d9a3beb6477665568a6b2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a1d79c61d70c58b1f8ba94709318213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff344304f08409484283da61ec9cac114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de36f3eaf582ef8bb2f5d52210accc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51872897d22b89f1e5dbd37ad2f352816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfffcc99686f8f6e2a1b624ba9e8c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95925ef7dd651be43b9c4dcec4e607a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650e9d6b6eff5c577a924d42b8e852719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878c4b50ee8e3db1a06996128d4f5ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a011866fe60a3d2b53f9a83984ca35b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e7c73f5a078ade2009700ac05768c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bcaf1978c21e3f84879356107dc2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38c783756bc4c3ec3efb7cf4dd750424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d5c46a1873b07cfbd0189a3d7cb3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc0fd387044b9a35ea16d4d921045d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fe3a52ce85a5a50982dc4d7b2c54427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca693ecfb0b1380049ed692682379728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb386a45b0ab97a73ce2311aa9e71f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227d69a65de9cace58090622c57197b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d056fdd421ee224e5429319d5fbd4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e820259bdc4f3ccb1d09a50d1bfa60332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612aeba55bb063bfc12262042cc820b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61829389ba2080f08af29f4a841099434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1dcefb61e0dc044d6c5756efd914835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d89c0c6fd0fa8603726e8f674295f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d0614893356352ce7fdf74b0c214d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9e41454a97700544ffbc6055304b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583638f12820d2c10553565a7fe25d5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807e339dc28f2e9bb7093450658890840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cd5bbdcda59279f1df697d75e177341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51af14a18b08ca3ee6bc4d92dfe8db742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ec4632645835de44142e4c526823043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9fba9d5eee153f3d4614c0f72c20744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da93f950208c4c80e5899c979d25d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5419e71e220f1a161cf98f69ea7a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9980a6c026f9343abd8c2b7b8420e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dee7b3d00cad4d06b302a17a21c43048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a667faa2068577e59087f2ac38a6a5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79e608ce8fc105b0eb0dcbec21933650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521f91f464acd8a651c5ed56ea5159451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c46949a57f4eb7cc333e93bdc7e10852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38897d24cdf6dce1c37e787ef969d1f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290228592053ec072549a7e9401aa0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614428ba97b52379c9f7daac3462e76755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cff135599237447f22a8f88cb3f5af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7d98e2982c424c8102a8fa3920fb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926afeb7bb3b1c15f34e22e1e3d9706658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086ccf8d6047c087a2f6cecd1b22edd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29f1d11fa0336ea66dd1839f722cfe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982c3491e3df979e61abb28b6c9170f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15be8f25767478d6ca7eabcae9ae4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519a531294904375adc184b9bf5441263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292c7cc4625b574dbdf621a3fa52dcd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d8696b28660238bdf16eacb32b5ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ba7c790f3bd2dfd02ec88cdf8d0a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20488d47deb3cb63a043d5a8446b5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d684258a71140f247fa4285be170268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dcd64398e34bc1eddc4bc94af961e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b33ae794c954cc27a58ca5eaf1eda070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0aaa78f54a2b729b7db86ce7bf04e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880f29fb1b2181f6aef0812c3b0965072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16432e5617e42dc3806a713e123ef57073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed503c8ecd90f37b0b78dc706386e27b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d49514be23f392e1427b185cffabf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368db4fd17afc0c3afa522239be7bc5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a86bdd6feb08e01ae72983f29ea2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910866001ee8bc8eae6cdb3c41f437678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346f3423e3c407d458a120fbf47955a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c747611021bfb12999ae28fd5023a7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0897f2f838fe52ebf83d0e342300181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5ca27744574cfd3e3bcb5afb5cab282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6375a78a787bb802b886254a9958f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9478968b9fd9e06ecd9a17d31494384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147107f5c09aba8b8be9893f89f2a0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58726a83486fc054eed122ba0bee63cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4e9d82fe9a44e04f7ef325062c02187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b40597248e76ca5a13f036004d82a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ef36b42610d7f61c222b1af56860e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93969e5cc2eb400a5c4922ea59622cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc2802503f004d769e70fe62ea818191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d81b61aed2df25a4488be0c85002792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68908dd572bf0864370a85d05e373e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9784308b7fd5490d9d76d083d15a2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef8a4634bfb4ce23ab35cfa959298895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8ab6e33251db8ef62099a2a61470c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fb0c2ae7b0e0b23a995a07e1d46d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970b367ba55f312393c7c4ca97a66cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d558ac2e58b4f3049fa0455ab80816399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f294a20f0f0f728b403ac21ffd1fc04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62751e4891c26364cb3fa8edf4565b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c52b8790f88dbb7cf8e5da4c2d1ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283e0262271bcd8b27d83be5ffa81df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2298dbb5e9b4adaec458def75a11f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dd748962b34720e44901c2ae5bedc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eeb823f9bed0b63756c8c0e5ac850106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a53762df956faa9cc9bd2eb4a75ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6cb8dd686acca5a3fe988e1a6a25b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59434ec658cf7700dfe54356bc057e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003e7db41f877f768b8a332264ee1f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9db14dc82362c3e8e5c13270c9e0e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0e193d0dc47607db493c1fff60b37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4012e0f56f792858297cfefc29f23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d09bd7af6a70558a70052e727937a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9221addb1fe7098c4bdc16c88bf1e38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db0471d6584524a43f6fb8d66b93de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6c5ca82f12b1f7a79a6c3d61ce5e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee207146c8885fab089d7152b1aa447118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0289527f250e1a8a0eb0a2841970a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe556cb341bae8ef1e79fa4a20d4151120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030276831bf7ceb956449b6ef3e9dadd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88b628f0c29b4e24666c56b8a3376f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44416ec79507bd56ad683b6b81143135123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c1c5274bc84de2c6b6a188aa128f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721103cdba1ce7724f9ad79d2b479b8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5378212227deefc9bf3eee813c704126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8085ac7907d14b53fba438c0065876e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee29651bb45e0963f3a85026806de9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3ad011c50159f0710158078849376129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1023aba76b41a7f5e18abcbbcbd74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39fab45f030db3a63238bad77939a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a01d344a7c780cedc84532a0ace1bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8317c0389a8e204f3b81738362178133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340a44a807dec1c6227a374d42a85d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30160e8189ccdbedac16e877284c2116135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f786b2a506b62d690fec6dffe2716f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eb90b37719dd644b98b65b18d45c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e95a50577a85e31c244fac0d1b1d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f33ef52270e832d0451ec6bd88e103139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac287965f970872731de25625ccce7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34989f323ece2fa772737178d2fd19c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102a25f215258cca7478d26afa4d100142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bf6922a828be4fd142d917b494a5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05436bed15a7318836aadc5c7fff53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2109e7d0c9f4b2b6f5cef6c04aa6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b3b05a9cd325f4b3f0ff7bcb1e886146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dbe1fee552aa71f79e5b61c44645a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a7b21675b2afdf25f3dea2831e9e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2634a4d0c5602b27b0aa62ff23575149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cb44e20cf9e69046cc341c646690c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d078af82eca7b0989bf7943c0bc37b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73620e444b6ea2c2c83c9f2ba296f79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3117673c34c5fecaf6bb4234cd7fd28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3962c50fff6e77c606d6b703cb5f407154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84d7323b79cbb57a7ca83ce4214396155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee8ae4881e91ab824f22456064358c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effcb6bb6f0bf9c973a659317453048157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296826065ae9c98995ff6a5a8487a8d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a79953cb453ced1556ce9deeff4b40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f4a47b2e2bbfc227225b610c9ff4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42ec6193157c19d5a7b9820ce9ce98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbba404e47fa89512d33e8c932ccef0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fb9b49338157a7ffa3a0699a693a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a99929974fa0693018c6a0148003b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d02e34d8c034265ed4396257b87f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e7ee01238e515e1c0c6c683d9f33c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92723324968803adaf9b76c9f96b6ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be86d7d7bb04167c13de2f7622770f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edccf1f370ae7c4d1e4151dc9d0bb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e563da00112e9a238112fc11ab8e3bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd12fda08ec6289e92e6066f879eca8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a62fa31f5cc2837093eb4d6c5b116f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98231fa9de4c0e788fd1e89a2822e84e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52a7ca80119f15fecd0fb553dc61a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991564b2a2f71004905c8c24fb878c04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407a04dd3b9beb83f0afb5917a1118b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cbf8c41cf15ad21aa5ff49fb48fb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41753c281855a6f858e9f5e02e51463178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2973e173eb9dc6cb4b0a7848e2977e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bcd268b9f773027bee1f93e3ed9ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980573b2f9b759b5f91b3e14925b3db2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd47aa9a447f729606ce1b75f768fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c31684d07c73d313ba2967058aab3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ebe8cb6753058e8b9032d39d26dca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d707a1e305a6d7a4b884ba46866c4f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43087eeaa54b53c988f3797db50676ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436578dca03d7272fa8b86e3bca9190187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c27a0e9cd8318b66aecddb629557d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3096a657f205348a645b13e98f41c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397aae21316e387f02703107b3963567190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571e50d1957294e0ea345de5108a58e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33722ac083051c38f8df9da36357c1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edf6408f53cea3fd295d3765c9742b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3625b6d78c91a22cc1c7899c2313c97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab31d7c80a53776c042e0e6fad0833195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed736fbb0cc4f200ac1e01d7de03c8c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33418a3111d7f7c7e760c049b554103197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcb8e5439c051839a78341d7b057ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c6641d6b6a374d2c26a73385d8d7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea15a262ca2f21500f5e2f4186a95c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093f226348ae31cf1e48211c6168008201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9e923dd61379adeb089096cb564eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342b976b1a6236adda0dfba232f9b90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8848451513768ef955c74e7849462204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e2c8845e19f1d415db9ddb991479d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e443f529f23e5f519d1e3fb4714cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1cdf0f6d0c3e3a0417511ca428a5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20bbd2ecba61b1ce5fa657f599331e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e2684d8670a079593c23237834e7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcd78b35850b162b8a90dc4e393377210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b432001dbb3a4f92565f0e06721c7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bb88b2dd9144e6edd096d5e3cfc4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22596d855e9b91b5d050944bd1f2a39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccab7f3cfdf8cf78830bfc65342bff6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d4d6986dec15168cda2ffb6a974d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602c1bc52bfacceb30b57c6d4fb7fd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeebc1afc03b4d86cedc8f9307308f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788fdfeda8d787fe2a923919479bd49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a07dcdb9ab4fb4a5600cd9c65173cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b487963fc0bfc0cab09f7204c79ea6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9d206f53b933e94d1730181c8365f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3dfc2fa721f033d1c29231a2d5264222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d9aac603623fb308f1ef81ff50505223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec813adbc50c54d6d0d9244e9ae552224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d5488c6c189352fbb56572d62ecee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d5cbde722ade26577db23ee098cac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c412ffce906ae5a42689166fc86113227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be486f70066cc4253f6daa7a3eaf38f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f34571d5e31b1573b17f1b246bd97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b150eb9795e124a5f0b70063aa652d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7cb28c761677cbee9a255cba23d6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c1fca46bd32fb62638430ddc52410232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9ce39254eff890202c75a318a9975233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc234044bd43f42231a717a39a7d9908234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a16b11d3bbd4ed8fed178d95415fbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4c17ad5d239f03368add32b9b96af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497474d7f2eec1e9bae1b8dd9835c828237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba02f1228e706ab2508b68aeb744ff6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5371280ac0487f67129a537b5387dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e594d895608ca5b00bd1cab698d644240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76385daab46043f38ce610bdd8213309241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6af676e0098a30c081b86afe470db3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a950e307d2b2da4490c7fa7f16b4d49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86228865d174d6eebe2ec51e7569b6ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45136ed58981a272c226301d8268a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf112d4487f8ddad887cdf98bad010b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b880b793a62d664060619e9a207bf38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983fa7cf0c475052d542a3fcad1fa83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a9b2be8f80d530c6a4a32f58ee91b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888a3a54720dc785a2c59abf05b0de4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f35bc32fdec7e39f09cffca1f340c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43df4b273ae0c85a509289d99e037c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8206ae29d6f6c5931ef3e5734f37a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d92e2e148ccac5623144cb5fa7df0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743f4b45fc21301d507601d5fff28af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb206c842381c855188fd1829290f6ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db6d8834244477927e0aa7639ce6e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551f52e9faf7bdb9bb76e8f7e950bc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090dcc84c65dbc73c448ae3b0a9227d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad73e44b10fb9c7570354b28202e16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc946989692c89fc0981c9cc2e141cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410209539dce1a9672133f3b8f52d0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55fafc7cbd125378484b28f61d16e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a393b6dcf3df90f1a22bbf77d75d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685a6c634289b6c4363eebaa4c7366b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a1ea148487f58e9b4bb35d66279cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abe290a2306cfc701e42155133c036267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76d4cc73890b31ca883d51d8a8f895268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840410516d33b62f9214d1cc2748aa87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e6ee02c97a10e3b197cf53c4ff0e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20640a04b357b1308993c194597e76d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd1e907a77f2a3d7d060b1d4c4a580272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c65700a9f60219ea1dbc3968c9012273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252a1d2b2c02f539a488416baf60f0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223f26d1cea611363cea7ce9d05ec71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e816717c23c1c93f6ce6a054d4a3f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3c06a9f43a8c5988a7262bf7e34d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e6fcf2cbf216773610610a4de42d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24728861a035542e272b0c9ec5be4c23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4529843413ce5909b28f4868ff7677280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70775c53a5682f663a627a9f1daeb1ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fd63978b4ff418cf373f9de74b014282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd39742b34ffb73f64bd3388b428a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c1c6c7ce0aa08f35b5c8f6ee23449284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711752169c2244c9561068429192c8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a206cea3df3f93c4a738915b2d9ae7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f832e68a604f45228e41ead00a608287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279a1e4382a7f3b9feb145491b4a34a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd240701e5d0c5cf4ba39d13e320769289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fea5896a8618bbda3ba39be4170601290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c42a8ae1194875ae3935ed3f93852291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba606ab2cc09020ece6a2aa23f4b4a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034cffc556f70dc64ca572d4c70fd8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bbe6d8db86317ccf941d2edebb215294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6350bd312507a607a27fbeb65684f33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38314db2b60f0a9eda42daccc54cca92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaedb9e5197f9a436ebf1456a98281297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8992e15b04532bbfafc98d22354f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655902f7208989c91955902f29ed7d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02490d3f308293f022c9be7636c90045300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c76ce546242d77800bf3aebb6fcf78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5593d0ac6fa3178bd4b170383301b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8bdfeaaed0c2c1f21277e29760dc9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a00e67f90c2b1a52aa99ceeb6606ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a065b95133dc784683552b39f22ccf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e591b579c4a0261ba3224a6d74be486306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e1a0b11d50faa64532d43a3adae7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f9b9a73c268d3510b27401880ddab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df23188437e420c3554593031b2a452309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff3529fa28eedab87a376ad884f20f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e62e78c5216894f93c6cba7dc9d77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15326350a3537313ea0dde12bf31b964312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa77491d17725337581ad1581eb5521313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab4f6016d2404506fb37140968d5e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d52cf6ec9af046f846c67e0937ce6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e4c60788b4ae17060d3b695a4c423316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565e60733ffb802318e497a8ac02bf3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065bbc94644585a00f52018d9633c9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a484042971e8959c8b369c032e261319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f116533981fef440939a2598c2304b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89635a981fa197a978d00df37b178ee0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8c3ff94912899edc1bc9086ef78ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df45bc93e5d378fc8c8a5b308c6432323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4139c100f60a51d8ab96919572167f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c708c7654f35b73516d7eeb00666ac4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7c8ee60f058839910dc814eab077d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c7dc3dd31b1e883e51f01d804d3a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829fdf270355f2698b1023424ea26e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6166e43b8270fe3203a3418e009acc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465f2ed2d8047eb2b12fa5993384d2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10538bb7521725d66595d5879b5e64a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7f1ccba233b2e83f483b3c9a70939332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30480f26529286ec5a724e71a88baa33333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34bb1c00496993ecc54af747894925334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51f71c86ac2c6d1f00cf629553aa9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af127eadb4fd700579107225915700336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe44a6b1d941d9a48a7712f19ecc32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70675c115797bc2de414e5951749b19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9dd0c938e030c8252ed683853d0a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3317aec18c95e5de53804d79243abca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fe777ffec6ab71d6581c49f4fd5cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d1ba2fa861d3cfb56ec2dde973e73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d2245df5645e5154b30ee3de5ba34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdae81408eff81c5b1d24c192214238344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e2e65c7ebfea803d891da65c2e8af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64521a2f6e3bea747d3b73dd37b9cb11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bfc4be26d6682d043de997f0c8152347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805ebc15d3efd890c330607c314f095348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549196edf4837295a0f5a15b88ee3c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb568ecd45012cda7cd16611ff495a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766855053404881f305ad8e42ed59a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d80a8b5590a796ee3e1a4dcad13307352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fe6fca22959f2f0f4a24b2c6420a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35ff61e8dcf98597d14479d2d07540354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b486634f208355ad92d2c6d6dbb26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033aab4c3903b52949405aa46bc020b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f8016fea701b9046f6463a0b838de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162da5c528af80b134fc45f6e69ba0d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7404b7efbcdff5065c001f516658924359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a44dd4b857b2dd21ec7877e37329e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94b0c2ebfdc5f56e58b805fa847940361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b3b7630049ca10e553706da95a1a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc27de2008ef488ca221c8f7310402363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a857ecda418e7861a9e11af2633d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90d40cd43fd91fbbf8f1d8bc445a5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580e2d84e6fc181f5f988a19ff6ff02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d65b0e457d8035c4e57ae559105fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbd1044f5b61f5f0b12db621bbf152368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39f9b4be93d333046bbf3dd257da90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23747571e44f2cc46a6d0938b32be1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b47816b15d1e53dae643fdda51b09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799024ad9f715c8f38dda1463ae678f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092816c506dba9af7529158d1968003373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7a4a7537cb7a5899cf2af8f1cb2b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2ada4961aeadb81f9575f8234fc7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd142087c7edb1be898b5a2a25c841376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1fb0b4921dbd0c433ab345c753c1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c97bdf08ea501e69080d1237021c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2a294fa63df3bbed505bb904b2702379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d34679a403d50a5f97ee75e609fb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722b94a102cfb01591c8e720d9cfc18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7e2461ca220330f36e4a97641aafc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0fdf585924fb1f08a89f6dbe6d027383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608d664a9c92e8f274a61f6d0eeac8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80ba89e2aa94244d09b966242641c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828833a2e218f9a60f77aa936bcba4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f565ec713597cadcd98eda87fbdfb6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01366df2bf5fae602993f446c8433f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59867be9e39f213fd302038bd004d05a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cec8631ebbdf122243dd385d14edc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee46b7e3c8d4e3f58b22b7e7ec2020391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddd5563f515819d4eb5a2e54c65d1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59464662c8bbdf8d645da75c0f98d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42445ecb9c3e4fb0b144f7855fc173f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13f9ab24acfb7b05b53a2795b79552395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e5d2ad817e89020eae0df6a366a9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db092e0926dd39c004d73bc618263f72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354333d8e501a87961649be472c5ece398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41706c57a2e8213eba75f214e0204d3f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c903ba33dbdb90d4038b84dc01bcc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965ecddc6829dcf2591500645048b71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c83a3f1e5772042b7837370265e100402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580f96d75e92f5445c82074c5b5679d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a6d0aa8c09adf8f6e117d9164dcbc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8721524ad085a620c65a8817abd3a4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd30fea27f70cb7d87fb4d5ba3c4d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e33548089bbaf3e792cff5983046b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12fbe1469702d34b5d5c80006cacc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065114c0ef9a2f77068306eb01bb305409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b2a8a5da43eec303b3f25247d1556410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261fdb72f8d810e990c6679f3090b61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73d07a309a4d4e82ce7380893de542412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f2b707f7b0097e316bb9b9f4b3b51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29fda341fe7e4de2090cbe15d674ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77cdf625351a2d7971ca5849670add415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf4405bc1cf2b04087d54bd9be9481416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19acc225a6dee1ef47c164f9b12788417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b5ebb37e315adec69aa4c3761f685418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2d82d7059254faaee20c30c1ded7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49929e9a1e67ef7d9a12d01f08615c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243e4f364faffa9a710d787d9301381421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96257932b8a8214cbe67c88855cf99a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422d0da20f805f501e9483b13685756423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45489874958d0af499a2c088b7e184c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e36ec4a9253099363c731f5056272425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228479996f6443564186795d06197581426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edee9e346cce0aef7b3162cce4c3b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a09ac6532ebf29af88c99f30a1454f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346738247b2e90eae033ea31b5da755a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455cf5acb5e8a44d2600151253e2590430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7d305827ae9f5245436b44118bf7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b994fb1169d13d22b5d8db0046fc10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dfbf347b9e6d45d339ba28d0dc679433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69918acd154a286149301b2a321c9ecf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556472d14836eacc22b8d473eaf45b21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abd417488ede095064d3fa26405307436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3d5d2bce6c1707e9425c3ff7d5735437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d58f2d70cc47de84bb2f26850a2f33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b64b5256ef1951fdae03a14ad57fec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572e0c8aa620d3b3b7243d5edc18864440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c451020a6bd1bb2f2a48cc7220751c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45752777a78ffafb07e4f02bb4e9abab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f886c756ef6999aa73759c841590aa2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0140e4964dea7feb20e2e3e1dcc42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f271d0fee07355ab38cf4007ea507f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b6fee2c1d2bf6f72c3e9fb6b8bf50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95b7c47ca584b4dcb5402f54d554a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c0f53ee127ca02fa9c1a1b8348aea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677acb284e78b7e1d4558d9cc06c7b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998a2a82e7776f713e3e0fb0ab982d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826c8d08f5a326061350de8bcaae46d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa227a4277fb24f5c4419df1a02969452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1544f8a9ad6a4079a58f238173705d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f11cb5860b6a101b9de12ec89b56c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f723622e1612fa5ef0870cd2a25ff4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d678a979108993d3460c0e869c26ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06613d6add7b956c434e39eaf54f14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5326cc1e43c9815d1f132f7171ac9aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9e4ff52a3e11dfdc5e2fc3b980489459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e238c9fada76be2b9d62ec091a29c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8faa52809e3184ea075b729e5a87d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c405454b94f66f0cc9d53b5dc87d37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71270f33e04739bea6d3646e5b118340463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc0e5f3a8708a8b8993da0235ae804464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b2587199d4a845b30f58e1d7babe4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091a4946d93a1a6d7f4e24eb74f38e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1190e31185c5cc3a1d72c9bc8ed861467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac3ffcc2edd55d13ffccc99d3f0042468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a30dc82e71fe0e04edaf3cc476489469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816ed26f98a70d60d3279f563e22631470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f89a5b98531d06bd5d1b39e3b05a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365d76166cd3ad55a7c7d2ae51c4c4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a34ffb9475b4a08d8083bd327ac5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1fc1c872f361a82f56cab80dff381474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2238d92f7fe7f3e6a979191271f572475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905dd524e8ef21d6c86f452a7b389f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532caf15017ba7e5586983d0dc28a15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7eb3e13164d2d053cbda39ac30bb7c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9bc49e14d46e77e9612028e69bf52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7a2fd52d796777324fa0a817517e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccd1d25abd665cbe812df996a0d616481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edf378b687ed1a9c6f5c86e9f8626f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3a2534324a71d3896da7325724846483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3dacc7e05f84e6a2a15244f202940484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a601c0e3a504122a0f2f145478080c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56019a0cbe5672cc3d226f54c6595f02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae03397aa333b944d8072a1362df29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb35271e97f28ba89821c3b545021b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f4a67baa0e70f6e176763a553fe7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d938f8a5f92afeeff47ef4de45436a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a42358f56f847fe006a2708fd1b33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a5441ef57fba0ddda314a542fe450492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cb7ddc430ab4fc1f438c027bfbb85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30ac8e39615823b98efedff1bc7687494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277b74cbd580c725a2c34a37ff14a8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d60286e4e264faa9dcb076cb40cf7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071e46085910c49afa0dcafaef0b654497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec0b83a5e6ca0dbbc7cbe2995f0903498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0900f570e2515e7a02bb05bee8ee9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af325d8eb4234c274d0fd2be59574c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d9ce75058efb93d7f6bea18179172501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b51bd5a1347f3db953b915253fdb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a871729ada0757ebe36de6aac40aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78a49c9d61f8c51a71be7400f41032504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6d71714e7ac74b7935859af86e530505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f2a14c6c10db02c359f06fa2f42a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79471dde9409dd774acd87d9a5f97190507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619a8719e423fe3d69d99d273042dec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b8baaf8d11e697c75e3b11c19d2d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141987cda1d0f9d2b8baf79cc1fe472c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f9b5d7a88af69c6a8fa066c161e69511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1570ece584d961ccdd9405531721f98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db648caa629ca51fbbd715bda166a785513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf7456418224823f5a81560c7847e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1fece999e3296b85ab753871e11ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64891a7a4a179a8bf56209eae4673744516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960b4dadcb53a0aad2a2373f0437b74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5001cb9be945e19709ebd676ef50f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0406a4521149c787ca661535ee755ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f5e0e73addbd59c87168ca8fa13da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d597fb5162f05ef908f4eced182cd1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e9b1a884faaef1a2d9dc2213c2c0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73150aa5a11f1241a416491ab6670684523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aa4165abc0a31d1d712e862ac4e58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a9814fe9ba4edfe3873aad3d98a58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169ed0a369b748acfe198373859a488526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62dd58afb250e49eae8d161ccb1c6c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a176576a002decd10165103775f6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c828b8bd6ff9e520d3f7b685c20c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e612e1281c86269999b48b0af76969530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d198e6d0d3f43a8f9a9f01a49b9555531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d445634ecccb9a617c70512f5379b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32e2d2c17bad3a7ca70289caba6186533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b6bacc61083df58d0a617747c4e0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88f0846f468d2807d3d7f7ffe67901535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cdec66088cb4e2c5934140c79427b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d16951e42dbd0db80ed71480731d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c33efa9d877d8fbca89629bb786f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1bbaa29a460f49213c9dfc203b214539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129a0b6947e6d508a34e87bb4be9813540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7e0efbbe487cda64718b97a10de82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45bd40522ef10e2a8102d3211fd88b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e46b71fb0d09b35d3c0f4113ec113543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb48d64aae0e490a5a3d389d026f01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b09152f4c01512e76e046d3838992d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbfcc13150cc3c1b42de95006e4fa8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f24f4843a1eb8531186ef02b3f1a68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0a34eb2e4c6b2f152d83859b6e369548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f2905ad974d091c4556d9425dcd87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344acdaefc2d09b08ef7817cbbc772f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36593f8834446b0a3866196331521a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41353cafdab0ebf63ea441af7cd398a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1be27be42114f62f438ec709c82b3c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e398e52aa6cce5f4499d9d62d53fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443eb34fe05ac9ecdfb7921e6ea5e75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1763c510d7a5b613f6623d447fc055556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d18cfe3ec1cbe48bab6f6568717b46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9a7b0fe19c6c4b5d52dd179e7aab1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637de0effe3bb7bb796d561233bbc84559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd760972408ac359dc319fe79c238b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69a361e8f711d26f1d4f6ef9fdbcaa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babc3dc50183b4734ef0d547c92dfb4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c770556b7664b19fda008bde59f8134563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76717aba556f442b06d77c3054254b4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9f8bcebf05efe454ccc58d567df01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cee9d2c4afbc58dbc690f21140dbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8378d98f10017e3b87b679d41b102a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09822056541e8c0b146b539724578e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5019472bb35ff7562766a82bee1077b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53b226ee590a81401d96b814f94a79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c328bee4a8dff65fdbd4a6e2eb48571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6064ede91fd9f025b9fc2d80dc2ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5109b3799d7d4236619b9c06c031fe7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7c90f257427af0af64c21eb0dfed9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb46f6e59a12ffaa3f1db0b04d38de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c3502a0570b2bc165ba1b6d74f57a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f5a3acfa6e087b0766af582a71445577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3c3f9e64fa3ac9b7cd1e32a795cd8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31376a3a12f1f342556cf4ba3d6712f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b8c22b069119055f1fd0db53e1560580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23361665c83676443b11a94b6abb16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d57b70bdb4a0f55ec72dfb27a558a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f65f35a01f38880ada10572d291ce8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94945ddbd7fce60df607b25823010a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debffc060f16ce04c9d309e000e5fd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0ca62bceaa02b4d1d627f63de4555586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f0c148bf935ea106c7ce73d2c3096587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1adfa27b7caae0356e8fc3a67b3d38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7890eb29a8eead5e7002ae71a8096f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f963687cb720ead145d06d53e11701b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c083cb0b77b0593080951426706c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2256baddbf4a896021e325cf049c4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec18dbab2b70566d487066244c3fc8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10dbff80a08be64b45011c8ec15c86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b72f5192125caae14536a3ae7d5d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8146dae101ae22797176b82bcc021596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eb148f80bb0a96736a6ad91e5c7d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42a9db9fbe1f78fb406d512d080712598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ad347910cc359ab47a7dfab1593b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1508c707e3aa91877c09ae8f3aa33c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca300d03325ca62e0fdb6e47240c2ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24258fc7f4c83ea1eea1c0e7ba518a3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e059894896fa725189e4f444cb9066603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d13f418db03cdc918fdb44dce22fa0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771291afca8e5f8ec89e7670554dc09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f8d45d11c58496c334f668941d868606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a894ba32cf64e33b36831762b0e70c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c011f1918001ca2989806952ad4f5fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c22e1996fc11b1aa2dea21259fca3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178f299c7b6a82846d6123a184eb2f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fd2d5da81cad0fc4d232a3fe0b03c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d984c84e8a29c1a3d8501ad285afac8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efe88e38fe80195d0226269d512559613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7c969360b23f02d5aec6254d7c829614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cead7c8e6695d91192ef23ecd7da7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752d0416afb7c7ba677ea9ed2ecd787616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0788a1e123a151c2e18285e012099617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f359f712ae601d609a776fa82c77dc4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e591ea5c422f7d47eec64835ec5fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f475ed920ec5be5d69720bc6759c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1bfeb43042e21aa51535ad979178c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ee31d6f8c0c6b465ea5fd95d5098f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdc22220f5c7467089c77e7ba4f403623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa36165843f83016acc2a5e963c2bff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8459cf030806adeb12e0d3e320a3d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d73bdedd61cda29ea902be417fa05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb160c4e66f37806ba0b7adf4c024dc9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61349eade17f8bc5d673bc0a36de5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98fecc317e6577a69df810678ef553629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d5ee4de485ba1f56cece57a7bf469630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5393273ef8ff1d0f54c88d311551a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cc6f0b1dd71e9eb4b190df8da48ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058ae06da1373747d27e0183130b8e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1533bbdf2903b23248701388f6b29634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ac486260a1941d260f319f8c700fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87374d319a77fbd87efa52868b2d29fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e74fb00d9e9b702e0688904fff7c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77b73a2ec01bdc8fd175fa76d0904c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e737e8bdcea2740974a62b320d5b6b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33dfbf4edefab592c57766b3f95e12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbc51faa67b1541fa1cebae8c438e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bdd6b3faf83d501f4596aafc7780e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891efafb55b5a42ec353da220f153353643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95f87012da6eaebabd74d421da7e98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff85e58abf8b85f64a5dd02c34a550c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc734a00a6f03d4519c40cb30faa7ed2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a9011e487030c91462e172afd4996647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80221fab1acfc239134835c492c16d5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dd00ea810729a74285a84b3ed3c50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf6d35a6485cae6c6b2991a2ecc4d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e345c415837cfc74765572b44c73e6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4ae2dafffa997fd1f12395f4b63be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e48272f1129e8351f849088598d64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab50b549189b2c7f90ccefcec486e31654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee789d67e32a73ac7d51708f41f1e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca73a41377125104921c21dd7bbcc3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de13e7103a836623a66e629909aa65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9492dd9c08ae0ccc65aed5efd9ce733658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a07294eeb86bb692fd61c956eb6926659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b18abffae4c9d1343fb7175c7c006660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e2f2c75114a2a06f8ad6356107b30661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265da208d2b5ac23f4d8f0ae2cb1911662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959187870ed209be398df12d59bc3852663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a00b1dd7faad461dac01b13bfd101664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244c933a09d52326ecb278899ee5f61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291c3234dc7fce744c60cda6472f719666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2aace05f97e1f65bc3ee5560faf28667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8dde59623243e8fadf9609f1a0e86668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aef46c9c301b635d2499e23c0c6f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2d60faf0c6ba526634b728829f79e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281020cb4a1ec8938235666bbf78eab3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e78354b8f2497375c0c41cb8c1efb1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c53a5bda15540effceaa603b7673f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dee63849bdb574077983fb0bef1c74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de2e759cfb66fcdbd385fad6013a8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77971dfbb5232e7e070eb543087e4f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8d8c4d7f54846c0411fedcf15a322677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da2a18d3758e8f39a467ba87afbf90678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44e1d9867efacf9c9b41003394c314679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ed4aaecfcf6fb2826d81dace5a3c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78163e819ad7462414497ecadee4f1b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aea61b77eb4674b46f6359fac959ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eca42eed1e6a5a1b116ff585ce188683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe83e72a3248fa01cab875b643537cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8197b5a9a4923d48a4bee063300653685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8e6a4e24426290d3e5c8fe0d6fde0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416aeebba0c6c0a565f142cccf547ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36f461852eb5a197f1f47bda52f01f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b223c21954d88135d013ea7619203689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d575a98b59a7fa1c58e1c865a1613690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab04adb4264ee3da784a9c4ec42f5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3392f381b2df624297cb24e24ff2c31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4e971f88c6bac8bf633a78a421c0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af135c51395a254e2455566cea6965b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dd42363a85c0c15feb83c78440af0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367663021fb79db8af961153b6e4673696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1fadbda0fc042a5d27001e902bcf5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aaeaf365aab12743fe24f54321568698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d90ebeb60db6b301e36df717158c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b38bb573cbcd3b5692b93bad677760700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b6d577d399be7e02de18a9ef1e3a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332c7f92454911895c97b2ce58b0306702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a948a3fc86c3dd53997543b89794f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c102a4db935c0d4db5c8aa15bb6f54a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afea16319951235cd1d2e301065f9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48483f7b2d01f85493dc62a08943b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760428694051050f39e162944d27616d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5ab55b144effb9dcbef94974cedf5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8de450e3ae529b2e1edca194b459d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9392c9ec571a4b7909a4b95e82a59a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11464393e3cc43b9e1d3bb912a907349711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7de933f20864c403f5a5fe2bc07b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03341aec171a1ce282d8137b309920713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6437e2c80e93307f4e938ba5c1e3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe78ed6c86be6cf33adbc5a23f7d871715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f39f4b346917e5af23e259f9dcb38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2f31dd6932d753155be701844ff5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523602ec4420d2a3d2d77b38f9146493718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c285db38cec08fbaa3fd2fe2d4ef38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf661ff9b8f89a464d1902af8d8aab05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0491c2cce2a2987a91de3a75f5f412721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd913f8a4771af28b1be3afd12c4d61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de0a2f6ebf8a9ce5d9653abc0de5b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf1456216a27c131ab0e90ca72dcfa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ab1fa22697661bf261c184d0f1617725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a6c48378131b6a01d133010e8e339726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10deaa83b4c9998e18efe2b073a595727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab18adcc02f1d9343260ace3b9fe6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dc25e414285fd6c5406b9ce90d7c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fc44cbfe448257f643a1ab5d4c3f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5a7d25cb0bf22e7a29d45324ca9c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261026c6c1589457001569a4563302f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e770c5191629c82fe14332f50c80b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da784c52c0514c9c0596ecf2d9d10d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db54392a164d0cd0209c87e01a5f6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f374b6850e91d06781b4fa27d320c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1604b572e0904fc969d58faedb60c52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ca00aad9c5627c0d14c003e8191dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875bcb2cd0a7c0be17b30ab9e3f36a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068898bda4da3e7949478bd8af2bac2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3be878139b2a0178545d52f575fa0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205c5be99a050bc588f8cbc8859eb17742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9522dadb95743ed45c67f448807f2aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b456cfe1aaa408c8fe300aae55758a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e03f72850c12f20b94f0be966cf2f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41d5f4c9edb3254816291d7300fb00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8e84bedacce1d24d00e1ed8e7df94747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ab1109dcb8637bc1fd9db990b8b1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877e3416013be0783a79653e4d646a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96d3cc018e74addc08b8802dcf9c67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2227d3f0a5a763cfd89b999cbf64a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c3bca9a7b017ef551a2c6cce2f1df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2e7a06b5d12d671e5db9a3b217896753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f17a4d768ba479e91ffbe0cb8a90b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a844579af21804b3f745100c41549755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90d6c35d3307b0b6e5b0fe1f44648c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714480f9511cd60cec6d4cca3b978ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5495cf6ec97a6ce5ed7033df3cb8550758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb76c1b8db271cef44e07ee192f8a6d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3148b1c93ea290d98530052d785f1a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecdde99316037d436756d508dc52ef761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaff6665997a0f28a986f127f46e484762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423617d1d75e66290ccb035c794ccf5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142c4bcde1dc163003b9b082e26f841764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73b14294eb10a55feb0d73f5b12f93765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c466adafc3e0dfab4591d65c3c0d4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650f4ccad2f1e0e03622e29ebc48271767.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c0284745cdd8445ba0a5f375497d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddd83a7efe03ef9b4428ddb1d3978b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009e77e9d0ce1b8b00fa84f5a5a6b6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33c66e4fe8d2dea012b2e395e069d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06f78363045791621f16f33baad2c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a63b0c2759cb7116ee191983bc2e486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535f9e59b01b068696c73b9f7e6d0a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c3602da8609afd36d028526fb05468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43e873379cc4dca82166480897448d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6499f9b33eb7e760f4dcacf75d3bcc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d83ffe22b1c42b8caf59ce3ed3d4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f82b48fbb7d9ee24991a2168322a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236ce24dab425da6105aa0419c049e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1925d19807d5681a3ef0ca42c08597614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762368d229a093bd9018d23608a7cbcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8597d6f2349b672f6a9cd6d38322116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393b5440315701dd405cafd6f4fa2c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446f616c248f18f3acee6eeaa64090b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5676125803e87af1efd36095b560619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed0998b78e5a3ae8fb8bb007a0a86720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe2c7d22a0488bad3a915caf5639c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf19be451ceae553d9ecbbd11b09f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75d653ab53d3605f51c551d34f5e8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877502c03d20b2d5bfe39b759e74aff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57ec9a2233b9f0681cc417c46c0c6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0641bec7c8a39a2781f49f1fbe9aad026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615fbfb9d5f2c4f0c00f3239550d89527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ee1c57b5630565eb49a4bd53d9d4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db1e3b86e26eb027e3d7a757e4688d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274188149fdc3eb96f7ea8587593e5d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a02115007d42978377952f8e5f838231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df387f8ff947bd741d48d9f6a884838232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160decbb7f7cc471a1f794f99aa9aab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e9c7e8c3a02e6d35837eabca8054c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08a62e1ccf44786303dae2abb763e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac602eb10c00ada1c1dd9e9d10cf664b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8bb5d7383184f5277746eb953a27837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e36a7056eb499e7e91d674c225c58e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c434ddefcbf92917893c1c4db19ac5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78396a26a69f019b631fde7a736b975440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407884830599d074bc9d2b65975dfd141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b92208aefba9ba17bdfcb8c9bae8a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515c55eea9e5750a3bf25670ced4bde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17230e7f5812ec8816d550e9e91d6e7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137c5394638e30bee457e9eb1562e2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec920da198adbb13ab516f0d6633336d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd899798bdab9eda4fbd64804ef187447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e62f0adf125ca99be702cb0bbe605248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7a1f7ad1a59d68aef866adf23e62149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6d6fcebf82ef4f32067670ac9460950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36572465bc8bef0f20ba8446dddc5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b1657ecc7a0b2c1cfc48513ea12f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e98dc46c327e1a4ca4039066317de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86975224ce0b83dfe7362ff1b875634b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6089e767e222c5f0623b00637a72a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b4c63e26da812983af0cf6ad2edfd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0396416c62096b48a40485f1d5d6f1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bfc52c74eb959bc2ab34bfd56adb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c35b16d6c5d029ff99f73eefaacfac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b747cbc4102e05027c6aa16e3119660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bb41993c356cf53957fdf506971de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27a6eae67450249e81183c7d09cb9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52239790fc9f49adbed36f83296eda4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efa87fe07343494cbc503bdc0520d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff6c0e08fe6c8d152c38e1b0f05d4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcafaa14ec8246bee6e22b2e018eca966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44d14ca33e5681164e9d8945612da767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51b11a6aa89081f50fe21e578247dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed3e71a33a47ade189dc37ac40dd3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9c967a94dc7eae3997238d7ae526270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca378e130edd3ab132cb95345de7dbb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec74b1f930a98216d100ed3c939cdb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397352dc5d9f82e3a6f51b19c6eec63973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fd50244a7c02328e083fcf105734c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488cf83d0f14c3243483cffc389f25e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98aeb212e4575c81833d02ac7bca9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e025e0d384e07525f103a9a22655e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cf1678a29ff2c166055709276b31b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76798825e0083538d127971ab954d3e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89662365afec450fe933c5c252fbaa6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc17a88cc9a76a31e849925e155be2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3268b786d9aabd9ec6c2cf4129d6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439de6542595ae0cf30d15cdb2ee63e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ce12a48c0a40618d559a1002d86f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82246d7306e270a4c15302c832804c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7caae87d1aca092031a16567a645c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf608384db2f2d762d95490b61da9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33127256bc8d4c303549c9d3f8058a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ffc4570dee6e4c18023ddeb8bc9e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a9354f593a362c0aaa1e5786d9d0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3a733dd4e9e444193efdc0c6dadfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc694d9b7cb47efb69e87df74eb04e9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dd35365b912867e7a1862e392245393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4127d48dc8922ffe75ce2d87362d0d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f442e166a9cd9ec96ab0950acbcc9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25437df9e1ee296c59f4131f8a3ac9cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58841cd4d50d5d22b60b3d3515e1e83197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9f9c2bb59f949b4f27877494dde3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ff3559984f1b3e9184b5354c1da9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4b179a8947bd3c846476e07caafcd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65226a6338a78a8d1fe226e777b87cb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c185736bc8117b1ab42c76d5b39bde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e884f87a0c7b6f271b8214dde8d051e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338bd0167d7c5bb92aa675c70a6f65d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ecf4931b3d31ae1abe1103fe48f21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be907a9a5277824682b0c94af8ebcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0b20904283358b08b90c45b9688a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2e4eda7f9637ba50fcc48954251a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70903e0afca99983979702ecec38f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5ab47ec916f9ff4bf17996e590052110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df9da274c005836aad8c0bb657dac2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212e511192c3f35eb1b4d877a3e7571112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1d757d61032428b1c9335e622dc8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275efaa6a2fbb301cfed403a0756ad4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af48ab2016290cf915d7b212a17f74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99ad761fcf0916c5fb7ab423b40f3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dc47150159ffa4c7e95f10e9170be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991d26ce15e4b7a678ef3d7c7cb8607118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64926ffb822a24ca6ccf495e41bf56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f10d1220bb2b064f51c61db383a30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6cb73e13d1adc87969c6a30243aa2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253132ec8144bf9d43670833aab72349122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997a117273546be33526596e768eac5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab488ed2a0ceff50b0763f9c2bc1b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85780dbe057237dd60a7985683e89b54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6e63696bc80eba2e835af3655b586126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07a5cadd2eed9ab9b628a9d5e2744f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3e91e5103173206b88a8723e8508d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d067d64e02f391c1ae09dcc9f4f7d19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfbb62cb53b4435ba6ec59a5938daa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642099afa13afd877654460417f5e97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e0b5d184ee2230fe6bea22120b739132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5dd0ac9a0c3b542f9847f987d3611133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e1c47fb1cc8bf2e0558e1a19c3b9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a85c725c4a5ef4539d4ed925a49de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc351a927f006c18de45235b9c251fed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e62152089ffe63c961ddcb4fd8ff3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ed3e6173db0c2a456c7c0e1e5bf56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fabef3346834831ad5e649f3403af5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0697e1e822f6c7c08d3481b1c0333c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5928eb97f6a17ea300c7d36d63aae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfc5d92a46986e8378e94dfe829d8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41828f0e3ae96d01c15ca3b27efe427c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e6fddb930b10efc48eba8200fa57d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7619091121a3efb2592bd4fd1c1fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bde37414dad109c24bc9bfa698157146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0c874c60fc8716dbaed2ce83c0203147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057dcfefb84132afb337f0f4006ae46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce236b5fe5bb50d2915f2983e4d80d00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd783cdae39ee12ec17f82216a4b36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1981770361e9ea46e54ae69a6dbd7c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcde3a357940a0b35c302ffc1f2066152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d3e2fa5a5bb565d76483d1bf2c021153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea9c925809c7ff0b2dfc0b9bff306c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b15b583ed06d9229a5832a5d6111dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ca203b5cdca0577f62c417ce80549156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65cb4a9c0e7250e128417eb7b61eaa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614f1def6830970d909dd610d834452158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4aca6da11486c202d03a3b429b6e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b9a5c06b66affbecd870fbe6f30dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad4e7fdb215e0db4831b9fa7642e8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73593a2ae1e63686f798247298bfa4b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaed906953d69da5dda1cca60fec14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0f346bc33a50dbd8eff37fdbabeac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64363e9fb5fe29a77a6ec3fa127002165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37b1605cacf286b1c3523640c3941c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ba9ca59cf93ed4c4fee2b588e6923167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7df9282f4d72b0f3bf03b2b0d35f48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7ccca73759e0f2a183de54da90768169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7139e6cc07e82ba0c5dfebe071fc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a56f9edd8a956b39d185c4c67e01b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44809a2c12ff86f5235ddecc972a6578172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99686ab1d496d1ab4c2c25103ab4c646173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4b80a01b4d9de03d4eab440f9fb12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035752c48aec0fce02d4e32c6b33974e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fde13224a844bad11480c0107b8a48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ea8e953c350f22393de0aad1e98c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20adb106c7bc4df3a039414e8988c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89634a1f004552b74c9c7dc00db8cfbd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd16de5cd7a485828ab3d5b3a41732180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2241fff964045b1c3fafed1c21130e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407c9d4fedf25bc6090492a01b64d24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327554bcac36101c3ae9df867de0250183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb0a443159f39d54a13389ca9b2aad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acedb22bd3f11aee6a7adc8c9ffb87d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45b73a19c36fe20f9eeeb00d466950186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12631fece2a6e3b8a4108ab3879b3f03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc1e2902c60bf9e75ce9fce99e041f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd9b99c695999a15a54c1258900388189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a2cc0c1f95a7cadee516cb594653f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867adaffcfb1062775742529980ddab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829810d71a49d588a99f0b6d78527c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92589c32f8c6b3c71b899dbb5eb041e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d92421fb97567023288328582965f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fccab524745d7bd8264a4943e4a484195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4e84b4441438b45ce0b28e628d82a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dd9ffdb274f8747d4d0adc8fc4b42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52404b32a844ff7e8dfba70843290008198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806f919e95087f33ea46d19311263ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab718d10bc21060144b2bc1a7cc773200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246bd9d37c83e53f7ef45aaacc22155201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e8413484decacec286ee44c28019a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b65b99d1d57c60577049f513eb298203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcc7a42c9e1a6cce39481bccb205d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5a5d8978d3f896388a6acdffa8153205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72d92e98fe7821c679dbdd99a6f97e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4725fc98c0155664c5b47ed5df849e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc69eb278252e0f38cb7122d6bb059a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faf297cc40e5d8106ff493b743da35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b135f6f437332fd83dd1aa6c0a07af7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113af56715d0b84ed33753519948e96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5484d43b39a5102e791dfbfb07c48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a9f612b8138e01208cd58a3be51f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0804d383b2289e581f826918facc887214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343eecc691d0cb1ac7a2ab595acf0f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114135c0aaf5c582d07210dbb0f09640216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4f68a2561600bb5d1c95cc4d893d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243d91dafdf1086c40cdcdb0e3a8510218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26518e4c354adf9f3c028b23bc98cbb2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7386417b728f048475baf174cec754220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1b75e978c1ce03d7200cbfa12bfc7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb3165f3abaa58f2907fa63472550d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b4d929a9edd1812136ec1ae34ff34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc939681a447c4c2115aba720b1ae4e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263db61be8614cd710a7021ab7442958225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33508a7d3bea6ba232d7d8a1419876226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738a18875e59ab67a4a69d6b8b0d9cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8a399be7fb3a6c4a3171942d6d8a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d05d1cfa260c36fa45f129a8484a53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab140e3e68a7565961f497eef561c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec511b14b9a78ab5823bd9da121d443231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff2a37cdd8ce51b36db3d6e8828ca6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48831010130f240a49fbda25c86cf0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e1a7ebe02898ef4a88848a9aab4e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab699798b2cc0433b138870e29fdce2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122250cd4dd79c0e4c77083cc716eb7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17267a4d19ff7a4c363769e02b85cd9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec68b7d364f672b936ce32c64ca8d03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61657ccf19bc0456a759b3194508d63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa562cf0c54ae4f50f8da6bb719d95e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1efd977df320fe7115e2623abefd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d4838e02ba2f21e297834603f793b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3663776c0724650ee89c04e241a4423243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe1f86c1d13919f77bface7cbc4533244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dba4f28c2c9e4f1d9b1b2066d1cc95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283133c3162005526ff7650b3ae0322a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb6094f80d074b4bcd4333b0d41554247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528df0e4ee4028b3f02d7f3c22c796f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64314c912c2c1dfe4f56993cd89316249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9837a89b52ba27592839e3ba70837250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f7074a2aa5d4fad6ae7ceaf114d1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12333cdb2de4273221a993340c3ce339252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b212ed1e99cd5bd5bb409a4b9b378253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b436ba4d84337da36dc5a730834fb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71f9084cd01124982b111dd7c3a0b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b2e254e7823be3250978745db9cbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae495096530679cfbe7af3a6a4df08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51898e92745badaeeb4f0fc5ef1e0871258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6621e951556a0e8ee75c51d6058c2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905bbdde24a1ead5847439c0152400a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2944b99312709b430d67c12e7d83d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c20845d6d78bf58d8133000d4dfe9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922d2c8f3dddae5ff437995838df3dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b3a723103ba916453ca1dede6bdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede3eea45ecd7cd90caaab2b0012610265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a383bf984d8573a99325f3af122e83a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b1e1976358e3697e1058859a7c5a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3458a48646f24497c0c94bcdd06a66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f690776188329c8e31379608c4b84a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c9a0a605d520afa5df1a4f20c8e5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954060e12a30d3b405dc1e34f31b9e01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c142fc64af7ba7dc37106911136481272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377b8245609469a4080d13a996fcaff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92439eca978134d0e28e24bd171a53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8463183772bd13a12a53a8282974245275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37448fb38cd358f49e69541c4897b947276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ecc6215de9443064ef6d713154278277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16dc0700d12f6d56fdd78ef51850cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1ac9054bf42a9d7e807d2d6eb8787279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a225740f7123df675e6030acb2f562280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6d79028e7e41e3582283170e15a54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff8e780d3113430e1f1eeb7a873b5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29773eb05fe5cebd19d98bc85918ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbca13f9c5135835d8f457b3f63ffb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f450c51a813201bad6501450a9e83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91213fc4573dd539ce91e3d61669968c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bd111d9822538c5b8dd31551485a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b738783cd999744417840f438240c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd33c1f8c860497ff0acb58ead18d0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35997d9ce4b329f45e4d5bde65d9368290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf029f31e4079a36a956de63cd13da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e0556df524c455e580f5df99fb023292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffec665eef6fa088d7f905c561c2c15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f202b280aaf9e528fa07874f2a19a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819fb7c7512627120fa0b0e150c8788295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020015615fbfed542c87d971a97c7e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e48a39891060988a5cfcf23400734c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26a2a2a39d8d6fcf3860f9ee924085298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cf51d3c0e44aa55419d2c15511e12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2850fe984e4e83c547671a733956eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da4f0af1eca11625745ac39cba4cc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda13ca4eff1dbe5bcee78f0917f8dd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b029d0190371dc7962a17b3fd5a8efb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1755248772e5951e1c9926626780d23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fcf7f0b7bf0134a46e3340f0970fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88774cbc2decd67f9906bdd49cd36f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872c06abbdb16564c3cfd5c1d7da4a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89584e8f0f5879618f0f4b1cfcc03da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3ff51e9debb73422b71b6d476b640309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28855c5c23b740cd8b938aa52a06ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bd7d4f03cd1af2c2813bfb865ecad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f53015e507370c33122bf256b12d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626151980f09419e005b48bdb10b96bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309aea8e586ecb70bd6b5dfb58b80ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a186d774e58f6c123b26ab1109d7f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725379642b190ce2100dcad40c9cacaf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffbc5349c47a5aebe6aec44b242b95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2356efff905686fd9f14046b6bb105318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0770ab5d39474c8f317355e81587c19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118acce56c5eb3790efe2725f9be80ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f66672aae849700018dd8176b9cd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596832a667abbfdc4688ce58b08f3ea4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c39c45f5bbcc4593cd60a352aa719a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37203728cb10e2fa4646d3a100e8452c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f82375374b0a9ad2d1c9b72144303325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad739e76a653052efcd48ff735bf40eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33df3fe87e6b52384f52f02f3b4adc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f374311c9ec580ca58ee7383fa67d90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736b9712406b506dc0f3c167a4ef2e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cf426a51f8834237df456ab6fae42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74e46f423cc4b16c16323905a34894331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1648d27c07ed91076ed3744a391490332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4958b8e4651b3fe8a38ca3369d5ac15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dbe7f1642d1f75189d52d5ef17186334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2285d2a0395a048b517f43d89744d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac4d850b42f89921e1aeac4de1296d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c71e2e0dc6a612b4fcb4a68c89d635337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445246222b706f59e52d179333270074338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322e5eca43468eb4c895cb534b7a5be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5c5d6cc4add36f689595bbc2f6464340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19904ad5d008f458ec7e65c7cf6d1082341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4d98c5355deca057b2d523590c969342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306220fcfd947505c2d31bbac6e516e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe656ebdde5f411d909a73955fd7368344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5d807b785540da826e9152b71b817345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6977149d98bae7dd187c3491459b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507de5aa9e0e3463c4a7728ad4f5273347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80fbad41447aca1bd9b93b17f7fd80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028168b6c8ce226fbcaa5e96885cb47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b6574c3cfd2c87d3ad36df58097f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a49f32e16e5084f52449553e83948351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbca7c8f702a90475c30bf8da58abf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3999bec8cc7a2bce6040e3788c64d0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd068fd1f7f7117db4a02ec1457a2f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bf5eec024970bf22514e1fc114782355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6d8de2c4e953b8136c460a6b501db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78c57c22df0cd324f06ea869ad3174357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373c74ef7512530bac1a841f0b97217358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184d385f6c5251dc2408b33ae682c48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00686a124e4d4bdb03e70fc6f659ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a512ee2f66388b9ff125bebb014daa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c64a22dab8e78a6d7a633a7ff7807362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2723f71ac71811735e1802236992590363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b062ac7e6cc3e3ad4c6cd1520e586ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34130e25191e6e27cbe7beeca5bdcf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cd59ab0d23fdc2271fafd43bc6d36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11126643a7e91ca284b5c4b903e523367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eeaf903b3d5a14a0ec2069d31e6706368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c4c60d44d998bfb4d89e087bfebfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10eb739ed8e36af1235270e5d76b48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beb76746242f27cda628b1c0205ea4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9b9291b17b16d3c6bd1f6abc13e41372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a72bc3e0935aea50db70060e38c29a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c2caf1aa03ab167a90815ebfd6f44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196711034aa2f706aff1973edb8f4a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ff47ddbaefeeca0b4e1da7109e45e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b668a514f01a383c5385f4c03ee42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3a8fe5fc26a18334763bca660774e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b88f1e61303ca39ce4ac51e1ddbc57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f258e27ba2824a757b743b103e2a34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85765ca5f2f61b160c375c254103325d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928734ba3f8a77d3fde28bac6b31785f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f69511a21118f4ea37ec6a2cacbc2b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e59a5188f60bae6839ef0e22c0fa8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fef1eaa716559f1e8311cf590883be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2381f01dd98b8cc567dd86cabeb0c76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d70ec0ef7fbdb9a636d6c103e4cc59387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885708555f0c680f13e6957c7deff4f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e630acb3da2a206f2ceabb3c32aa97d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f7c409410bd061b17ec263fabff3b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758daf9a89c636b75097657347113695391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe308ce6dd2c6c2fb4448974b86f2c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c80c9aac890cf5c35edfc0142b861393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfe5e329bd6f6489fcb77dd50eae0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa5e7804da10cb34d0811cf9f6fb22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ece64009437bcb84c7adf7f690171396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa438c8ceac39eebc41cd42f1a14a43b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1528f886722d7c2a4bb3b4918765940398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3fef7984741d1c5a863e3a0cef350399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5c4f1cd0b1c74126755990abc53d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a178f9320452ccdb9c78fb4c7a389401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1572f5e689a4e4b5a1033c0967158402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31718a8fcd0272994deabe01cc78faa3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da45991659da4a873a1018d0aa99f65404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749fcb07cf1b1197e2323d69ff8c89e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb9d85d50cb12d766bcf714d7e1564406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdab99d6bcbd67398333e76a371701c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5b3aa3c5e8d8380e15769e076716f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c73bb059d1ed199bb27905c361faa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744f9e2ae9cd59c737af6f054b36be7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f68beab7b3a4c8043dad9cb7fabe89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e628f01c8694f92299338152676012e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff80bf1a2f0a7cb1b7b3f1af590dda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09d1b8c090fd03f67bac174e06c070414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92533faff68b7a21cf5abc5312dac960415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4eef2a92a49d4c73406c4fada6d15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce058ebf04b343db6728e751d9ef3ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3edd2e151d19f596f0a1b99947a1f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546da9ed1bc9bf18176d5afe1e427482419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f04829057cc9cb3b82580b7cb4d51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d3a70dd2e34824cdefe9e35968eb1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7891bf8f3a4f9f879db517af8ba7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947738080a8d35bb0e05a525c889c2fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ebb6480ece66509d5a5ce656d2e18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe9a19ca7d7375a380ef2275db8b0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a263b51d9b13e4ddba2b23dad7b3a43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3d12fc7a5770d3922c9ebe083fd4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25f34a19f84ffcdd1d2c8d7526536d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d59e37984b92faa10bc71cb51a6a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f6df629123a6542f0d8d5b7d5413f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e92a7c20445c3df6693f9122bc5ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ca7f34d1bb027f25446dad8aa3501432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fd807f392b796f896e841f9b9dddb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753db121d53f6b468de779fc05bb329434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96950a428a6001055f300e54fcc35d6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2d553179889b3c5527bc09b96a4d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6581355f409e69e4ae1676af487ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209a4956c4e971561f526c153a24026438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8ea08d5f284e3776dd514cc42597a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea61fdebafefffc5e86f3e139aa0ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1377011bd05fa5783fe9d75c5c33bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175f7649e04c9c404f5eed8ce249c81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e540fee7be9ddfc834fb09f55e86d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7836bef9f7ccaa543d286e8a1cb6fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41185fd0efb983ac7bfac6458bd5e5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbdbfbd76168260e5e338ec6e6a64b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a192598d11496f68b82d2f1bd86b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b022de85f445086d1d051d938e1b9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3234a519b38e2525a6a8abd1069806c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c8bdb7337c94c77bf3ccdfe0fe23f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b1ef9e2198e1515d9e9cb549fb3b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06be1b685ec7a172c11c716dce3039452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae937201d68a23384b30e47428ee25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48792a8cb31569a6a874c46dbe5707bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a065f4b7f565929f81f5dd092746807455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83202c6b678f58bb24feab470a4b3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f3ac512d74d10369a52102066b28a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed75c40a8166d9e95f26952a9fd8185458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b74a3f5a8f2c204abcdb1c9b8433459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2ec390aa44e990815e6bdc7b5d504460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf5b1fb8b560af20752c7d025f8975461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945709692d8f468f7125f241da65f12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f30878ab8ac1f32ebc1786152671d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986f0da166e480d0ac88221c09d13a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc55b140e5eac5c7600612473a9c54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99690df1a11ba19493b962a820975f42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bff656c37003dd9da8acf83d3e0f47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def63fa642f0f8f62b594b7b31ec168a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542a15469290b987aba0bd7c7f18b60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6a939577ba3ac6b312f4a1aef0920470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c609bb4890a89e7d7599fef48e61d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427b82b05a383dfebfa69ed81e8500a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700aff41c62047be0662299fe09dfe8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d623cbcd78a7b8addf1010cf5b8409f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29887e3a0e3a4496ef6cf121c50524475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21eff7cd283cd1c9ba3b2ea8984234476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b494abd0e39002ed1b80e277e98a82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd642ff570a50155cf03801b2ec71df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352880205d200789b34907681dfd273479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521495a376867fcbb8dc86a92d39a15a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5ca82d049282976a868ba608dae19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769b7aed6565678e680deb102214f39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d034bd3b18a06fca10bf3f3a45ac9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f6e43cbb282beaf236b5027ddfde5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44966a2cd3494bf19afaccd20f0c9073485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3fb216f11217a416d08fba51eab2e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79181c609842ba3d493d4fdf1ff7e1f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d774a94bdc9dabf26394586487c5992488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9d48e209dee10fcf4fb4dc04d453f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff68ac3a13b1ee589efb9fe4c4322c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd35c29c7d28d9ba007e05105f23156491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180b489f7a5aa304fbb70676698090c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd39c526f08b87caeda244ad1b1cc14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0765b17591a10be29b4b91264ebf5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cca40c948094b89f98b528c56aa1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321df034839da18162522bc5f77a27d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ca4c23b2caafe7dfc3251574d11c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea119ed937d8279b59637c64d382004498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03203f22918e3cf958243b2a65be513e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2aa0f7ed1bcac474a524c3679185f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4024ba53a1cacbd5a5983d079279873501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe2f018baab9dfa175e825c68cab4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce8d4052f359a30ef6703812bc03d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c6681b1625dc8bc9c4b03ff7cef98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f9355f5e2ae1e94d3510a661b6de4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5f15215b0b27c157537aa1a088cb1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230e0f084461dd7ad87d2d3ecc217db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a7e6759db559104b7ce4924c43b2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b2eb3f22f73f425788f2a8e5c4372509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f73c098fb88263a3486788e741b0e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24e86f872645ba5f83399b47ec339a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8734b33c33043b9b650a63764c340512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144251135eafc023528749cb8e81dbe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8f60f7f6b18692504bdf9ce490139514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3ff642fde23ce719257a117514e4c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5023509b4341815f3a2a51d1bb8016516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85a102a7c12badb813bc174ce4aad8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4e4e0c46c4bcca105911fe58006ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550dfc64fb6d04e8e1771c31788d57d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af39e94c4b2883af46e94a0f8fb4c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736506f30a0ae065a60a1b286baff30b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f20a17a8e4f351cc93bb6dadc867fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c99b7d71de988611e04909c90d1005523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315cdbc09b3f0faadd70f69d31e95f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e317d0e09e9b91b9dbd9c0574cb72525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad00dbb0397bdc3e0e9673ec13d4cb1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd63988216eb312569d28950347dd6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd44123e64da9b9c9c42cfebea39d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b08052d56c80c8cf755eeefa32401529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7629205695c910a6c9c0b0b7dfb77a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a751380ef409bdd8dd4e1f6e1b2ef4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ac814a9a404b31ebebc36fa369922532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becd992a4a1923aecdd21dedc914fd2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceaaa1e5f1833c173f42bc807c00aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72c546f1f85e4b0b81dfb62a45d6d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115ccc9f8abbe35daf62579150fa2d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f8da0726b28e35181c4bb6a522ee1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f77fb35089c0034612f6ba575688b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26b7d27a61b09edfdf74d5dbf2360c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8a3c909bd670533fe86cec973d1e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eed93eed9ce2250d5077900a1e3da1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f5889b91f6805e030b1d0f7fb0518542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fba4b260fdd57cd68ce9aea9fd9f5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82cd49f363686b040b6afe3186ca30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049dc19c364755e9f59a13c842b3a97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051305a52090be383850397b4e53df4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7340f6fc3c4076567481940ae502252547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0821c86bdda03477910673ce37f061c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae95368ce996b81bcecd446771209c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfa12150e60343806cd76d98cb8d5a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305fdbed4840b77bde85e4055118a9f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359381e567e9e16666ba118b897cccb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e52a51155a80eae0fba6fc6e287b6d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0be5b30dc12db42165f55cc03b6eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14541825de26509c068b37853059c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3efd7e1f565452a9f335231d5291b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994dd11f234919523dab89bbdd29697557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b798ad86a3f805f6a14ed39762df63d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f548641cc2a036ec0b930be9622f52b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f89e908da66a22201f137a4ac2a18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f89a0a4cea7ab51dba0528dd55788561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a383a95c2ecc5c3dc2061e30bcc7d30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1611eb6f468efb1485a4e333b6cadf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb85dd407ccb6a6967de3de5215f72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a18e2377b49ccf0ee2bc91e592f9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764c30a59fc897db0465097a42c2d05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6bd31f4a0e2ba65cb265773fb5569567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee9ffc62c76269146308bbf9f996bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0763aa050f952aae86f027db30fcd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7e6cff94570897b882e4acd5b664b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8b52eb2f99d8d38df00c9d014557f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8230b17f71bb934176ded3f4dc757572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae47d062925808dbc704af41d8896b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fe84ebe0d6853a750f922806ef0e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a169bde71f68838ace38f77ad6cf614575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920081ceb45a86e1d71fa390897ccc8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00161d4d4b908df33909339f600ab29e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36d3fe1c08fcbe20349fb8fb4e3e8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bca438054479ecbd15e12c700001b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f36781891bf2bf7a5e76548523da8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacec85d1f542e7b3390446dbf78a75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd295bf0e80627805ba69e6685dd24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae8207965d0f5950352d5704197a84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20049b3464e86cd553f2ea568d3945584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa733f0787da0359d57a2fbe3118b179585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0614a8ebb5e7ecbdf7c4bf1201f860586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe6d7064e37c8c45202942083cf9a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db1b208c895f6b32787c176a21df0d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d24dda9301bc2175547dcff24437c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483bee566090d2f1d9a8655409a037c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517c70c77a600109803dde1ae6c50e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca251f38dcbe07d655858891caea6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952bfc18e0a2f5cf8dd8355be5788e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256071af8eeb27267c9d01f94fbb52de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64a9a230c22bd34586f4e740516786595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2770489d36decc5af5f7bba7e6275596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c52ea85fb0c30513260894d0de84d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574d974848d05b97e03a57505608de9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f964a2929e31fa0f6cff5c8912b51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca60ed9cb6d75f287245f3b74fe54d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845da3e96b33cae16267f9acf4759bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a646c82072339e11b311602d221911d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4302470d70b0b8cecf83abe13ed1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647ad7db3f5e1b15907122c4b7c3b37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52444dc228bf8ff6f7de836ed0750f41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2a41dea1df5943262d44c34ff46b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328075e1658169ff647e27c2fa97719607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6289fb7ba0ae0eaa6414861ca44acb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f25f8d2882396c2b5e05089ce0155609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1cc111f08a5527ee13497ceebdbb5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093d843ae19f4edbe544a9c320e8f0b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b734df69f86359298e80b11cd1ccf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e59dfdbaf3ee5944c60f4377a8892613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736db89015c6047d22e175e16717d36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199acbfb47fa74f006136564a020d92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd47e8249e8336b4ac68cc46692df53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abbc520246ba29965aa46f34cf6dec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c91ddf630adf43011a08c0754fec96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dcd236691e0c4e6913b1d5b73b828619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01e0976ab221c230a64f8b514da08c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d92f57bc115d70e7185b493da5c29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df65a81ca67deb51f65bb2c80af754622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca4dc6d137de9b887edd258de76ff8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b384bc96c88c4ac2af2333e4e8b5047624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9436829bba189508a73f6324c53f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6d233f418223deee9229ba372f9fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1f6b73ff6d37f74e6acedbefc2c71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558994193a759d53c24e9a8d67b6120628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d703484b59afa0d19d76ac1c8aae6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094c1d60097d09d910299e4e589347c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162c771af3599e0da8f8acc07ce371e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b88d42810274443ad8c099e1d28f0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10907aa61a5ce06b5ad3170ccb212059633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aba69402dee04c46d1d7f97ed0e309634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1250c729e0b68808e3feb0e55bfc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd1cc9991ae65d1700ac8030ebfde6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eca5b02d58ca83c3f9583bd27f4355637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9ea7b32a1d73510ba66e1f3c81509638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8ff04f964ea68ee41deba5853b1da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc638b119a684300c24ef1ee00ff9641640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b16330ebb94be555e6d37654f8e299641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98bc51102a090d2b48c024604a2403642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc3aba4f7f0658bbed1a966f725f70643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f51be0d9a869c86fde09a161149fd1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480dde723d73d37e1ed4b434cdee60e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86898abb492b4cf5e766108cabf485ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e36c30d1ef48e8a544dd2036b2328647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2362113465940cef26272467554665648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892ed274576fd02192d9114104cf85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c62d768efb2655aac4ccb1f99c8364650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665fcb7167746e9789b658aa1dd2b17651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c65e4c9e94f63fad8c887484bc34e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c480ec80325f7557838f751c15868653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199424aa941bb83971ea78a37632c61654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57462df1304e51a2345814f263a09d74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34177b9be8444ee2225d952d07443acc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93158b0493729d60e01678c33e485b2e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399901e1aa2193a1ebc5b741d1327e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639113856377271d75393bb4e40810b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cdfa4f69ce8810816b3e5b89586de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574c5f71ebcb012e1b09c1a60548783661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef1750c9c781f8afb0c629a079ffc9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a86ea160dc979b1e028a0e0216f43a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a63f1aac1ba4cf03cead76a46f63fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf6f16e17691678daf86aee1667688665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452a891b0908da01e31cc5f10f72209666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5799e4bd78ad9287622bff488b2efb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e226a7187d30b1040239966ba4c3dcb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740d3ab91896904d45ac0a4911962e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca627a7b90861ed10bc5050e17b7633670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9caec854c86f5bea03dc5463fe60c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752b82d7fa254d354252edb5ed7afc8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e87d819ab93553b5230a6e55b7ad5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af6152bfe3fcfd202353823fef247a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8427f4c424fb5f9afe252bccb47c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90e0ce54780084d3b91bbfe08a3230676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f7d3615dbd6fb897be4541619d911677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80501207025da9f3456e59dc6afd2ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf13efa159b95c429edcf624c3033d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf9f121de746d29354f3bd5a798616680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f753234ffc606ef401c443a3482cb7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1942e9a43ebef37ae6715aaec596202682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f94bdf89c4c8143e01a4fff50d9771683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2685e1be40486bf519426ea1aa213684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b9ab4d676f70ceca01cd07ee06d73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc32c5124f65d95a92f94b684e7836686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fd1cf774b700d4eed5758eeafd72f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fd14aadec0494cfc08ef981874c30688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e767ed42c4d6a3db66841e60d60ce5d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb4d50bb2e932fefc73a04c7043189690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d801ce0d45ad187cb41cbdaf5397f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a4d56a818a8e2913d484e60200136692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2092854eb463928c745e651311c26e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d65d2826a8fd5217eab2e676dd0175694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db1515c91078a955da16d7dae647ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8ed5391f3fb037906aeff1c733490696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e2c03b22c041aec4744d63e30a306697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fdc3b7f437bec5a6d6bcd7e6d1f43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd3ca8101108d21015c067a5752e20699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fd3c6f9f541bed91859c60e663591700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04810e898a7aecff644cb2172afe14d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2f412580097d05359d1809f61c62b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311b2ee04e4356276b2a42af1111e1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd10ed0bddbc9fcda50537a364cdc87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101c41c7f30d5ffd4e77d6efbd5bf69705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd96a4bf7517a9432f9cd7f62f7cda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42429c6a9671d19a24de3f467e8a7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49faeec0cc0b694c58fe2fe33111ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd96045db5d4ed42e904179f40118aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d02fa1265f0bf0a436a2269d7283b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9833d09c468aacd62439721fe7049711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffa602b263b9078b0a4c7fb1814517712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58fa18022676b2fecfa9e18c211fe8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a87f494b9b19f65731d7b3bf6a45b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaffb80638e373a1e3810b7ce68009715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbf4d29ea3ea5c8ba6f1ef1f4b6255716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e28c159d7cdd20728c8182251594a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a8ea22f7a9d467d48e768a7151825718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945275dbd54387a86fcc8008e9e526d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a168b86a91aaee63c6ea98f0e0fd3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbef4e24d2648a6c7c03b4c3ff3ac6f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f598cb16a0e6f80e6b1785c7b0539e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecfcbd057b77b0be1cf59dc32f871b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f697fc071164b595e0523816f8d5fa1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8f9662488faa28ef8a182dfa32958725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f349773dfe745cb14edd445cfaacb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61283c1e9ad3b6c63b76183cf0bb577a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffa4a76888a161997ab9462063f6cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4bae17cd177265c1aa12910cec582729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d470e746b9e8d58d8b8f0e89d21c35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddb7bdffb43910a4e6faa9924ff664731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730c932d31067d18cd401d272a6646f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8aead6182f761731bfff9311eb0e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd082882465fda4179c74c7fe46392734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c594d0964fe1e441442990f70966bf4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563b537b21a964a4724a924e7d11e47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac5a7149f38a6f7079001b26b0f128737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2dec6c1c6f3bb5ab52f146b4c9830738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a03164deb50a3af79e45a4e03907d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d317837930b54b29c2e391331da6b64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03977d0d95fc0747e308510e52cc426741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89a6d16ee2c9af75fbf10d4d4c95d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99d98f12c1d336f67a321e08554977743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2eb872c13f57779e86ad645c37b3ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402e4876af3aec943e343fde7b10e1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fd1ad6843820e36b4be8d49d29ab7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f950a9240879835c1f102f1257f8ba4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22feb5e1af450871e52d396111e17e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8a4d17e0d965c77247c263b9e40a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba5dda7ce069914e33650190ad9277750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f159570c23ba755041f3e4b40b270fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b05aab1e13c66159c679ede57087cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8995bbd0e0dc14a0f3991ace5e92f9c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cce84803a344ec406ae1693dbe5b52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a617cd6a6a232b6cf5d45fd9a9a5c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f5392884d6e6861a755d3a864fd36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fedc42b69fe139c5c38f06d60842a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e62c175b527c3dfbb1a027ca859f4a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd6d394ebbff80c79f51a4dc37077e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae9fd50567e39f43fccb5cab13da97760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee030138b03cf8ac103b5c886af0557761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f742a35c8449b678914679cba4b0fd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae938689bf0b0ca1a4a3da2cd285ca96763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96880e40fb2923da77158ab9d00c6ee5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88313573f581c4f1673a5099c690bc30765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2fb7776f6b662dfeaf8320793e0ac766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355da34ff82c294045c37a21c8bd874767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>