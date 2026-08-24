--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3874,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1153f77c283d98dddffd36fef1da01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c1ecabf332a640aa003fe939100dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa984073c20c0db08527d1f7da77433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338f5698090ca6516c908968a00e27b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99104dcf2ffcb3ea6456e60db5a1d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfe4cfab73c5515ec65c01d79d6b6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d598b603995cdc584f9d80faed27bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1529645c69e6e14ea12fab47a6489f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a26f8f5e2b53e034dfa5f2dc8b84f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04ee087afe99a5e4a173ce4c72f4a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a9ffc55438ecffbb1faef20914fc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b209e97a784d518a214c446a33f7cd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f47617f7a560cc8930d467f7c4777713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205fd911fa215d2152d7b298d116e8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1339928ccae954e27740166635046e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a02f16394acb1e6aed9f8014bac19716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc677c6e879eb65da98ee3eb58a211a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81e10f1189ed51c584b0d564803d7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26af500ea12d497396f20c8e9597a7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cf886982b7048e3994342479c158920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8508f9393a990afeb951e49cb3034f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd24862016f1ed42ab5e19fc89f986122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe705047d84d1b2d50c73f9c7d530a9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e70e3d7a0f4302f714577eaf8372c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d627435a2f2cffb2174d896ca668425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44b2ca154f77e841b3f27a3d85bd5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1ce4dc914c87d553d729d67a3b44327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f2043f026c10c4837cceb23bd7c5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef5ab1f57ff0de37ef4fd8f90d0ceb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7a1f49adab48b9d3ceed2dd86490630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a065af01589416cb293c55bdd3b8f0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b533f685b7d95871fd3d0ba71b373a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ff823ce5559449d6077386862772e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a28306d0692dff6825ef9929244d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7bba88eb240bbc485e9110c428d0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2017338bc883e7b97564dbc6af4901d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98a529c6b485c0db58bc3b1e0d112937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b221fb30539a169f9a9812c98b3c9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc51e8e123fed4cdc536073b265a7bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c2c351fe9f60915ca47557506d68540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfccce5b44171aec2c52b40623f580941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e90473a7f8c9da7a8491c243d4c30b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e6724cc0a0836778dd838e46cadb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb9bbe609166a64827f0e75eb14f8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93d71cb6324e2eb5eda51282a8833845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a9d60e1e49d0fe07d7805948cb78746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e153eea36291b71b70366c68a017447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c38fa89f21930e0863310852b6ad548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c825befd15e10b44eea4170115d0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8013d2a8cafbf23ebfc7d418c618eb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708211e2cf6a143a921ffe9c704e632651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8166dd2a914d6b632c3290abac4d1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a8bbd6012ffccc07ffbbb86a862e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0380f669e67332495a2498123fe7d6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4f65a576029f76ad0fed375cd8e0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df992dc39ab6dd712db3bfd99b507f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c60285d894504c145ac44cf4689d3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba0239764b66bf4270f84433b450ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe2ad59347493f2ffb7764869f9e6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48adbaaaa6f3201c80df35447acb2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe881a7e134729cfcae154ed444dc8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb68aa0bddcdd706fc0d3111ef2a6d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8245261167023290349f9b07e1c6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe436b57dab1307ff8dfe14c865a36264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf726116aa324295c63ce5c6efce02c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ac76c85c2ec91e5675edd90ec4b7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce706c64b78bc74675fe094ccc01e2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c37b9cce89227a9e845be205dfa01e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e470d15016ef0633de64e8f31f3c4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c8e302bdf03637660f1ac2d52c16d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb86df3e2d4262f020a84f9ddc3fade71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8d19b8904decf126288f9590b6b5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe128b279b0c24b8dd5390ec24356a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd7a373fde6d449fb252bad4a02bae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b285fe51c2b47ae6c9339ca15f086875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1dfbb615272571101ce632c4a3f5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bd207f8f171e0710d7adec9c5794177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2b30db3cd57373827a46eebcdeefc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b63c4497003ccd88ceba351529d8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50e5cbddfee7758caa143695a3255180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb03cd1b91d57055e6e9d254df6d1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8954a85f30234a0e0d2c360205ffb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b613c05e8d15cce4ce017ac998b2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54370e9f22326935a0c3e5eeab43827584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dfc639fd2887212067f3e6ee71b9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8963cdb6a3c5557b8768991c7681086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23ab64844bd615262b5fcc71c22fae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26766ecdd10c821f38ebc9a8b914f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6988a9b85fd52851aff4d8ee10ad6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a7d10a843eb570560d2d49fa8907a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88260f9c9062522b1b5c19c6657d11a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b351915161c95f80cde1dd8c0a7f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6338d767ed243ced2e26932b1be8fc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba151b5d41a282701826c51f3cf73b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d35750e5f7dcefb884295c177bbc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91410b06e1aee4dd7dc2ec23a00aefb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84fee94463006e26a9c4a5c753ebd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c244dafa10ec748da02dc5f7ecb3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3a35f5ba78263b58fa86f03ac08d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58499b50b1aa72bcd1aa05883f6a986b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c5e074886af5150ee660c2cc3fd14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e028f5d2f17cd428c7663fcdc778b16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ba70f72f1a1133e443521174b4f8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf3abb5ea63ed66c158b4fabe3866a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4843fc89e465ef455cbb97509851c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2088ad1db0d133b034a8e821dc0356c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78413eacb8525ca359832849ae4b5f5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d059049db28db1404159e23afbdaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a27653ebcaee5cef50150f2a001411109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c48f5384fa45fda8c22209484a6ee3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779a2abc68281ef269cb39c07f7f972111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1db95884bf84e086d15db327f731b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaea8581cb4d31ee987f7d0d25a4bba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aca2f32784db625553775d94369bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da824f09b2ac92b6f1f748631ba061f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806867e29fe74a562614d9fc5803113d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43262f66837b20281cb86fc8d2a1d6b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4681ed5b8104d699ea37736b82f970e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6027938da0fd9bbc732093b1bc09cdb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bd3ced6e1628ec2b8b33d11f05283120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8020ec1b233d5261f5653cb9db2d49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641c91b54f08412166a452c644db4f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f356d0cb7dda35d21b9f04db202b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffdabdd9f4496eb1228ba0edf2340f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78732c844c23ee7adf9b0dc897d4032a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf05f70c69a00726e331b3116c51897126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c26b0e20c9ff44df8c81a2b0294cc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32b9f3298bfb8063508f738c85882d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b67ef26bc3d205b0523bd9918664e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4826f92800b782fb532848bfa9642130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879db1d916bc7d3a6eb60df342a92e41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f902352346742564c79ea2f30a236ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2376126328162eadceb22a6ec2d0ed8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f17da59e2b6154c93293e51252674134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9562f279e7a7dffac1da3a6a56d854f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8edf932a7fe0bf3c5d7c1b5e6d47c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10e63f1e709b3dc5af5296e1c2b0f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0240f9b8714dcc55bdc6d88a00ea2c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9417e36c41425d4d3b298d75db84c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d967852457c0829960e3d7b3176f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4a8185c83d0f6e990798421c2b4e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089ac0e5adfeabeff579f0a91860de2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971442c05aeaaf46ec7631480c11a5b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7a2abefff5f56e26675a82b1848ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03935ab3baf5811d00894b6eaff83486145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e53b1e294f649fe998432653a0a9b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a151dfdd0fca655c486b22fa6e10f84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece802873b410c4fcf236d673e79f235148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb3b27c64e6993f6b4890a1a3fe521149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e7993db23b427adf34c4dfe853e66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65f5f76be01ccbfed9d876050632fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f10f8a3f6d71e460f82163a801fb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5dba958d7f69b70b2156e907c6bc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b610a30864f505d702d53483b79f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a472df85362b31409507e5550468e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4878a963dc4aebd6a6e27505f8df92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001ea3d287030268eb7e4eb082e8806157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe9afccd6d9baf6255406beb1a2f3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4515b851dcf0a27592cdd7d4e0aa5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d52ae4b4271bea38f451fdcf4eab5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157a434ae13e110573047e3ee007050161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc05377326e0607f5ec7c2401c2f55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb6a73de184845dd9ebe6856295d9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c12731f581e33fbf5ffcac1fd47ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6be131d2134c6a5f2d3e9f993e5bb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f2cda357700f8c8ba8e22256af5e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26e6e217219e3055d339a08301a954167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc1d16632467cecc8f92c8e4e277dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646fb58c6958907874a2b9f1395667d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785d193c5dd878e13f4708bac9fc6c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d85b1eb38386274bdaf8fa8a8c522171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365ea73b4a8e58e74e30f9d3da8860e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604046f3914e8e48f82e121a5c651f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bd98e7a9be1cab82fdd2cf78459de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bab661f97bb46ffc5e616f2fa0c79c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4303567df3226dafe437c6cf8e81e21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134d620127cd079e2bb6b1c5bf96df1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d56998ed9668f8e91feea62aabca58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f89f2ec1b992a9b47b5292b9c519b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec61d49ab6a33325d406a8e8366c4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5d612a1a216cf3fc61d15576fb22b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed310464183632757a38ef34e46ec3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1d21e98a8c3d4ba5b3dd983e53548183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da24bd9f90943c6173583d047577400184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d3163dbdf5a1810f9a0555de0ad3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920b31f99a32b9241fad2d92df4a93f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76991535fd7573394be463c5409d4e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319174fada198abeb52ed8b16abdd42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5bd7c6ad5769b93ab508e5a9d3e6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3fc08adcb0d8e3a62dd6e20c1feaf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcfd8a075b39ed603cd77441aabe6d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1412d51e45e227e2c3e36dd39b992192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f59350541416c57b3bd3307df2d22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5852510ab06782a09b6a3737dabcb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2584721dd05211791def62a39508be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3061ed29114bb5845198b37edc10e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dfe3e9e01c0cc2f39359f6609acff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad67343dc63939f357d62ec3801ee2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f53b93da1f39e1a9f497ae4642912199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ac03766d4af281d2fd82b6146cb57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36077fcaa52b8ea9f18745ed6e2a97201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45255f81cfcb30b926e817b3f1a301202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4ad955e518ad970ab53b61792ccc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed814a52dfcc4332bbda94e5a19dce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45f0090ee5503ad7cf809adad08af5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445cc0488f92ffdb3424d000276800d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b63348b7033ab4efd5d1061a59e70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209789c588a650ed509520c82d0ea608208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc427f0b0ae7861b7cef5487723fd4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0cecf68e91af1cec789a1c53805b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1523e4bc9b59b046c3a82a5664136211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6a718411e1472f6ae7ede889a57d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863fdaed1ca3c9520a717ffbb57b2cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d287ad077429ec5044811cab8fe45ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6237b6eb813eb8ab16f92e2b0f839d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763484f2c3f068e311d7cf7779397365216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b231470e054116a25b6391979d5706217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5408bbc72a2ae854235a3db607b9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3a3b8cea554724c1f1b7099ea25e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb1ae4c538b35eaed4921daf4d22c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7be5190eed9901ae0b73ed7a26035f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e564e7b1423fed90ce8c3cdc1d45277222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716645ce709ea60be969e8801fae3c79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b0431b3e1792941f2e22b1ef767d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72872ed1c433b4ba47d014d25953ff8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fa5b8fcfb5aeadc4e7c5e4d4f3bea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7b86a4b71a7d42993c4a539a8928a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8618eef2977a8c3e9c0e7e5ab066482228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c4ee4cd3b51f2d007dab266c5bbfd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13d18f3005c438e9a855cfdd8e6d1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c26a200f7b04d475448c271840895231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4d612134b828692e38f09c538f00a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79003b686bd2081673e2c8ec84c6e462233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846208ccc648ba9db64c309c1311be6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765de2b94c6310374ac06ac568f1367235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5e8c5854d10411436e16e12c27b14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00609832cb0f3cbe4ecc40986ba7c002237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeddfa1258803e222bea6a20edc0489238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f378cffaa13d392ec656e1f2dfc711239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c8478435b37bfe1a755543e9feb96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68824f5c8eb33ba3e9688a9682e7d16a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bd8d165433a17944f00792b4c286d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743ba73d025a1a384f81e720d6956cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d6a10ba226502ed8a9b313491a35f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7f0e25687ef46ac7951a121f89d0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc61dae35dec87c8bb4b2ca05851753246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597cd8374a00a1ee208af33ba2cf7b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc840c6b00bd8df93154bc5a1b76aeba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3448849f1253ca56393dd0a3edfbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72704852e533ea8af2a6311bfe5121ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d866e88aebc145848a39efc64e1af4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5593d6bddb45f3c70f90981953a078b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f789e00c990b0990afc41c7845e560253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e223b20355308a5195f10ac55b221f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4eab37d9bd918484bad42cb664b1c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ff488ed1cb61a1e709fd30c467706256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42284788747a2bf96904e7a2fb89e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b3ec7ffb50bd515db0f181027c45e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce837d57b703c6d57e5ffa2cc4e124259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f92962242b8089b56e961b8a8ff79e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c618d263a3ea1e9735b160ec4df308261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df81eb538ca65dfabd01bd6c2cee96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c5232764cdb20861647f02b1804e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01f42c000bc1952dfc678ab33e45b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613323a1727aca9b403e992579bd1f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119db8e460a8cbcd7cd6676c01810042266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ffe87077792025678f3de81647ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc20cd10e23f9c0afa3856c3092b609268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43901a71bdd1fafc9a0daa19404dee4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda849eaabdcd5ae78a9f06af0efd91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f522e3bf06a8d706f1189aec56328ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f8e0e9b9526bf337844e334f4d237272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbe52e63a40effbe3f4181a957386e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae93e6c239c17a3100010b45afbb9a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed21b81db3880c59ec53cb975a26870275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda6cc295310f96df979269f99a047e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b997b9246ef6b5575f5333b2adae79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc53c3dc6857435bc4fabf0e62320ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92860b73b2986c60b1023a95b86448279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22137f778d0f3605544dec72f8729b63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f949b48cb62d0d52ca5cf4a3865d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fed0fdae4675ed790d4dfa24c781d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194129ec9db7ca211ceb48958d62dc5b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f68583d13c59be55449bf6f3a2a41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13e102c19e811aa5e8672322f7d405285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d74e2a3c7210a811bcbec285f3af66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f0f15925e31cf547e5d854dc002b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f5936e3eb594fe9536c9e66ccddae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07758b815e002c29db204629a262c065289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c858db1229c3014bd721a085f90dd65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3fbe7d67ac90fffc7676c23c6cbe8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8573765565012c1871e1341092f01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420a17d4489b3a38454134b2831dad4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17436421c691971d06bcf51f10cb50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8235cc141db7ca07d85c3b737548fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbfb4e4b0d2eb2a634d7eb329ea28d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9433129c39fc38997c90090020bd0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a9f0f5d9340316c4d7b7638999f91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d779616ddc71e0c5ed4cfe472788652299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9544c5f8bd1885eb075f145368e8da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe134daba87665b403650e8455e0ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6acbf584176b65549f202c6350cde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a868253db19c436ed9c57a7d8f3bbb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a10959b4fc16191c17cce03858f62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd5e1c0a4f1fa27ec92b282f262d64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b4794e45f25561b11679654cfdc18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dacb0593ae4f5a98b0eba24b934dc3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be8e25b7c50cd6957e5d767e452bb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a9364c246ebe23475dd3c7ae1964f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980631efd864d3647b0d9814ad25fde310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37203ae60a27686f2f31ecddd782510e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38851792913d3d30e944fc971b57108312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4c65bb7a25a919264c87e5e246776313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c869f3dc74671238ed7e3d8038a50ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8a1f4f4db7122ee610ac5c3b0a00a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5079955dd6f574497f2de7cb206a31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7690af80bf550a327a5c5fbc1b735317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1801af2bb6223338476c249e623f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cba118aab07246f211c1dfb76ee1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386639da09bdbd7536f3249d310fef19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7d692db0c722b43884d0e0118857f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fee9f55426b305163c126c91ce55c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8516e82b0996b39ff2e9072cc5e6ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b594b30a155551f88f9135fc6432911324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f698d48c17b4d574d600a755da928325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38370c5069fc041cd2b99c8f2df8df9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d3838505e611b500cba41f6e8cdbf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b993f60967d66af9b632598a70d46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd89190c75e6ed1565dfd434c49ff72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1e41147754099e25ec57370791594330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ead47ee07913199599760e95a4772a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546240466f24a812e1ac3c2ba25167ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b604d7bb784072a8d866dfd14ccb25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7331c0ff4615805aa72462e55cc7d70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486502060538467a873be39191acaeb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d2e1ce28c5b5721e72c9148337661336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ee989036303f1e7b97773af0d5fe0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208b767ac6a5fdaf2ca63c6fb2049d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302d579c2f1a4ec883642e480ee3f89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a30bd413f4c96396aca1dd3887bb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a46fc98515bf69bac958811dff476341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c633ebf8a40c823ea5997e4510779f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a5d4a9e848b4ed2eeb05effc56817343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fb78b2f5cca5e4adb550b21b1d46d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba854d1269c50081d75420c837ab555345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476c987d901e90895d067f50e00f3ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a93a01bf4a9a57cccabb2e49c754a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5335f1c3213a13024e21050aa896a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6550564e77a91d858b28753b13f2ba2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1256674bb5a635072a3c816a2793c17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66de0804eac214c4cc36c4a422daa4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7526d4d0e2a2ad49da3165d0da0e01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689c1f0971df4dec0cdeaed98c720ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28c894a8f5718ba8a7fcf72e307479354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b3ffe06ff602dea90088990314ae4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a03605a29f598bbe7e66cb2dbe03b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86ba611162db4748705c721c486050357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504c5961fde649aefc51439439d519c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19205d56697ebf1ed7cda14fed19e7ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddf3ca7a857555472eed0a2f07ea86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5224c9e3911ce5f129388897627ec4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51549558e5d19f3c0ea3237a20a626362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8216021b00629f5dd4b11474666b2ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aff8df4f226c047490fcd09d1d5262364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdae54c16ea6ae568ee659ef4d4412365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adbe03e257c0335c189fade20ad869366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2bbf868c5c2e77c155fe25c4ccd11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be442d727176133bb4fc89bff08b4709368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df736af4371c3d1f31bd62db4f27beb5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf14ffd937774e6e0209851cdae55d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffba3a1dc3d9d9103b6ed7d46a6d969371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5868327002fd061531950773cb9aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b615393f83594396fc19670adbc3a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcdc62adb2259388c2e5e19096d8fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f61e8c168d572ccf8e6556b6747233375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1d3c0ecafa71a9b0d49ce35484fb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9892718028924870ce80e5bd501d451377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06318aa5506bd8d01ba1e86d555591e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ed9e3f5aa7e8867a1f91d5c10db1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023f5b5d76cd31db41e1f5b731a59ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287bb2d5adeb54b701ab437618b5566381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94367dc9c28a98014edab068c5089c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476bf6ad62d9adc0bf33568185bdc74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95cbd362f545fca77903c74e17d0ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231536033211b7806993207959d8e07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a4b7f95cd5fb5c122991b027b1f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8e7b9ec7e1f66888f97544275aba7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd74ab84117a069011a8895c678a94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69517a7f627234504212b86bb5e1167389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a2c72c6f632fa5143717c66a8e5e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbde5c354e69edf27b563ea531a84b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaa57d7d76984a276d014aa3b0a8b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085fd6337c7a39c9f0c67f61e461018393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13ec144a7dc9cdf03a0e94cce81fe7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372eebe147af3a84356980803c2b0b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991223aeef2aeabce80e58a92d0eb3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ad881197a98d892371a095779d5c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6488e1a4afb7ec6cd1816708a2c844398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5078fcdfcade0a1e30e9ae9b407a2b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7da4ed4634dcb989c4eb583ec6cff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaf76aa92ff7a96527d4b53fb5b394401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b62eb5280adc1e2b2a10d7d58b1b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428e42f2113fabeb01c595aad6840ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a003a622a3162a6d37e2ba251d8a477404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600364090c537664cdf3ab2a1c720927405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631437bccd050bf1eaee5137edcaa8bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df418f67855f25be94e08cf1dfcce107407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bfe4c6c3181a411c0f835fcc561b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ef66696cda5ab8766cfdb122b04cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd850080ffd249289c5ad69fbd9f9f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ea4cf84a0c132f9e3748778ea7302411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dd39cfd955d565e26b4633da248da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e62c108f54f8f00ea0c0b3b4b137ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400bd1d2624467befab6ad5fa278434414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909361b6ff189e090482e4a76f3b5dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec733a65c96aad660324c5caedf5d87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecada5a5c774be3472942bfb1f3a4e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064b940b6343735a887113d6b196ea9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc977c600ba383c190b4c9160d7af95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72cf364469b8209d3109c7c5e42d4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965ef38d7a14d61a42f4433b34561e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd809d402f267430525550edc20bbd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07445c99cfd60a141c51001c3944c196423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023466f409253c9785726a9a89a8d060424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b76fe8324ab0b3a5324dd7e16c0bf4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6914edf7a68c6742890711a2c0cded3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd115d12a6d8751da56c95fd1565bf31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6eadc5c4b39a3912b5bf3122ea461428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a099c823b5f7adf201816350941b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ed0bd3272e5d618a138832f2b68f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee202603d8affbe22efb87e20472fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e89873340ca791028af231a389243432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598080b7507c23ac4620a6238bd899bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00725b4d75c569fd65beda6531e06c65434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ea9c0a4a3f338a1659f3544b7b932435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8973ddb9c427f4d1d9760788cce1cc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3a12d4ab56dd06cd56a8454ec9fb0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81875f4b54fc158ac195bd39b40cf94e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98992e0dcf460a834fd80fcd070c934439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e58b559763270abc358423ee7b4972440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0599207fa51708e6210a2ac077b6e1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeac6825a8ad18f91ffba7f97632b43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94434b5e9f70fd5cdb3f69f8226b6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00b065a1b296af38871521cb90048c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1da48fdace9f9bfd6dcea9aa74d5d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30319505d12733fe11d0f79d75fd0cdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edb27e38a7f8284da35d3e5c23e499447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a30b15c494c4e6723518d11238b6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da7c67f109c6f77a2bdbae904c1d85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca872a92dd4dbefe6f9b681ad8c65c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71866c29c5f7786509b229c0152e0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca1428faf34289a808562a784c7243452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ad8c2c3ce505923b426837de39ae8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40628a2d1efe71aa7dbd0ac3fe6bb046454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b958e643a6743dc74433d2f4bf8e40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de324d5c3518b268360ba70753525476456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dec94e38eae8bbbbbe993b8b4b00b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e83d2a6d04d5b0256a875ddc7241fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cf6435bf83fd263b46dd8c1a366cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b1cb2ed69220a53977b51507ef3ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa7c7387236255f64a1d9f94d024d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14537e7d309906db89ba747f12016992462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f49285196f4fcc5223fc7fa7b2653463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777696a61182e9c7f03962c55ee8d325464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575d2b195e8e3f05a7f058e262d758e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b6fcfb8e2b484bae4f4b8218fd1e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527f5c9b6b3c9f1a98cd45ccfc1dae2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d3541d95846b540bb19a8ece3b166468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6fca759be90103987da299901a55d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b3550cd7e7fafa52c6e46488cb303470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0653263e4cc08efc75f6ca82a0d4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0a7e2635540f10078fbc733f0b0db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5e7b50fb089b7d7f4024a389a6543473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa620eeae9717020a0b874257ce8a98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05786ee610a2f90bf9110e00b1f5a0ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6593b58c582f05553c3f68d550a73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a667027a44502a35be61fd5ca092dd9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb31b69156d13c77ac0691bc80297b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fb57484a21e778ff56d9a7b56049d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477d58c383f29a410304ef40fd60892480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50efdb680450c31530819e3510da9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73657f1078ac57e8adf4ef0e741da5eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07aa456d5f6fa3107045b9137c20edc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b99d806633d96de130d78766b583c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6132943da17c24c531b61a6d595575f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc428e07d11a58c90f5f17ac0f64f7c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f021a4c17ab26f7c6726981c66fd69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889606553bc159479c38d657bb07f5bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488bea0cdc7d0a1a7f62ca0c79648a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9e41f0380874330011fb218478ad6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462c6c9bd6b90686b18afea512f0c37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e9e57cdc71170a2da64a87c7e8f8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eadfe8a6ab8cf7bd32781b55a3da86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1f93a625a2e468e8e6c6dbe9eebe5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5819609b9fc0fd27688198e2331daa5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244fe861379d238042066a84c5e1c2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efca0e8f25a393c6f632e94f2e9e35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c46da97e52cdfeae6c39a7d3512d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9ea1e24f7f9273f0e7befd1fd758f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5de70c6e128bb4b3142f6a32c51e65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc5185d7105f8c5b7904eddfa6d83d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec2b48ce769de05455f3debde3f05a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762443d8a69fdf5dbc4bdae9e41fc896503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b3239d8d605caa34a0439ce140335504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6405fcb7d4f71ecb2515c2d1401ef60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1deabd405be8ffd4e42269f378a7b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfecb896c71b27eac74f25fa3a46061507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc581f8b63c04697fe1d8d8bb7805f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b26f0fee906f6232a5626e434a497c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e4750bde2190e189670ec9df3bf08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355ce4de64723eefd9621429f6921f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8651d8c328b8f408ab0ae1b800869512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83ece4309efc1f31ad90aedc388af9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed84261c2773cfd9bde9a55947f0fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ae3f0cbc8ea7e3e0b5b59be02e996515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ae79ce078a02e0b823ddc9cddb197516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db9cdac5b081da9173e45bbe3ee842517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a24447732ae5490b01cb7eaaf56aed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554847c3a3684c744e406ca6f6a0620519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5843b3c2154b7367c9c7154f1ba9155520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67148614d2df0ff4b1270f00d4f521cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c471ccbaec44ad0fe16e2cc719a8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200b8b24babd23cc98178636776a222523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168bd2757fa2977e14261983036f992524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf5cdf9b987ccb477b822ad00e3b5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed83601ec4873d56078c11e51fa1978526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af344f362a79e91a75366e426fa7fc89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825f96418674f048062ab89623a2764528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff5bdba1c3095e72b3099c0ee2de3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf680c488e6c34b0720fb5e7a0f7f3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce703d1b23c408bd0f0b1286ddae9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c5dc6eb2b7bab6cf46007439bbcc9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db457a71744833c30621f952b04e933a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3982198936437b2de47df4c78acf4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca096cc3975874ba369278e6894f4e81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d006d4561a623eaf138a92fa9c8fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996d6e0c3b2d2266f3b04b55e3362ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91435c8872396b3c25a18b5764f848538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e108c5a79a4e5680bcd239426a1cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7908a62b4144b3f22e3026a407f372540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2cddb080f3e4701049788b429cf7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e762da17adaca3687d2a2fe33e88c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c64e81f9bada16b5cf2e435fb02b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abd258b522e7ca69a6624772d7e69a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b4f5a7631881bfb2f2480fd27e57c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d9ff6791e4f647c81d65cd8bf495f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1731863050377ea4a2f6a7533a738547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79029a8a331844e2ffe555e032e22b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b22152f56884b6ed75c44341a76513549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ac69f817b5dcc207dc5b5ffac03af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60afb42c5ac6fa157fad0ba661c73c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663de070e9a97cb8e8f382ac95e7081552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851b9c05bac71285f0455769a23d9f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d4a049e03a7a1695c456ec665c074554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3740bfd80c0b40ece18fde89590f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0877489424356013ec0aa30a499cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e13e5d3de6079556332c8f89f87a9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37e098f87d3d40179c45e5e57ca914558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722a10a9ddabf3c73cef4a9b19ad83f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e1b0343f277ae00f4f1e338c1e8cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be590c0efc44343b9fffb212f9201945561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4044cfd85d96695641760f2ad6a20f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33cdb9eaabbbd20bc1ba56dd6f5782563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea0aab3f9a9e731082e85eacb8d251564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312f8a4389aef1af4fa41fdca30e3ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326c576b524e6f282b0bba69c292844566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9eaf74965b12d41b84b9d91b50ec9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ea9160854900c2ebab8b877d77f37568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551232a25dc947a2756c15a27f1a24e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7091363b59c30b080e5b6c0cdb2ec3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751025fd15cb7fa7615524132496e60d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081276eaf6d6146b6143dc4027d2481572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4490688754341a554e6d71b6a5a5e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ba6cc28779fe0df25fcb387ec6eaa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458e8b2774136e6adc2ad55002bcc62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60b2796fcd18da41b8ce1625070164576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b1edc9362045650313c8243ee51ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574776705db5de6c9bea4dacf5bd318f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec4a22d58805776dc11bae721687e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fd011bc909711864081e69eea9f24580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede9f9e44001baa25775d324b7b1089581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c14251ad0a359a1d053bc396f1fbeb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9db12a5282cc919030e4ed019803d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e672a565bfeb3bfa62e10ce9b960ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fb08c55b765b3219f930999029f8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efae58fa17d10297d76aa3d82da7bde586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befb4fb8473c744e066a06e8b6078c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f707181a1a7fd872847f1d39701b4a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9787151c5c742685b9cc244f592fb48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b125e9550f292fa943f54d5afb2dcc7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe8b9280583cf17af2347c606ff117591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08d2a3f23b6c63e936877a58c11805592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a01c9f6056cc5d328c4c263119b23a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df289319d8583ec8db7a1f70700b3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800345ed41cc9755e8b1b0eb7302c4ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964d209756f034a9b6af15a6c212298596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce10f5d023eb70993063c783ee02c6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050474a08865bd390a103959c716799598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a35ad0ca829ad4d247726522e712d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523cc5e9053e6ee91f1bf54e6dc075f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee3d0e52d5792014eaf2003e0bdcbd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ae4bc97a113b2decc727e4227a753602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba3596f2a9b2ec8deac48b9b55096f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d932fda94fbaa9d1a3da82636e7098604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a25c312e4c4deda6f0e43ae20a95f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a8778a4e6efd8fa51d6ca30bf54e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f8e546333ed5e9d588d2a335dc169607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec024a6dd59c4de1392c8e5d77f8d3c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4660c77077d5a286f22bb9c5f6741c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a218f1440fe90d1ef793e9c6c886e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954870b1d9152dddb0f9751f3461479611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c64b5f47c80d3516693419c9c8198612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de79ed3c3b93c69267801bb560e782613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb88703c4e04b602f4f6b5e3cd81d08614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f15e27ea35604ee57aae50d6066e08615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c78ff8a8a316bc870984ea5a1da02616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e06b23b5d5a392ce1493b445db4bea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01864fc8c0b6184a66c9defa51de42c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b5441a1e56e12e155fb2723725fa4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a516e2c9b09759c594362bfbee4d7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e84897cd45396fedd105d8d7e97a8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aa6a979fc92c241e665fc234cf8ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095de7fa60ef36e6cc4751a6bc0d05c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932ef26ee51363319dab9b3019ac43d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa36e96447c52a74fb96d4cf405564625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bf864b0ff87003a6c2b6c7655fbf0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1481069a8af7f98dfefccf11161acf3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2143ea138acdf849c9ecd946bb92c33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b13722076374cc6c34101f37a9001629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db371b0186e47cbe39caccb64fcc36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8c9a13498f6b3f9a2e48313997003631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc949ea10290f38cdc0a67d239b2473632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a7f5606b35017bcf1b5102fd24666633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b3e878aafefacdd153b85e5b33823634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba7af6c3b97f4ad77134ab313d7597635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe98e430750a7db38aeeb3fbff284ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd9bd7815a79a9613062379c70eff2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb95ceda219dcdf85c309ab299073ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa8561a73cbd2741749aee897ec2f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626e50a8c8b6f68521062c6de500627640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f070bda1e38864ff91ad5ed2ba41c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a69c1713e2f6d2543bc0fbb73a529642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb5f0b3683d2673504be6636afc1d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537968addbbfe203ba4f925e0932f868644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa067cff1c07ed4099672b03337f36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268edbf7d83aaa61116d703afc7ccd5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715484957fb8fc4beb5746ac7be6b9aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15dd84efc2eabdec65a75abdf3f8b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d989fa94c6143f10d9255867790a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a75705a223dc2245f91a034e4aa765650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6616f9044915a567eb1270013c5aeb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf488205fab803ef9c11adcab8b5ee4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d19f35401e1c545870926383ff5432653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51be9ef387838ca673927ddf17c6584654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbdc4076ba6c5cdd1f592432f7ba62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa8b8cecf1698a43670a62cf276c94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424c1f790f212badf6a2216c665254e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335bcfbff17b9880f08503a2c357bac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaded34ffea9b5952fbcaa59a4d69030659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9c6bb251cc71d02009031e2c3c956660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf41e9928f5c261576dc568e23b639c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2242d3c8dca17820e63d6c41e1298ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fbb16062364141e93dbdbb72b9a7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7f65907fa40d10ddb6ad29e14fa03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71030b796d3661c4296f57f8d71497b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f447dd6fd6fecf161d2e4d0fb8f51666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf94f3fa972ea0812d33315f0abdeb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3d3077431fe5a7b56fd8df50988d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f557aaa464822a4066a9f02aaa4f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9655c925916ea3fafe67c6ee423678d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9f234838d8a71fc884d1b34082715671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206503916b90e94a07a759e596e2010e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333de1820a72f5abcb93467274408864673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ad40c700e337543684d8d81f0b78b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014fd1d024d916f6a0d4cf7a46fa459675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93995c1062efd2a5acefc869b53c2fa0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e95bd0147c81b6d56337345da6ad8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710753edbf50bf95ba128f1a3c15f7bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254c5596028032912e44f6597e2f0a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4312a5bf9521bebf699ff8f0b0a13680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f65f8043b0d67ff87f530553c178681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c4f7b8ba83213877f1448dee23d34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2035ba41c4158d10fb33b405a73e0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2794ad920342e599e108b94d4c3805684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935acaf49ee4cbeeafd1bbbbf5f57e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533ba43ebcafea70c93f91fba84d01a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604471ec6f20581cd86df781f5c381c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00f15914ef004226a1d0c91c3b661d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8e2944128012ece8b27013435835a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87317323039dd2221635fee7638862aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8010ee676ac66aceee2fc2d35674bce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19298fb042c938abc52d8accb5348890692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700aee1087a6b110583989988e97e15693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4886a9562b6062e5758283f8338878694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ded1262857e4cb13552d153388269695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de86bf4a072e44290d1a597843b907696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e6a2ae4dbaf49d3ed7ec0d63762fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a7207a05ba816f99f9db3cb3bae5b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0bfa3dbefc9fbdca4ee2adcaa4b22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28f139a060168e884986817796b000700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60604392f344d896102105a1a8954120701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefeb2f561b9e3306a6ba9d27cc7480702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda711e7b1f46d18f513225d61d3ee6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42005f8ac0302048789367c4343d23f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62cc9adb4a0759d7bc90ea818f2d0e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eda5835cdf0524418c2877cde88a9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6d2b86a40d2441453f406fcfc8c6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e95f8813d070608017843b37c0cc43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c49ec4523fcd1eb9671d8da92fe47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c248ba67e6b1214eca9baf843bbdfff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3b2bcd29ac91673b4dc3ed6ba4029711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5d242aca8b288bc8cf5512dfed629712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925f082cc5b4831cf4966fcbea636b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb81b317723f04aa76288f146cb2d1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbf8c803fc9526ddede93abe19fc71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475fa9025e74ff92d69a920760639db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7584126c005698b8842c4f327c0d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56928d185a35463adffe67f2850456718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84783169b08167b0f8422fd8b055676b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151f671f427a67b0709898eb716cbb7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732c175d160426ddbff827f8fe42532721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febaa8df2482832b177a394db8836ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ea4e4a9105806fbf43444f913ec45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6556096032bdb754296ffda3a7ac4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40edf3d625c249e6bbea439a3a4df1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02855dc0f8b0c447338be49992edf8e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acabe4ea19591a245f4abcd866bf392727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50975873fbde1b099f8f8ed6657c8756728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0e5ee7935641ac11a1334048a631c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f01f25ea875688e50afbac672fb0f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf6bbd740f1340ccff5b84ff41f15a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e44df57227f5c1a2f3e374712f1927732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5226e9641a61ad2d775de182fe5122733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99c7021f6652734841e27b74f6e164734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379a48304dd872191dcb37178a5f9c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccafd2b0439469a67a1625d7c584ab5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054abae9cb0a0035c030b0114ae0e643737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b28903f800a53ebf722aaf1c2bd327738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea386457c7516b4d0b2bd737ec2332739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3472af0b78f22f5caf8fef9f6d88858740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda613aa3eb6397309b7b1a332dc7a64741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b6476ada578d45b8b12777340ea21742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137f6896f5ebf02eaaa0a63d2dd0573743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c520fb20434b62fe9ca7859063b5579744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d0a6bb7b37d5e856c2237fac2fa50745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0073df152c3932f46019904b8aafa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb11a638eea362feb4dfc3b20df6c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6e88cd935ed7591559f418b7a04fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b26f917c3fbd1078f5a713dd95542749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89746e367ac72b09fc83f8cba14d1358750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee720f5ef64d205a26b6dfe91e105d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292d3f111934858a4dd167551061f24752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6f97fba5eba9a27a847cd2d36e97d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc91c0533daaab651409ded33a18c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8046378d941be05a797c4ae55fda95755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100b1269f9a1a483a8c0e25fa5cbf94756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5e6ed4a86e97eedd7f12b1cff7a4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0201fbdda3936f2ca8ccb3c45814a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f3f6be21698c67a9aa0834c7d6065759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ec624ec904809b889a8838badac00760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce5edc1f1519d0c438fa54e8009e35761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71fd3643a74400dbb125b487e7417b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825e42d4d485a4fb69f0a835544e702763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938fb227fcba9ccf9ea57ebc8752c36764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2695cb0a330261966623d4845c218d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e090f712f349aac135d238a631c0968766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47eb60495c9bcb00a5428218a21edb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d525ed78d775fec3bfe3aa24e921e90768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9fdae6fd2d8fce89a06e27ec211cf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597313d636a63ed72aa732c20abf8383770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82d8eda2724f099e1b722689e210fb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2698daa1647361732f77f6f2d330b06772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddf23d8ffd63b68c7b4754ee28e132773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf09b1da6fc01473e4657cb09d4cc65774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f367874af627712020a8312cca1e34775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5156e77049196e980bb4bd2a11f2a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af3dd17c0c06bae33d2b3eb396fa37777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b25802faf3fc29ed8b5edd8798430778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad578b638f1103fe35fb74c04fdb54779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faebaf2f063e71f06d75dcd899558ff780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d27d2c99d0cf1f2e19d57a23b7dc8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610e05589f8fa5523176bc2cd19e4f5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9237c06f52cc37d4ac5bd88d7558d37783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e3a9af1466a8ea067c28bd977f9c8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861f2eec52963cb66d278b6dd732445785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cca49706221a25d5af7743a8212d5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfbc20ed872975f4ec5f95350d7a47787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672d997cf68a80087c5c879bd26dada788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693b3e375a618b72a9aeedb72739dbf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f951651114453ccd0c51d8b8465d08790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43debb8ab849d2fcb5b951dde0dae81791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313badc03c8b9956d50c176b35e7797c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf00e87224e6adc1d66c084623e9d29793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b59ccc95c16301863856cafdd70cc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33882fac9452836cc7bbf6ba92ccef1c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455061e86a013bb5b45e53ff88499faf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4993441e7dc1c20b05b1b0a94ef03797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed954b34dd6ea81bedbb8d6b38c3d57798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b247eb40b7edc1f8c5a3f92efb647799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d4b48a74d4bf3aa2c90ae42813c00800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c644f15aaa8eb9677a5dd0701cb80801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678ade6a5c3a22c8adc9571308c37f7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fce6c42a105bebdd017ad00e82d482803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f424dfb98cb74847e5c94fa245418b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bf7736ae497dd8fde135f5e650bf8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b086dbe0f7707ec4dbdde317506154806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b94099df25cd26152e1546fa7df2f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51772457a72c4445db36ae5aa154ccb1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec910f779eddd30551fbc510e2876c3e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e919c9794eb38ee3c9c989d9c0ce9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacd541fb36dc06ebba0e415294304f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563012f6106d69ada2135ebee7a6dd34812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f5c8c563cdbf80ba335701d1f676b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53fb85d835bbc3ac7cc081043684b9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588b83babd5e904ffa47e276ddc3fc6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99b40ee4db465d2363dbebe5a4af03816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9461d2e4d2785cbe3a6687bb71fb4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e32b0823ec5d2c81adb711d844f84818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fdf6dcf8a5bceb8b639a5f4b3bc99819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d7454d9a874318b4d0710670993d8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0a0e7f0cd06f5028cce33d155e45e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd3e0ef51f8065e184cc40b663ef98822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57af51059ab6958c59187d7ab56947823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b636bd617c5d319168a4c02664ad6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2555922033377277c4a1a92468cb0b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f157234eccb607615d9c4aa479be98826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f09b0cb55c0d0f6f25a7cfe2c894b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2987a36cbc8fc823c63a56d8206367828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b9676a72f9a69c25ead455a4975dd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448ddb59012f674a84325b2f6a46124830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508df471c53e389d70ae9f9915eb4dc9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d5c373b971486178ac1263c8f85fc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b283c00b64303a3b9be3939da841336833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deadb24a46dd3c38027118d666f48d8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df23bc0eb4e2b012308552a564c5d0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a378b6dfc728fc5ec2a454877fc1a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f746ee372b037ec25f89a18a4b81a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b42bee06f2ae7fd57d835f6b9c04e1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf16cb69d4f81f36a8cc98b490868a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e9e02cd078eb089fd92294cfe1860840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bed06028b64d42288cc0d8c267497841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7286563aa76007a01b5942c1cc944e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b3508bf95fa82b1a2edc6baf8126e843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec108a83bd8f6cff09e004971ebed21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fffef143930b229d6cbda783909762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97244a7cfafd5e6bcdc21e27915886703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140942738d0954091c7dd767d50bc8064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa148dfe92614040c4a145f3129453a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c44dc7c61e74866ddc525bf7f808e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40b5127ca841634e556c9523cfd59d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6b6eda9fda279d1e6f235d22870848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed85f9d381d05ba5fa26284ebb4b2d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea67f40188cc4d84f7a34d61e495eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5de2a945a94d38686892485265ff8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f7b225e6014bca6f97c63107f660712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bade2ef8932f7b73ea5957dcf41a2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773018ecceec47beb0c41e0d65f99cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b200070b10d900b3e48bef74f2bfe115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cedd1a7839a9681c87d8fbf00e04e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001bf6757b54a5c04deea3e1a4910f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651075bff8b97c99bc96ec4dc3cad0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352865120963443db3a898b02a994ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92b0f6909cbf6b2e958bdcfb001a9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d35f2069603380ef4a9b8d2095d5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2279282da5e6fa60e5ef808c408c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c58033c0e43ee09f1178d17beb5c2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8f482ef377402efeec7bab224f03124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293555fd8b416951e3221bcf96ed0d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51a2d3bd42897e0f5341f8aeba310b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914e9f3e362f4d351876f6d12e6e0d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac17fe717d675b348f325b97f07b41428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388aad222e6f9f3af438723db81eb0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb916edc2b2ce80ad5fd38a57a766b0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469918671a7b0b6dd2b90bccabe18a6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f191c424f1a346dc83771368531471c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf5b78ab83bef76844aece7c4e51fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cda3889ac4a876aab1e153aba6e1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8200af6d683309d9eec26e9c3e86135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf28b0cd210032bd6c740b05af273536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaac24344f195eee6c14222390fbcf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b319be52686db5069b7249ae8bb7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae32f6ba51fad0acb2b7e3fb478c2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a5cffdbd10f340a7f073e657652c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae892ed3b3e81d5619a26fff10f3f4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d658b7444495b45a22ff070bbb9e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfdf7356858bf1f23d6eb6709fd4ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305226651bf70c587ffd073895ed11944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548b3e54127739767930aedeec5b19645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1db689879bf049cb3ebe1a3220ae9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4959a64780ea83d525439c55052a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbd01e71d8e5c13263bbf5e0ccc86448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1ce1fbde8ab990a3c374516898f8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db7c4b59446abf4114e6d7cf84372950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa8be501a65229f12113133688398251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b693a05ef1014c61b40cd889e3d5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d34d7adf0a0b7706b97e281a5f42453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dc6a8f3743e43cfdb8770bdc4836154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76547e00ee6ee71392b86c6d8832c77e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcaca9493a4205f3b7c6469ad7d36256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be66573c7480b02fe229c975dd5d8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f816065245f560a98a476fd51efd9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a5f33ed313a5960c32e364b338b1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be5ccebb5d1d8f2cdd765d54aa2f2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadb4197be9fdefa702aead984ea3e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650610c04e93f6372e5b04a3105140162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98312829a6884f127566c791f24e846963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96a96cf52974a6e3b273a4bf51b90f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb53a8830c90d4b2b5e01383e4dbdcb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2d055c58d7c9dd3f7b4de9849530166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51956ce638d44a40a996933d70457f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8090e1eb561c2e99bcde96c439539d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f365e3c0b1ec21ca06e588a7deb7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0715b1fae6248a62d5092084280eb4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326895eda918077b379f6920bf9226d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd8b5d83adf6026073f8eb36f7e1f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae256e863e620cd8e2fbc01aafe4773e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd94c0ae03ea1e27b57c04bc4a31dc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928b2c0ab7dce62b4223cf104f9aac975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846835a7cede2b523e567a1ad3e987b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80c797a025b6b7ae0102daa487dc0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2dbd380d94232ba3d0c045e59cfae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf21c5d18daac2119b1e929d0adc0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c44987f312cf2b836eac75d964c07380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b09b2c2bf60f701c94859b6776889c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84591c6c025221bf899033b770d2001e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9074201b18cbc10490f36bd5f2a6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250dd2daab6d4ef86a442293865995b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f845a37e05b071682635878414a04985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c5a7dabb14f0a2a5bc463e973f37f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e0c2dd1a7db7b3c43636b480d514287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849064428dd14e6e36a79d34e16d9c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7c812fbd1ae109224ad98c15f227189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad433a8c86b50c34fd982527d1852b7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fde2c8b042f40f8bbcac8fa963f76791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ca30d3d1861319525dc75b7a9bcb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e02a09b71d4f9185518b581872723393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d85fe39858bb359bf0c7dbd5235a4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e314515655555d01a07599590445895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9704e6c8342fabd8bf6ebd0c0fae096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c58c1bb4481260fa70c50f0044affe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6a0bcc8110366361ee93f943c191098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b46e2cf8ffb7f6cf07f2a6ac3f5b2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09d544546c378965b481ca03cd9ea7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ddb91ffdb90acd87d411ce0ad10f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38898534e847a9990a019a9e6e5e6b2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb690f98da25e3edca2220dd20d779103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea2655e6064b65dbf6f23026a6e0db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695ec9fa273ae0333237ccd734207ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523243df51b8ea72e4b47d0d716bb9c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a71e51224a755a25cf6dce44b46b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bb71e2ddcb75e235ff0b64e0dd87f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da38ba051098145a6ecaba6add8f754109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c04693a48f3481be45f5992fb13799110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3c2deb862892fa4de0802430926b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce4c327605a1197f3ff140a1d2c02b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525aeb7884afd44796d753880c729ead113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd752714569b91eb97cdd46803a6139114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0570abc05674a693efde3400dba140115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36cd35fa388e1541ad30c5bbd4ffd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad75a20bfe1504003dbad47f080257117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22dd45342860eac99471e269a39bd0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c63756a0335cc2aeec460c81519ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cb69a6cf141fa3f321bd6c84ea96c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7220523fa79cbcaf1f7c5f146c2865c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213f20bb572d227396f64ddfa94562c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4e86b7e93b198d84c1c5906b5446d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4296ef20483c1e9069b467fa11103cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601583f25d7685e758d7116ba733c74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a16c9224ed29f7531815bd10860b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33537a6fdbacf7411eadcc10e7de922d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276af44dedce9e60af150ee2bc0344eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997874decee8988869f50b271d82264129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb327fe95ca591c546194fc824d3139130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f839e80504c590fbf2ddb8286effa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f53e2a76c4b7acf126d193e19f5c76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03e2ad44f0d99ffaa1d7cdf25f986d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79571be2b490e24a674871f22fc81750134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b15b07248d98d371b28589870559d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7577cc27ea84f2795039dd7a990aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91a0355ed8cd234f07d10be91b80cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09712810152b07c13d499a2321a3f534138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf75725f4b4b008a9882435fb15404139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b7e5cde69864c60ac036a2951a7c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2e7663476197066fc06b53dd241bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5549304e4bf29dc0b4fef407b22ad1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbec751abb90d84d2f15d50313eab7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f0db9b5f82c47f7349303befb68d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40b49f512b74ad5ac0c68bb61b6e0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3acb92348ded7e2e57e0b437da5a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4273bea0913be3f972f9cd2d5b03edd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa20d08af7eabaf2bbbeb321ff1867148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62922d274c1059cb3c809f55812e4cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d4cd8e1a757c7c6457346fa81f14b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f655a9f240bcde7f1586af94302f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54357f28dfe69c4606cc4f21a25dd2c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a89ea67f05d402a5cc9d66aea6449153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5afc7d0057b9f43c0f94a9f3162b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652252ad4d5788f866ecca10b217a00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcffa9102ebf8bfff69b4ed9aad7000156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f33a1d4a666dcba55116a3bbd9b982157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91729386dc29766b96dcebd2e1c0e735158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b478263b9a7c4008464813cd4145811159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ce649e2703d54d5d6562d1324c5be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0ea8adecf2742a5c73f463181a57c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ee2ce6cf5d22e5d5bafb6e1c8bc77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf678281695a4b4ff650f45321ec448a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53388b38051e8913f81e566582ab55ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa83fe7d2bd94666c3ed022e7818b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed4d9715f546d18c08aaf386bdfdf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb5ea36c2f0455eacd44d157e934a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa259d1459f5ab67c91b67a7eb6b5e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97adbfc561f159240169562d2028cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6e04811de0be54b2333dbb47fb2ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388a697b8432f757ae96ab9b451249c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e44d6040b9747e51b476be5dbcda9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564623a1276e435801660a966329fd81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b68c154155ce6a9ea178b895c7f033174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d57ccb9fe30b741170529c385617d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04a3abbb591ffce470e773f0e9dc6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500270f1516164b73deac05bf0c4be2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e880859428a95eefb4602daef1fd88a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68c2e73756972e0130a886b1fd0140179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd2365612752b763a7f1dcb5fff4e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6818c60e1cf804373088dda06d96bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb95958a5e49488de6e696d5ff87b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b8e4e03fe27e6b24c9d35da5385a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eae01e5e40a94e4b7aac3d4657aa2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51013b9cbfa84c45e74e9acac1ac2a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a1380ece64765ada5e7838cd57315186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810377a80f17df9038b790227f1369187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2827af82d0616e24be12535e0d45a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7baa5e81a5144028c9d2d6979e973189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4a0db560701fc8fb5029feeeb6e6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0edcdce005a219bd018adf46eeef3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dd5d2338b9b4a33b5c34094b0b685192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dbb0eedb5f1422820f2b459b6fb83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392077e3c3130db8d61efe4e12bd0adc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4367b6b2bd314ff51534d1388fe47a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df31088d10664f38df915ec4329848196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10de1035f5354dceae6beb2fdacb685197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880f67dc2ae278222ff5bab9aa08a9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e76899c2e36bc7d63b9a798d56cb43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83124cc1e7475c8fe63ef64442efdb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2403a2783de0deaad8d0d43753e17f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1aff399c6a85b5036e1788118294a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843e6793a5db4291118f301efe0cf9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7268d957cd8797ea981cb53c701c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e894290f13d5d931d4383e8b228e344205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3996be8c6cca2aa2451f8cf9a3955206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f3e3d7ea2c5eaa2628b9e0f8546f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb251afb5da47d5dbb63ae200647d87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92e5afd524c8675241f4222d46c50d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7acd0513159422281aaf8715ee45c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f41fb1f535838f8ecff19a474b35cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d2f275650e4662279442e704f6e83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9596fa78f4a1be814785fb6eafe0374213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285c9b69c5f251b0035db366a8e3b68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12b336f2c029369e1378dd9b21745c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66464e1d42b3e1f37a59059eed763f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a491a8561e603dfdd9425ba5ed67987217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf4985d779521072db07acc674e328218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d580edda674582840f81b48f5ba39a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53250ea18844df1b66177cbcf6d7cc13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694580f06c662dbc0e7ab169fd7c53a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c874fe6a87c5d0d6717017aeea159b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62661c48f6e17800a1305d511a81960c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da52c11ea85368be2a824ac7bf9032224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fcfb3973eac1b03a13add4921d666225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68c86f5756be830fa770aa99040c5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860a395d355108a02bfbc48701463ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7ec75c544ca4fd64bd4b9d1dd1315228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498d8d93bdc8bf8ea24eac9e690c5c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb2ad23c0cdece759d7b4b1b8a9f8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33182cea7fcd8140a75c7628546ea094231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ecf42a3af69116885fe473a3f5b09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18132b0ab9028d87cc97dd7fc5fc92f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ae2d08f9431a3ffeb9ea6f44e9988234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf4f745805ce789129010f1e736a2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e10e148aa64f82e9e29fe555e8ac9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d385041458073b6c3e2fe6ac060f88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef6dae1520790f2899f58f6db1a868238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf6d2545668a7d819371195bf98592239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951c5c38e62fd278edd0a4929392c39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fa490e8c46764ecb1a3f4b7ab4af6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a11c7e02b4132093febe7f0f22900242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550a8407d16d791656a272115d34683243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6e1d8b5de91636abd46124018b8a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ed70d6db210f15269d655d9dc5672245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e9a7a0bad5c36272ad193a9f00107246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468793d16ce7a79cac724f4494d8e6aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0867c0a67289cf2c4df76bc7462741248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153f2676c7857a6742305fe7a6c5c89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d1893d9e9fe0fa5d1b56e0a301a8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24e412c94e306e0ad35f25b5d8bb8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45639286b1badca4d48a217bd615298e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f428124e3a65bdd08c297d0eff036f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241691361e4de0aef8e668522cd4acf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db048a73883f5bd9c00902723465a311255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93991cff7e5eadd8e35065862dc2326256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751a1fbf68f8e7af1226d39b2d58a3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8b6292dd332c2da34b7e5541e66c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33bc7f3ba8a75a431d242c4f4b2d10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e8a052ebe7cd95e0c3e65096969bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b558b3edb92141a89e9e543ba0144261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d95ffabc961d911aed2f294c58c389262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380705869690eb506e901bd60afc9ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e451be76ca46d95b6fe2e02353ff51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ace7116d38c6be21b5bc2b46bced6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaab49a2937878bc5ed048fa69eed0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e173e9d84981ccd96f980ce443a9e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0def430f1bf2beeac81d93aa851c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4e996fd1f33caa8cbf3140daac9c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21983b7f366e2d9e2db202e828e91602270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb0eca2e4a300ddfd5482b868a5492271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9e86037d11fd9b039977e39011e25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b6524eac358c4659408274a7f6e61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1c5474eda35117de11309bb8f9f4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1229a5a51fa1f6ddc72990e22f4cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72d21079b9f48949e92678c88ab73d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd611aabb0c3d68196bb6580f561729b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1f1ffb4a19e23b285fcb4f225eabe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54371f31ad11ccff0b252704384459a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef260cacae4324c78846dc2baf111a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926296a1bf32b50f80f73d507f8b9b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7962995f6e854115b1b130a210d8580282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994365aea578a190240e85b42d523df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeac9ca8f9879293aa7e54618a447cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377642e0a433d0b040ad897dc2a56aff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2143a10e17ff5f0e64b889768ac58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802739fec4b88a60fbf7c962b0625c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be3a5b58d4c6e20cb0424bd2256b47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1219e79ef0bcb85f7f69ced35ac2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549790ff9b49d300218ca2036731711290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b530465234c6af1c6c9d32b5c22b0c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe4a33bf6172b9b22f9dbfe87fc704292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4726332e970eee6ad6a143bf986b15c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3935514aa39c5e12f38cb3d61d8265d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce390dd39072fb86b551d21579b139295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaf60fa35d4254f29d322469d6453a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45285e590d96128d7d0884107cba2747297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106d447fa0b415536df346598af6f95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5d741962607d7f8b97cc58fbcf62a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd4f9a5ccf77fd0f158bda2895120a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1ef8e8411280cf43797cd45c6e99f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b7c74604fae7715f82e870e0acc4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab09835a724797b72bb6e434ad9970303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f717c8c5e252a2dc70751d1b666bde304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043d31982384d51333a0dc7e3786e25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66f6528ba3060b2ea0853018418099306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf272fe8fc1a0ada4d948913bb8b920307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0ceec3cd5213020852dc8a3f4641a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef8348a9ef0a861352e0bc02083c6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277edbdc3bf114cad11250931924471310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51f9ac5bae5706f15151ae8def07b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab718ed3af2a445ec59c1fe017b2b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd1e0ea97ddf007f518a0d322e187d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec5a683b6362d477e9cb03a0c75a1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257de0ee3b8b0bfc25d63930102247fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5347bd4f3688e51ee213fc55fa693f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf719b768d057b6776dc18db8edefb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f62fc7d89ff113bee231b5b5cff0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0ae2e95b885ad59a436f7bb4acd7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92626454fe341295831051eb2aa38c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f50c16cf2457f85902cbc931170a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdad8308479aaecec240c2aa60575a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63589f6877395932ea04d912cfdc67d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a5dee72820de52f57fc700a832769324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f494974c6a14b1a03d91c6f5576361d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19659e77d600c09221472dddda9bdbb7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076b4f6978dd0bede0839622348ec6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb35251a3432ebbc9c125ecb94912a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903832366c60fb90fe661b69e84abfeb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56652c20650708800bc0d25c41a091e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3c488f9ba135bff1eb962ba41a833331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31864a536b032ca599f7d806284f84332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47020062c4a3bd0f2b045a1176409ae5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ec9f011dbd81d6d2bfbee08932f7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ce7d10707ec2e62979dde58a97a4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6e618859f4c2e649bddcd83d5cfdc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b117933d9e4785fa68c7c054345a8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c821259e95789360a705be9f06e14ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbfc6f988f42ce6c2550974f3a9434339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8265061a9dfcdd0027e138c6d48df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b78bc120e8f83f89e21153be16002341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e0091766dddc9c6ef73cc10be7ea3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a241c7aaebc9429e0ed1dc340f14a79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc23ee27e685035e4356851e4766c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748045b6fee68063dfe12bc50e0f066345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fc73f0558144e31241daf368f3b38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b4cde0e4d6b33cb376c630e19c663347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051adf8815672c622f0ef9b3b34acdc7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92fd1163d965e2f8927af95f496208349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2d91e0f8ca18347151e7c2c8852a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e1e10d15198fddc3ca90d3f6cc81b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278328532c74b130aa3249e2c2a5e4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca9a2bcdcdbf681a454e6f8da790bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ecb1ce5d33f3dfdb1194e48c9faf8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2eef01f4634057c290c485228b4c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cff53ec9a0b00686bef514e86c7933356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58566361392d0c1ccf92533bd05f058357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57e834934a3ea392f01ed45d131bfa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e2c81c62573a8a16454239e1227f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b842ab52873075b021084e2584e5eb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a133a574747f796fdc44fa325bd8b0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f77761b181be5b34036978abccd8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489b792d3194ceff75f5af952e85608363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02843d51a909f7af607f4ca43bbd0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1dbc5805c4b6b49587ed22c6b1cd1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d838125937460a782778a77e3f8d88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28e9e7a51633181bf54802ec6bc5cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496d5158b3e05c7b442799c505a1082368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7da4162d7a1b6cb25b47ca55657166369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6580543ee6f87bdc6e6172cc69a8b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4c79d5774b1921576969e1ef7dbf5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f19584e2067d037f2892ff21bf6d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e924a54cb2b57ecdfe695f311c3a0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163c2cbeb4602b9a98d3137a4cffb8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e175a4b2b36e35c34dd48a9687225b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a45fe4afc7f2601f3d46825263bda376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87cb5e887170a39d7ce67e955e45db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc9a09c377f1a8724ffb77f464207c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040697665334a7af34dcd5640355f37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bce725fd86e8eafd79b965507c0bf3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62675596d35d87456901ffbfb0c0f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a34ecaa3ae6a5b59ef6d248f6c4db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc882aff73347a3cef6bfebcd7aa96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f55c325b191064bb46a753b7e3e4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ed8498302e7e23ede514585e4ee04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a1f3efe5705ca72214eba6e4a6f4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1cb0f5e5ec0e00f6a43eaa55279d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b6aa93e67ec785eaede2be4cb8067388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20190a64f910fef4d5b3cc0b4a4785a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b009f51f6d8b71ed6228d10bbb133a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbbfc9655f3e9fdcaa2cceecdbcf92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0a68babb42b4de5f07b4c7fad4778392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98e7f6c2593e4c3eb0a37fe292d596393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf304f63711df9645ac7fdffd1a50f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09818ba9f7d53dee32f5639fd384be2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14409b0fc1b7be6492c0ffa644474905396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6c0e4213776dccc9972024ffeffa2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a68acbe65575b9a951a1346587908b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99030c582948655a91b1166493df8609399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c716317e243c422e0c159e6581b9ffa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4584256ee793f9664dff5c0bcfacc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5177751ddeae96780db3b36ffa9bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8972dade7a7c6097250244edbf70494403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff20fef6070ace275d2c086af6d1b70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c017e5d140101df8546e0792238083405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92334fa02f071954b96888c2a892a65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54084a8c161f8e1e4b4e3efbdaa37c18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d85788fd59c10b9b4c186382cdaa7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3192384a80260888cb4b418d2ade686409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836b0c9ce26a69ea0f527626445d0a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8b0c9762955e6388543b074622ab1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa86552fa371655b9a0784fc846699412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dd54bec9be6ab5ea30a81a71737e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93007b73290f7a8ab845d17f1efb19d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0fbc797d5e28781b32a637c02c8e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819759482483423ab77e1ec679a7451416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d3dbba918c515162fae4b0fb63be9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7ce0754a853ef922ada6df56257e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129052aa9059b97b4904e1c12895125419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed720739215769102af352f8a60cec27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4567fd847a857334a7ebba20c5d423a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1977dc7690595d557b231b6e735d331422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f05bae639157f61b0628f5625ec87b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43164e3b81aed3d5187b7dffb1cc206b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbebb3d823dd7c1704818d703f5570425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4734b203f5023036f1d11eb0af872426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9885a6f3ddb991a5188108581781c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c00dcfbf8111750a034eca4d75aa37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61662bb14bf8bd0a8e159d6a2a8ffa87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a892c2bf28ac27cc358084cdcb45bd6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307dd054fcd14017ec7766678d70b73431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b54c0ccce2e7fb796d9da6453eb41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4483bcf1d03f469e1706284abb6f19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1161eb64675ef8484755f7bb4b735434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd7df220edb1aecc0de2b37f64c6e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9928e973cd91c00608545684fae94e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff59a9e5786a9a5c8e9d4abddf481da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac17381554715a498ddd3243ae1795438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ca2d95bd15d93c42dc56e9198fe7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751ac2b722fc104942f67a893c7b10f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f3366d9aa8ea9c9b49b4b64c114d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a536adb5d7ba784c648a770833c796442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70956a2ddc428dfacb510454be593fe9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983b2259dab10fd40655af2a87cb0a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaa4b2db64376c001bfe6ad9240e14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b1213a876922915e50e81f256c154446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9a624a68f554af7c6de8d945c2360447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c4beb06be4d1d6dbcb45274ee4f89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80638995a934a70fde766b039b599199449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d161c0fe0dbcc684ef0f563f19bf0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b5649c3b5122c5be5e7ab1ef4d812451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccab910601dbb5ce22e848dd13d9e73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e334c42eb0261bcfcbcbcccfc30c5c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f110b3734e8e7fc612bbb820e4c78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0b9386224048a368c09feac2cd978455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1fb87544c590d4e6ebb39d7f24c72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6247508cbe133e93e6e75935c05271457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd4208bbd9132bfb5e1aa1dac77c44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10713cc3bd0d8e28b645c18ff82dc60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e600110973b40e7dc0c104ef9dd85bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad23fb0778e1315cfd7b78558c1e41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7494c7f9eafcb6515170e8a8dc836462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcb7abd789ff4b49674fd96927b3c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171ba61e57b78a2b88af938d5e1f6ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8177a06b7f1405aef63366f354521a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeeae1c38787834b7c68cf60b270ded466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ed839c3079b367f26bf0e0181c529467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c23aa6e2040a5425d74e789f4dccd4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b919d1181313751a5f95925873f92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f25b92f1cf3c2da63f4e26df560518470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe91f435e94f321b95115b5366c1199471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8132c72633224d8e2750c57aa08442f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f9d23d35ca8e0205bb36780235755473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac1135e34aa53a9fb5459b48c5355a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44029fd4aba456003ef9efabec47e59e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a7b44f3a68ae2aad0d3c8a0943d5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2123ac7dd8f02dd52fb0c4daa409bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ace7c0838d204890319287226ecfa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343a32ea84ab33597fbacd96d9a77bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dae34a70ff963b1f6dc59c167aa95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ae5f85a53c35511d2c8af5c281419481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a829b820789840c6cddf7812eb5a58f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6128a088a3030d7297b12e986dbf91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f97b52a324110b9731222ed4fac92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1d0c725d664824edddb60d806b4d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d0d5d2e0ce3ed42fcce598b94953a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2044946713f111ca90ab1d3df00c71487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3248335c38f5ac9a2ff8351fda69f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85b0209a76150ca14d326010c22654489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62297b4c29fe66730c11bd2ada444342490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a77b6d0a53c45610e392d9ffedf17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c644f39797d5c9205ee2c6d76a7a2f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2343265b3b46e2233afa522cead12db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e83542b18c81a37a303e72f68e29f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af17ffab91ffd13c8599407097e02a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6350e4183f5f90992611cf86c02229496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632461d2231f73c739de723208360b47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68022451430d3e765d716ef66ea6892498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b047b2edb9afc88ee5c2917bcf029f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc5ba9c191fb7afca63381d5837c0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e253735092a7c0ffcb6ae701542bc57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c6c19f15fc44a0d3d626040181d9a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35a1700d28f7d0e18f5edb0d217c66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219473b086770ce7ae9bfff6639562a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e518c9126c9f39e573037fb7cbd8b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00a2375ce1531a05cb1c4576e17c65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df183f090ced3f181549225ee4cd3f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0347784bf5000985cdbb692a59ee2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0397b367117adb94d5ea1a885565af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913512c403f0ea432becf2f607a913b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d6346f64217b36394e8f05d88818f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112a3e1b1b638b26ce5a17930a0c6e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944055484d92237119580d2908fcdc5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7c5521bf76cb1dd53b7d9cc0b6f74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2a0412cadcbff04fed8a30e12a9f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709798284aef54a037294db532e3251516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867374e0ccacad730a0261038c0feba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23d310ce2e95eb84e4309f1db60edc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c90c398c0acc35d575f1c33a185bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0d3c4961728485c4915bdbdd9f4fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202491aed6d75bb69008ae6f5e41f29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff0da8d0117b10949fa22c67d5b489522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded96df0f435331693c47c33c0d3d2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349517118fd524cbe966faa8e42b8335524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602ab803419307cf0982273ac1e3bce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475304bbdb9bb4a2286d9a50ea344664526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04064813c98d14e4b2880bf23acfb8f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0d71adcd409132a2f301ad5e00d7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c54047d89f29439329d144404d8796529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7050c3902a16fd78353451d3e9bcfe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca643328eeff84aa4314d98823cc65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc395d8ebf57c0256bf6d77543784b1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc791bb93cd54eea13d7d7fd3896ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb45947b04a9dd434800ab21fafd40e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d779a5b5b7108096b07b1a918386c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a266418c455e97332270b515ba095536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea7af421065ab988380c6f2d8a03a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6899826ceb7a9f99af4c591fd452030538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88650b8a0e01e7e1e614b5865e077bfb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d148ba2d93a539b8cd465368098f51c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845d897ed4c0c4203cfc154922e517e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19feb8eb6512721227a374a811fc1d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9248c79a2117711b574d3e97299b08c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d49fc6cf8fa0281b474c7c7cdb1bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145ad0ec92a0cf79d40915bfb38623d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e67665be96096fb88aa60a6b4bef75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810c597dbd1dfcd03dbe65ad42a454e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea0da7dcab8ae73cc2527c6caef8d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01749d8d4d4eeaf4735ff32cacdd1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e80af91a4ed81b9f4efd9de90b4f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8a95a7bc8a0d9499c387df5fe81c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33a96a9526ff50c0e463f874d545b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726bfe972b121a2bd64b9adba2ad4f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862842df93d4f049862da0b33afd4bad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e734106758de7cf3b57f31ce281d0f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ae3a4164251d361f6c1758dd5bd40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279df5d1aa988d9b770544717bed22c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbc5c2c92e901dd05456857f082098558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeea3ce0fe1987acdefb2715fc13946559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846dcd71cc1c420d57c8f723ef8c68d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621737b598322b8670fafefcf3078b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc09ad24e70a8a089fdc86a074acb6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1166c0be92b599b5779f65d58260f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331844516c05e20468242f54de2ffa3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eaef2898eda20eef1607bf570301b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e245da0b09697f4df3b75cb54d35335566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c3367df681beb39c6546e759a27b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248c4182b89ee63a3eeeb9a4ee4fed8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af0e54a7ec2dc8c42f5efc85f9d1c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d73f5fbd408aba5009e5eef98608f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889d7a5996e1386986ee662ab1d4549571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61479493215bffcb777998a294c468f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fedb1ce83c6ae49f6d4d4f83e31f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176b4d07de67857525fbc38bea4fa40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40bf51c720cf476f1b3046dcd1bfdc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d929bc0aaadfdfa0ff3046d31995c3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c73d36f2db21864c0ce17392d4683577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbe9ad6fab2705911e9593e685a2d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ce0bf42ed9fa310c0c939d4de15d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c0bacc441b857ea07175d7d90ef9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e4c92bd91074279bb638134c161f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66530e9b50500771c904e737bf238873582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec51dd170cee550241eb9ca9e8bbb31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84222eb5c40ca9d38a62b13ee47f5a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899131fe6908d0a532ebb02c7cbdf627585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac151b42cb16e693e83a8341b9b783586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3640a7bf5c5f5710bca7dd193f08764587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a8f40ba70ccdb936dd586cc75b9cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9f20ee1d3bbe793ab431f97bdabfc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4fb88b790ac54eeb9f30250d6dbb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24c4b62dea88e187a3bfda994b0b32591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2409f5d275faf33e877e3f5b9ca5c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d781bd08a950db89dbc5ed97499c088593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29b1f1502d70edb2e297a00aea61e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4eae60ee657fe5709d5506448d09a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbabc5ab2f5a693f1a7fd32252c8cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c46214f02624a72bf1e3e194d6a48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98310f91e653a5968e498990059feb5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef05267220885d80ab098b5e8313b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed317af51af8444faa99126b2106ea4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220613305a1dcedff4261f48d754b342601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf877ecd327806d8306d667caa92a813602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30734a802d20e29a7f7834165a3c8378603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89857024d5216de8d1aca8d9d202245c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f21a6ff52fb21c93b5542d0c52894605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98e8f8c0ee80a6099c281284088eca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a068e07a35ed08ea1554bda88d8bf1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36278629f3b62569406bd0a67eb031608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aba5496d12df659b11cbef37d4e4ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135761f85d20f10b0e7fb2e90aee791610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a787920ce149df6bfeaea42f9f96897611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baaa260c53ad3efd11b69b296a20f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e4f264c0b33fee8610d3aef75b571613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e83f9cc81575c6cd4ff83499ca9617614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0b6fe7fe3bd4dd1956e04c4fabde9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dde869a8579db2f1b0c5c66a856cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46151c2c68dc62df9f1ccb33f4d59021617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825d477703a3818909dd808d45de007618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0487479b257edceb3302c9dd0b785619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6e4e63cf5dcade830529bd218e610620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe86b884094e686ffe90ba588278303621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d93b1fed83b7ed972227fbab386db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdd24f9977df8f0f4f020533db12f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ca3da5f6adbd05c7e57d112f88ea8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71998ceaf61d182567885ca38435b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3816d1b671b5bb4fc4800680aecd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c86c1962fe12f1f79d9f7d5f8a56d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee2f6480fdafaa0503a255b29c4609628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65814451074699ec7b3f37b30305943629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddd75704fed52381f45396d9dd7812630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7749ca31cac8f0cc17242ec204425631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8406848569efee25f638b45ffe1446632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8ae0b8e588dd7f93587aea17d3c06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777d4baa6a3ff6cc4e96838287358b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d51cae07c0a502ee50e36c171969d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755797359887323eac41e883d86f1426636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f32366ee5832aeaea46723e9bcad0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b2204a435d197b2448a4bb72f5063638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dce2d033c7a3e430e08f136016065639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05e30785214aa6a1a2193ab8fb76dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c68645f82461eed8b98b81dd757b22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece100adc78bf90abbc89256cd9397b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79e34e3f4d2aec2c348153af12b9aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2393031268ea4c4de1bd1a6202f7e31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486836421e435ace558e7be058c8c966645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd987d743cf916df711db9ba9043055646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11067788a6830651803bd1a5e8b456647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b1ff4b66f01a29b86097e11ec7301648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4030bddfaa4c462e0dfe0c388b446d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb377a08907fde0131820e3e14e493650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1264cb93a5fb2d08d59747da0615d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89dcccdade8d3deacda6769c35c984652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8a6231a3a693d0ff39a328d1d2bb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e768a1c6661e9ca5bfda31cff6bdd3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55e82635015750c696de9f11ba8b7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b7894ee82777eceda8efb4d32b95c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad982b4ae49cde8596d2e10b044f76a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c6716c8984515f3b6cdb446c768a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455acc8242462a4003882ca3ad15ec4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe25eee5acc2f8ecce4a99a843f742660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6cf1d4ca3e5d3368f39a3bd652f54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c931aa9644ec420b20dee71806b2ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672ba524c575b7e816811b4e42b5a23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fe83b4f8a0e86b3511aedbdbc60ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af515ed99652c3b2abae9a506331ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094bace74b60443465adf7da532e0c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937372cb4efe3ab6c980a92f15e6fedd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e9c14895eef4e3603d347ea43d96d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405f8249eff0e1464cadb07bf9fb031669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba620d340a5ea9bbb90d25255057db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92013316be1038222c3574269fd072e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac096dbaab558ce5bf8a24693ac058672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43418deaf8a3790f70c5cb44935531673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1c17d47dad4be419cff1b2ad88b71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93095b4148939369bfc909ede8d653fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d25f883acbb1530633955293c7b660676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77de7d509ce66b2242246694373a586677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b530f5941a40e3891b49175303fb16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec37dbca51b3190abb43597bfc0797679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6493165b5e1ca04539ef2fd9f92d67680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab780d267b1637cf5a433bcb16d03e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576caf550afd02b60855f588d06d714682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c75681c7f1a4cc35451f8cd90c00e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ad3a5c6ad5b4c52fedf97f5eb687e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99951db658c25540fe9fb46a62eb9939685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54874030e57af0d19d291a28297841ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a68274f498b3aaace86194482df6f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30025becdd9ee5186277905906690534688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae8fe996a1643b3c2a185ae9f84495689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14de75c05eca3bc6a5e40983bc44fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc5cde414b52e0f1ee0bc722f5fcfd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950692b39c7d69aab7503fd16f78500692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a210a27f01eb263ffd1ce265c6852693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9989c34c97866e8bef7e3a03a32ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c15a12d34b6cbcbeb17386409becab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21cea3497c43820e78a59ec1df7b4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec7ba8fb6d80da6bd86728d6cdb5cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d829de0a045737fde964d9875e5a010698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540063397d51baa1e83451b677613f35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2e275e6b1718c21f688c6fdb9c979700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e48721e149c99b913d96f5831e88a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8880849619c5d779f9bc05bb1d56fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b14e1e67fb641b2004e9479a5f96a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4bfcaeafb73181b1c561b28169326704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c2e0e0d65121c221ac4f5cb6b6a3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66118ff13153ac308ed1ecfc74f1c879706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a67b13bf86ff70c223a7ecd8c8ce6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065357d6c233e7d1f47d5b0e2526834708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a27b92ef6babff0099284e8bd2f21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037147589d591081db5e2712f41b3a7b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98a5ebc9d10abc1460977c660a8f2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98c6ae72071fcb155139e4783ff8de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0af90cd7c0bed645df16ecc7aa424713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6406268ef53afe9862ac405ea1510714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c54b9e10246ad0d1aa523b1ff58176715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87dfd8ad744d583a08d2e6cf159df9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f327a0ad1615c6531a62aeaad7c3cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a0028d92750410cc339500321de72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8928ecea06d2dfe9b3cd2660555f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0bdb2aeefae19f49c0c7bbd94dfb7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871f51f12406e9310b7ba52b06de00b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76459f7942489cf5acde714bc73815722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356544da4088b9224e876bd9e02e94a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b60a545a64e9688ec3d2cc0f79c56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08153e0786148c7109e427d5ac3b1923725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fca9ffd8aa125ddf73f24b47122f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183a8cb5204f36acc0498403d856d29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0395fb549348a2a4babf9f8e05d56f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c994c6ac7a5b4003db2464efe2dedac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0bf0c13bc94830ba2d6104f5c21cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f311e89a857128ad8443298db2964d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ea7b893ebe30651078a7593a2889c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d792bfce28830b3e41bc3493a2d516733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee7cb8832e8ad87426902a0b0bea38734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa182fbb53efab54ce2cd7bfe1a28be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0720fb3f68832ac97ff9db66bf5b784736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02c491e312b0ab54dbe61de0b1b443737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fd672a1294dc7f998b84235789e07738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988fed422a365fa42a6e10578e4e214739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ef98c200333287c330bd1ed0cba4a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f3336cf8553ccb027c70ac6744a17741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851df5d86e6106ca96cba0761a70d38742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ff862ad4a41ac6abb20b3e2819145743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395a948000d401c17777c29ddcd2c48744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fad3298d6c236443a8b7c6fe5f7de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab971793f8104a89f5bd22c3e41f49c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e0653471135fd0946d8be89353608747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e27d720b3a5ed59ac4d33e1b8b8656748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451500dc757e769334351aa5bdc1bd4d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae681583309a1ea499925ad75f61a84750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713548996d0ea9ce4f3567a3ac1829e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726737d381161300d29b7d6d2399ac51752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1ce9f1cb35c513b22d1912073652a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ee39dda6920e67a8addf4c6b2aafe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fa8a89f5f9989e622c1e05b42becb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5059d25a392c6bb972f47fbb73d27e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae8aa7364331c3d7d0e4e782208aa4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c452b29598c8fc365ac3d136e3698758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602576a2ef190f887c79120d27dac813759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d7c2b45f5c8a578eafdb16d439f1b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addced6c204cece6aa4556b9bb4966d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a9355d878ac0a5362b4b0bca39d35762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899108b4914ff0f578a7e921fbbc88d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37528db694c56750054a2643e38c2f5b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb1e61a9342e85c7f4e2200a0ceba1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2ba9acba781c626bd6c173350b865766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d609da329183b433d73e711fe49b4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7804dc7fc492ecef63c1275ca9319c6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d06405bb3e7922240538b46d554ee769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c169481e5c6336ca072dc058e08d6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043a7bf1766c3d946eb49c911bf9632771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139a5976e1fad09220f73733fed32b3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a6f65d640dbe373e5d9092d868244773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22f2756a4ca7acd2b5f7b90a09474b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189492fa3fcfa027bafc0ba5f6e740d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9b0de19cfe63a8f0b02b147bcb826776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea58b4e72d62100ac92c475d25d54e0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d99c14d9a839294b3b6be65d3a6bd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03096cfa9e5a01c90575444c0ea591e6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13895812a86c9003498783e0693275780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b04105fd01825a8a44c14f835b2f9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7491daee5ddfa66d5af8a6afca4fe782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbb831c46048f6d8fcbb30c4acfaf1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab60c33d37712108f5b7354cea79d2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477ef4c1220067507479e4c9a4d4f55785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379fd58d59f4e65023eec74d798b50a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8c949a4eef5dd94d9e6d3035f853b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b001203a21c343b7b64fce397136b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963113fdc0b0fb8ba7728871c13ad83789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a964d6099d553d3aa8bdf67fda7ec790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ee51e14d60499b73766b0293261d7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13aed9c2d58df00544b9b2ebb19cfb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818f0f5d0c4200023fb693396211902793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77ed59233d6c67aaa7db078cb8b965794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932ff7097d9efebd718c16cf6ea5431795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ebd71e704d146aff4dedff73c8b68796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b7ca53edadea9623f16796031ed81797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f3fdbe5a2372e4b432c07de2a138a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3671b4dbb5fd357b48d132c3fa899799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653bee1308fcefce3432bcaadba031a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a990651fb44b6b2fbe49b248deea1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1c18e187d0bf4c603a55c57d27a30802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4e49b4a055e21553066a6ff109cb2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b9133206fe3a738b891c6ed5a5842804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14b35283316d186ff949530c3de4fd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af978141a889e9d41ed49948a02a330806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20736521f1f421b9660b27a57f63753807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af085733913fdb284a00f2b586a5a8bb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a005d266cbc8af9cd90dac98933314809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f029f40e67f0284e7527db7297933e7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8cdd0bf171542ee80ea66d8beb3d7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b0ff69ce7d93730c2ebe4d151cb21812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50b81c02b11f68b7ea0d981fceba6e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15ce94e80fd1f26ca962baaa936b5d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aee66071dab4a7682c357f4747f2a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22b93975be4324aa3e6e4f84a841c7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3a8a3f0582126abf337f1796cc076817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09942c6903cf4accfc513348a7fb72d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc36f28a782e6d435bcd645e0e52f14819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f279be8050a5782693ca19509026e16820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368ab8f35cdb54e3f0c18cc661a2c84821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3294cb9cf1f66c82c5e9888c5481a2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b951fd222d6929865b98dee0d00cea823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c567fb5cb4d2fb4334caf7f81cf6b1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6b02a82603d51bd85745eefeb211f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895099148c50fd78c66c7787532f82e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406cc138802ef76b04db97224ab2a51827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178993250b00ee528103b50dd3cf62c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6815aa9a03f427f580b3bb43cfe597829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abc6401d21c0638e2c1145e5d7c82e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532fbb01f5aafbd481e20b8b62d96a3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50ab6d5e409d216bc5949910e519cc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ebbba7cc2e8f1ecc6fee37d631376833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa493070d6ac62dfefa01d55a7dc7d4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28e5c6b9b2efcf9b74a85cd17abfab835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9941de9247ab68fa7ef76b5fc0e10836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edb36e801dac655b4d374e0b6cb245837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497914d160b65769d6d2a9bb8d092ed838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01500c603b89aeafbfe3e2da18eeea839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1e60c05391de622c6b917f4eaff97840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dcda455f5829a2f01ee518ca60dd5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d4bfc610dd3acb13859dd1e6af420842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c182cd493fa045c236e73e7e7bf3bac843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>