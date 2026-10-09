--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc7cdcc475c655c0f46e78c79f33f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba23433f370303fe8c15b7effe54e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc83e59fe692d40e523a0e784c16523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ef2a2184b031666177ae9d82b7f5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cce674a86ae8b797a64b7eaae708155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3ceca705c0a9e19168579d5f2326b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678ccaa6f94a8123710f1acc4b0ca467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e8e18db05d2b4e8a73eeccfff28c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fccd0ee543550ca90bf2631a7a9db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fc98c8e2407d6a10c41d342c2fdc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73059772f09f935cbcb93c8e747f317011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a2a4617bf98657621314561970a5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f20ffef92ea5c1a8779a9f4da913a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bcad72c96bebc858e58f92cf0973a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ee5c0e8a71705cd3f1a65c0b0bc1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9f24cfcd6633c93ccd6bb84b09dcc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c2ed7c9e87a488dc5c692d27d153e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ca621edd7a4f1338f4ded9f1fc99d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a47819d93f3bbb1a8df7400f028e1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d062d6cf6b981ad44bdc052e7ced4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b692d3e433d153feceaa012e11e2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d1eaec52d518fba73bc7caca48b4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee5640cb53c6642acf2e1f32b540bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c95834e2d7d0d08bc32db3ee8a040c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed61986d1186fda1f6d170717fb67ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4c6d9efdbb36a28ce14500c6a8a9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141426aa39edd754397bd6d3de6949d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c173f5d8c6621d63246c34feaac82b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26939a8a5f4a626d67375ea894f5388529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3682eb8aa62d78b2c794f54503d8ea930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a2182278dd0e7e80d1039eae99d4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8086813b55fc9f909cafbfd7fd069632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2b95a65a32d6d16b113d6cb317f5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015ed681d2a6cc3c690b1826496de7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132c32af76e220b3d77bd3865a200f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43386dcaf0d8b7c339f75ed7bdc3d0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d06a0af4ff7d586abb0c9d02f6701037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf993cd62d37c0919c70e34bd3f12a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7aaa6066bc58fde22113b8a44505e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e668bb0a4fc3958201d21e821ff6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13035e4b335146eba24ab44b477c9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4f363a3ff89378b4fb7e85d70f25142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4914670f416f920a7393a6fab0e3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e867b3ab02da04c31a1fc793ae26144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915ebb8c8ba6aea79f149d019e6548c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf326e7f982080ec0e058bc7cd6fa3fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d648b58d35d6989a836e1579f183447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277bfeef1d2cbc6d9094c75d3f05db248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489a40deca1e9ad7cf5f283c53f51a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2768ab586447f3c247ca94d3ed4a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49e94b0f39d72723cf2ca9dcb7dc0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572c5b1e26f7767c0152b8dfab2b9f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5f843974c24f75d95272d63f8627353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce340b4d01b520e4d89ad84c0d6b5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a121ff701af804e21c7b9ee405862955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2e14f7417d47d9099be49de2abde956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be199f8207c8e01856107ddae749b5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ebbfbeb877e76800404bd7636331e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075ec0b63b97993646ec6c9782443b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327ab68877c49257f8f72de404e6b6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830da97429cf67467d975a54ed8492d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a12869e4470ac29928c7d5924bf7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951f12ae84d47066dae2a783f9c904063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed350a915acbfc1aba48f672d593ffde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b0db46d39989f3d7475ab1fe912d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da39e6df4b7eddab78c85667c6319eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebc3fa883ccbbaf5a62c015450924867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68a8f1fb91d62551a6e9ad85108dfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd15b85be4855813a676886437807269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8f24ff562f1948cb2088c401e9b2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2e211a7491173d0715aed0fd4f09d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbf68a003a6f7c0b8649885bb4ba5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd929e85ae9877e3ccfd76dcc467b6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a75a15a9f4c41315ad7f186f6d077974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319c3fa0c6e25deb1ac5b5ef3b4680475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de15ece062e1ad75897a4512286bbd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc70bb6821d92c5ff0cfbe7351e971677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62da3e802163a59ee920874b0c602b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6528c52e780d59a0016b6a0594880e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96050f1dca24091c0ba52e16bf77ddf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06888b38383098396b7108cc9b8197881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb789dccb8d9e00fa4feaca128c15aa782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38797c3e836961c3064ddeb66fa071a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5a6de61e28de8bf22a4dba548d24484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2b6d3af496da53094bf762386863e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a2dfd3262ee9be977e6a23aeda6a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527225b9496ee1a0c95c43608f9403fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a8fddea4270df508556d8e7ac6bef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de629c05fb9e58fb283ae8a446e727e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5e50d25e669dfdcefedc580e2cf2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343b8c5b9fa2353809d0c8df14f475591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c6986b8a8aa085b13ea61bd97750792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442e144aac0d160d5cedc7b589c17b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f916bca023d2997e921fe247658161394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b14dcd45764217e4d37067305386295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351971e8b597e11c57d9cbcfe5f2d0bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43df234029d01c62dbf2a6c16fc39d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4e394354ec678e18591e7cccacc7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134f2064b9dfd9e9e5481bbf7d514f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54d7f95bf4d434313dc58c32db2dc5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5131dfcb5d9572a61071b69094edd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f15c1f6ef90adde18c68d093d2fe3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b8bb0245f2f8781fc3a5eb8a6b9ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316de8e28e10e9c6b57e28a2cd0699e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f862f0861ef5ca8416149fbe85129105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b11639bca5ebf3f3e216850e03eed9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88661c29d1648b6ce081e7bbf6a2640107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8280fcebe0af38ffc18584f6cc49c1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ab8ed8c600a128a45663c8b77c897109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e48d03f9843966528ea076aa72c257110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8231a43deffc7007db36e96a1c976111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f27c313a62217e4858358dfa487f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5ac997e26f34b71ef554f9a14c0f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e60b4788f3fe2d83b34e1ded960a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec16cee75e74af16cc70e71362ffc1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32113d8b22cb73fb06827c5706a34e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8515b0733e94566d9209528d66926e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab547a21edc21df1358e474bbd68fb1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7df9e946cdaba6b262a1224d5d2257119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651298d7d9ab96187a91cd8dc082d887120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aed4409e421a6fdbb62f5c361a6763121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304c7040c7b504dad3697ca50b1f923122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be240acc64bc173db292c68d107412d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa71558c281e7deeac64c56a69e72bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f3f2dd69daeeaaf92bab5c9fd4992125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95786f94830a1d25e95b8d385c5c8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e518d4085184070577238a4c6e42a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0ef00300b123f3298ec40fc32cd78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971eb52c414fbf40f50f60c96345fa6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a67b8195e06e8c7d9531602a2a6640130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c2209df019b522593f391fca4e226131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0da9803c2fd0bb5b4c7387de92f51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc54db380e48e5ca9e92a2bd89be493133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a74794f0d1f569f4dea245addda04d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074373c1e538293dea4392cbed49ef53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf974740af520dc8289f46c992b3bd56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb550b96d6012bf9338dec393a79d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f4a478af6eab3ac0fa557e6ef4f9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163ff4c5869b90acce147479805778e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ceceaf4621459f0d9b785676cc6098140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6be0002e82b6a7e0caba26cb431faa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0e20deb71e7b89672bcfee76b5178142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509fa229d6670846a4c315a75b50c0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d84aadd2c8a48ff7c3f2e66e592ad5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5faba37c146aa8dca0407451890ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb2fee518e5f276f46d8b865c7a425146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb150ca8207e0b2788aa38a56603a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9afa3fdce4b6e208aa122872beb6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58645a663b057d590ecc1a73f24d3e9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077adcc8d0cb35f09881742b795f917150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c9e41a6088695e5aba249d28721d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669bbb860f260c55f2ee9c4ed0bdcc4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976e440054f969dfcb847ac0974c287153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0ed88f8bd85804ca0abe7558af8df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a332fd006e1c6fa32857ddd1d02052a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2d57c2d0b323cd8674845baec4c45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a277b8e29a661fd0ead63ea32207b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda05eb06efce65ac1a09f0bd085c5b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951912e29b915a9778012b9197b7f365159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f210f53b4d3245d266c2ca487ec0482160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf240403e0470bba4cae63d4a274a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd666e02f104e424cca5303e2e1a8c00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16c752c4d9e92676fe8d200594db64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023d4d78896f55e5811827a43af200b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7d3533498fb6153355e87c5b2c31b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea543be513472c75ab04bec2b8d50eb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f11b65cab614096ecfba7b447fe6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7f04ad976d9b38e2419ed643f380e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fc86ce7a6a3e8d11fbfd12ba9db85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dab6879604b0aae2c1b66220495b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8977796fb5012a3b50182f8d536bb99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ac725f01c9142658f32e6411a62b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc905e48d024ede513c6f7807c42d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043669da7610709e90568dc049be6cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f499d40bef608e1433e8fcea1bdd3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5dc5dbc6671593b683d1af51b1188176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37ef64c515c4b35075185e813cb12d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19228e4e8561286457e9d0f1993d036f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158801200a3cd72b2f92c7646298f4ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32454929f9598ede87c9f7352368941b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d60d2ca817cb685e107a1a4196fa1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1536a2f8f2ab49197aefcda984f045182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325263fc5a9c0cc989db209f64eda17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0e0f2db3d41c80ae31d39d99341f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f2dfd95e61c7e0c7c0dfe9a15fbf7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f591eff13755460bcc783a1403f0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf72326e08da0c63a7369c44038f1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc454a15ef904ca2558067acc2f2ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608da08d4ab55b801480ea2678657800189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7fcdb1861fde30075745c7d775514190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c24a9006731d12f144de3ad9e1a1d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ac5b23224fa7c902dafb2dd49ecd1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea5023386e69ee0079046d504b2ab7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382ffa76b27f0722848f59b2795ba02194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e37309a642b7f664b1a4c646a8a4f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e02a1a53c9892c19dec5b79bb59b84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acac337eaf86fa3b01abd6b7314954197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bde13be04efd71fed10642afda85a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3262fcc87e3d0488eff2771bc12ded0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aba7763aea262a163e92e01244429200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76887c617510a4cacd1127d58d0cb8b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf741c8c0f782a8716c5c5e0f214233202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01a18c940c85a5ef2d1ef885f6814f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fb58d7763a9b29e509a8b46d23cea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617c649d7ccf52dc77480072d510b1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454e54d5f0ef7fa999c912ffcb09483206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dab41558bb850be84580ccfe43f95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dee422107c065e82f5ab77e1fc51c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c46169b1905468f8aa1fca55d0c3ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32362c2fe85f4de4d5dd640d38fa02b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792437a6735ac554ebf56755b1fcb2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713acccfe9754156b800197e03136bc2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0a129364c6ae4209c3f3973cee750213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9170da6b81da47202cd7f54369c279f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c5c775736abbb8a1358748d469105215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1626c8e2040f4d814bec35409fe1ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cb3acf536ffe9e83ea0cdf1e5ddef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9541a6e3a3e74736ab072a6062ed55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449a38bb36c11d9006d90ceb0844f39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222e092644cd979452679fe91342131220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce900ef6faeeabbf59f8339636957f06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f996cc4a60d316e2ec7aaf078f926222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59ad4ff4ffa1fe8cbac6f6b5d6727f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a690675ec4690fe47fa32edc382fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba07a757a39f37012de965197581d12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f81ad610be4424be7644cfa80a7bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d270102b44ef899143fe674cd6b66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6c63d73e63e2f223976aa6df34500228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cba9142aac6b21e040a390194ebd67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcc63b2f82faf4b89da6962801158a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2566aad318d9ee71698a80ddd4466231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffba64d2063b463ca1b23310900461232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1260f623a12a1a826479eca17ba6b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc362610150a1f97eb5fdf50336f06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c44e982a5fff24e985d04647a4e72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641bf971920cf823813b208fe79d01c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2016dcac5cf62412dfd71f3692a200237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba255737b3e76b0cbf1efc3658ec58b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f6ec4347ff5f8921e7edf35f13481239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2a1f3514cdf08f4c630b6c8475859240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a348a5122e3cd4376600e036f48314241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07653ee6b442d0e7b4d9ca276f13854242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1034acb1817343953cfb1525f3b8b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46517bb5e162297f38e83c75d5ecf9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bcb6243f4b8a93eb5f7d1cbfa7995245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d44e2471cd7f40eb06188fc845ea87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1760b7b07ee7e8408850414c093a00c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5303de7bec19f0be1009b4dd7c10f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9a48c0a9ed84b6788288e65b098bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedb83d36f7663da295ed394ed3023e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837bd1192d34a0e58400a5970004565251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771664c391f1f871efd9683c310a8b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df5fab6c7a864801d6386a2211af17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc04916a069f4ff22e8486ec79a8d28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eef1f20edd72af6d0698376f86f859255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b17c04e2a366a45c2b003590602e2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e94838977f8a9d55935ff9dbed5672257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293fd0fcc2e9a27cb25f238874e1a56258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1cabb0c75a35c1234b5a28710cfbf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe949505ad9badf11aa4ac4de4cf89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21cd444ba2a5dd51b5b48d424f2232261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e44f938e67987957e5ca0a83aee3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce665806be7e50b140437c1b1be23d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d3ae06f9f570b9d9fabde4a520fa1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b797ce1c4a09b0e03d664ca92c966b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409f58731f1611941e07f09abddb4ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b62415b6ba7d94b1cdaf522548ca08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844201e398b853c07b6ec93abbeee15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0305bce9599e525ce4aac75da1e51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7b4e6b9fcacfdf722754b7980dc96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc4e2dd8e0480c051f6a40d3907a6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229665528971945ccc1157640c72db2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa48e1407e2ed0a230a0fbb7140ef6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb6686b2da546957f30dfdf9bedc5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ab478fa6d164090e53ad4fa265a77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462efd5e5daa4c4392df38896f11d3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c4eaa8d373df0ad98efcd2b7996f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d4bf5659b3893dca987f201329515278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41977e07d23f89a69b155f7db2cf10f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c4d0396339e63b74223a5dafd5a5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f4d4424bbf276e9db08cdf17909c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2981e800c642eb5087431f2eca3562282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d95a3d279b74916f02a94ffcd90f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4fa3fc65ac710f74f26dd395f0ae8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec660b96d5c03939de32ced7ea5407285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d8a27d0536658f95a058254b2dee7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211b2b6f14a9dce9a13e7c251bf48b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dae7f4f3374d274d21ce130bda266288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240468d15dfd6242b0228c0b85aee4ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faccf93a4d6746a2bfa5402cd011a30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422479b3916cb5c5c71fe5dbf5b1f15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecdc30eeca3166e1c86c881bfe24b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b942125ac6038c1fc9a4f11d18c068e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696faa361af9e29acee38a7549ab4c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984adfb51a256b5dcbdc6eefe1cf1e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed6a812455e10a3fc00aaf947551bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcc918931c4b2c8c5b989f48cbdc67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67964166182435a0a5646dc485dadf2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24500da22ce6758baadf34d78f208a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310a443d7300f2eedbec315dce80d06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ca029a01a98a65a92d79004fe2c8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76614bc85e24ef2f2b1473451a1a64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d73206bf363c8d0a65a1aead175413303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58cde46f6c509717cec3e0700428e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af81fa534dd3bcdae614a9d7fdf05b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327013f99ea949cfacc35ae89c8a0518306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447c432e08bb16cbd78f4f5074a16db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50455b2f152453fb3aac28bc0f127067308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e1a4adbcf0aee10ae955c08b869e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ee839cf9bf09d54f326d9d7a91b3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1bceb21179957557c27f152e1bf41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9ce16087bdfeb3c1dac4112f5d97c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d842aab19ccf861476404fad13fd77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4268df87b589b3bdf8b2dd77c5aae1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c59fd79b9f722f14c8be901f96e49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee3d2e13533199b743f0a6523fa669316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b264311f388abbc8e504f7e2edc90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95019d0ecd854d5c147a97153753eb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515106b93b8b8ace4b1ac1f0ad844ea6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a27142c2befe8d1cfe2fd512684e0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75957b41e99fb47b5605bf18b6e1405e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf002e30fbd9e886491e60fbf69284b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cc79f180aa2552b15400fcf06a2ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b15cac03e73608cb7f2159673486d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a3d7a0fe673e6f94d604925aea8e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68609d75c10a52406aec48ba0f975184326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a83f9167e7e2cea47a8326670a5106327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec802c8481e29ef86780e354dd229b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12fc908b425f3cd5a3d4b02f32f5c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bd90d4fad7822e4d5f2d020aa36e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b88c9d9c786c82b393f4b61995daf0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cded0cd8618ed1f566424cdbfb9f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cecbaf43ec32267f0ec9430909887333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bba78d77bec84e0403d5b8cbf3ed3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc071a96ba1835aeacc2bd395c9b74a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa89a0a7c221b9c38006fcd6f87e913336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0852bb87a42f28386ad22153961eccc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efa22ef38a3ae365f22ad9bbde3436338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73319f90f2c1b202c6993baf61b2bafc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db30016c6a3e0c7cdc128f4d5a236e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322dda98fbde1009f15055b70fb3e0a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc2878a21312b178ed6dcddb8a0153342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594175dddcc4083b2efc647bb9530b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b4101e5d0dde68b18d3710517ebc0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0946a7db5a1fcaeb79229501e596f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e9c012bf64858b370f65464ae7296346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173c47699aea2265b1b4263ab93e3e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973763b3933bd062420a5648bbb4350348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f467cbe701cd1fb0b641dcddfe9e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91931813cf153867c8c97063aa99503a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cda85dd84b4173e07130971421418b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20507aecf77f55c1061da3a970fb7f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb79cd0ecd2b567d698bd46d7ff4ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5e142e05c6afae0588f5d8c0d101b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eb430e6002c4a06d65004579a7f89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c26e7676043dda7439822c6a2154ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cf3dadce9841ad257bc3d6fb98eaa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dd9ec3ffa34e1ced1f8797734e31e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1adc991921c4ae94e6cb36aaec16aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de953b00a4236c40358340872999389360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af764207e092259515090085090bd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344d3e51764fe622f64bd204aea3712362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa355dc728131d0453e129f84b607707363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188808e43a1713f3ba2d659f5142466364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692566264b1b7a39965cb0a836391c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ea1dacc12c4798b8798869b1fbe6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237147094edb5899be8d820c93406df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979a3395d14a5a5c2b0799c3236dbd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831275bfa612e134756f1548b3700c6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dbb468011aba6b5813261f232d7af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5788592fa2ccc0dfe82edec9a96128371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e0fc88b94ca4208ccff4dac8e3c9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f9fa83c6b110bc6be4ca926c9f8e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735e7527b8e2650202ffc12115365ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25711548e020c9e015af839d989d2874375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e55b559e6fcdec38b5aebafed29cca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba16b1d2a97da28e189bc1132df14a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643025c25558aa4cd50d772d9c90634378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26e00adac3afb47bcf6089f2891f5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6f6180ae9d3b1acd2c3cfde1a309c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd472b10d828e0eaaf9285f947b81020381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81deeb6fef9fec089fa7f9c5dde3b71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef8641ec2ea2e30e4cb7765e5da11e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bc5f2266b963f09a1fcf026e4597b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6eb69086e0254d0f8478bcba957b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8729bdf1d5c03980090c961a9ea340386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251dded967846a9ddfc3c507df652b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ea3efe224452f2f2461af31264058388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e165818e3aeeb96bcf3c8c11bea1649389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7ccc211791a55d7e53404e7bb6ae6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190a4f106b09c09e0cfb4a07e629d20391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bfb64b56c8d88889b103939be0dbe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73351fa6c318055150841d4e0a7135393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caf65948c3e11229268ef2494059e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71febffac8fdebb7d3cfc1cd82d3a7c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3ac16a0f9d2103326b2503ae72257396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181da8d36a393219f7937db4e620cc3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f49f3349b7f445426beeec87e44e53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cac0e957a1a3e1e41b0d6a6a73db9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bf4caeee4ee4894c6cd5388466c5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25989b64b4f1e14db20f6c3b54d5ab4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1892a3bcc9b1699f1de8305d988244402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cb1ff9ac70ffb191c234f84006bbd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085de11fcd8ec55299ffbcaa43554886404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324ed2016e1957b4e2fceb7551dc3a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ddb9bb285393c1776e9c9e760c95f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572a47272614c75d587fce914b48395407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82406071ce7365956c1df56b715f49a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42c02c61e251266272a4af4da2c1a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470f81b70b697e05d16136a9e7d33b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da821546629ae593b13fd3c9d3b3415411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41534a4a5ae2a8c4871bc7cb7eca3da8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c57302081f50ab40980eb4cd677677413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc431782053c5f0fde5834cc4aa0832414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93cb22d06d3750a7c63676b13b5012415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0fafb4afe561bb70f8e59fbf03fda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcae00565a462bfb87352ff5bf6e8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f2e63bffcaf08df419e0a7cdf26b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea6649a03784ddc64ca491954689d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f17666112a15911479abbc6ec4ba56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268cc63dd0723cdf2604b16d064d0a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce56d074b557432f1d785a1b3f983b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6685f746ed5a34d35a88b26aa6e7585423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c076deee6b78dd541154284e36a03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccf2031c78d2c42b51e2cc42cae8b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc596063916fd8da2e234916f69c033426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a001225113c6b6d32053cc16f518bc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad2589cc2357feed05bdcd2db2af4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded718db2ff54b96058ff145060134d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf4712b2909e5c505ca7de5b9d42f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1577433619cf639cce4a0ab4c7a1ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c417cc19a8847c6c7d620c351846ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1595947667975de7f8641ecec1e1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59793662a87f4f30ddfaa57762efc2b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca52bc33455def2f9e5370941af737435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee903be9459e154dcb7497f4a19c60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117ace45ea863c4f0533bb9598a7f67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04129f0f8ffe2605cd41e1ae8a5d3a8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd2ecb83bef84375c399dba54f9d69439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598035a840ab5996f223b2e45a4f3b28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fd96b84b155f07b70026b28f99cd5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776d35ef2207638f92192c5319a3c45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511022395809de37e5f9fd930354082443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4180666fbcb69f061cc99d0d5e05f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5819e7621765ddc0dd012ed99141a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16af55dd26af3f935217397da5bd792446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29472a862698707896fd434daf8f5233447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc317ef27b068fe58748afab7e8694448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f1f8646021a79f4f7bdb566560f21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deab14c44f156d23c08d55766443a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759056c8b128af3c4a5119223e26005a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4caafb93c0370b12cc5d9f69f22c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2950e3614a29da45d9fc97e9af799453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290a669459584673bc11bec1369edf8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9d0ca5a09c9408fab21358f4ce6ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafbade7fc2b03a141052ed860dbd9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262576157ff04471f24d2ef1c4d2671457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a62f2736f00aa5e30ff0145c3c9dba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd83625bf4b528b0a5055bd4d670233459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52ccdf04b1062c15f11ca2f153c004460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3c60ad5e606777bec1af7d9c65ff2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a887efab860f2bfcdd1928324a4ed9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4203371ff6f2a74b912cd2ab25e4226463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77464e6867c1969c2ebeff0c654907464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28986e7f9bd180edb04d2055ce0934cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1d9ca7e81c626f9bbc2ffbc7f352f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf2bf8d7898dd29f7b9e1cc55ec40c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939d2864b55478deb6b800d2852fbd4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c3444a502f18c5e05dcdd8e7948ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cb3c3ab882d5dfdced4c2ab279348470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1796045b2116c8582019d1b7eb2e91471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ae9146f6d5b99be22a23c169dc223472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b095738e217f03793685d42b0a24c3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a276404830a01b59599f8fe2384aee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eebf65dd17f3c8443cd1c2026571f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9b6144f51879c5c21453dccf0e013476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9a51fcb155ad95dda56197d2511f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c204446c35a17b22b0f570d223d0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230613611f8a63dfa965194acf5e585479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891735c4b014dc968683ca9330156e26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745b54f6362408ebd0a9fd4f746720b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38ebc3914c732b9cf07b0ad47adb34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235adad9492a76d980b09bde7ae9c440483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126df9da05b9501c6da8124cc53cebf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54912d6561776e5f4c4324fe9f825b01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30476f4a4ac2b6e47bd153a7e27eb6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4154bcb4ffae4b684123e4d9f635bb1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2f23ee22fe22e42514ae14d512353488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3303e531c931cde01b9da7fafced289489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14bd397f6f1eaa1e091a148e0799fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0a8f9ea5eeb4bed6fa34c345f7ba2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91986bdf5cb7c48c0ae9cfbdf5d4b4db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aa51820cba6b8ef4485174593df42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08ff899ddd8c57129f1d8bad705ffc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbe89afa164c16f3afe1013f27d68d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f513a14bd292717daee395902513daa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290e35e5745e576a819ffa45f08be1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790481005fa2db762ee2fb730ed96e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5879dda1f36c79b86966c6bcf6b3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31200af109a23dd8fbc5d9a611d2987500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b4a93b357a22dad8ac93dd94ac02e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bb435532fc33c45b481f957f53335502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98cc8041c2882fbce78750a50ac913503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc0c770f6e2b32fe1520f0a2836fae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a30644ef147057dfbf635fe0be7b2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124523918e7cdb9e7fa09cf0dd48319506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a92bc92b140b96e76d68bda1de710507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4769e7925ac0dc7db1a613b95d85ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8fbd626ad50f921a57c0c317433f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc824c162befb8917abdc132c9ebd4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f0e41bad3aa73455a75d344c35de7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12f8675927f8af74c92cf879935273512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa3b0672cd129da1d2d28e235a99a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bb964d8ce3b540f070ec122011a59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904e45a23c26b24b731ed09c512e308515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef99c6b12cdd2a56e50ff1ca22ae790516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5aeeabc628943c30e41ec691ecfa1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d0f8e0318098db7a7001177b8adff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ac5ba69e8d01c525a25a32f9eeb45519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab11c1483e701c0bc0809f06cb7b1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d342693a44dffeed515d9b0d114eefb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4da0634d2a9403962886f6cbdcf8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfbfa445bcb48b5abbda89fa575729523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aeb474fc7d32d2134e43048388bb7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d11b3aa5977f44f5eb68eb681acae8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788a0f781e3ba62a8db8647fc21d88f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24762a2261a782fb063231ba191c9c1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac8a1d2c2f16c1d90b2c46f3d852c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f47a795d20132bb7fce88e84749ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c0d0d3fb5fe2141ad95e70c883f39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f6420b6cfd7d8e04b4e764e60468b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc13093dbf757f3ea9f787106e3474f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93c9a0341cc69fd87188d4ed7f7c68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb4faf83635328ce61799f926ddb3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e136ff34cddfc9ce3ba03a51073ffcd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ac493a3384177c013e9b0150196a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e556f30b618d2fd96e5df670bfb1d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19bc30bb35f2394effd05f64c05782538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b85b336fa54547c532a0998b4da1f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c7af74fc0f1dc721d16319094d0a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b30ea9e3f0d63b2573404b5261faea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22ed3f740f04fca05a5b17eccb1f39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47a8b75f435b8aa8ae15f69cbe41bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3d066b5d155624fd6c18889277cd4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e5b4c5f0354db7b826019a3820785545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3739b5f0f86b20ee37ec1eff1fa878546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6dcd4142d59ca8bce96ea89ee2dc7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df6ba882e08ba0c1f09f1b80379a2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e930ebf69a1f3d7f31685195bb346ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344c4c6f62a4713e627d0a9311caed1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b240660013fb9ab651a9e4a5c15805d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49de58634e2fa6425b750c25376732552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741537233fd587867fda9dec2b727dd8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8ef29337c69eb78cb6af5e1bc148d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f249ad077cddaca936235798f565ad8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526271d0d3e4332dec44bd262d8a173c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f86224c67a90e0dee1592e0fa8e7f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dace8066f6f0295b4b040c137332b6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fceb161aaf9d60469d6a60db4ae2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6d054cd3edb83da4458e262d38b48560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e250a05b628218f8676882282d6cac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feed4799baed4fe856870112552dbee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e180e65fd94b86d9d539f611d92cf07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52431fc517c07b8bb50847e59fcfc4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173dce7a0dd098bbb87b186365ffaee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4bc1bee38f8ebe94cef4ba6df86fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a8bc027dbbeb88d2f384454485dfe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b6979aa140b28e4401a16e4caabda568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019668444169a77f54762e60fc4f79b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692b46fe40132eb81c539ea96535083570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce2f5adca31658e492163e26d872fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1728a06a0b03d840f3e4004395047572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9649f0b96dcb171b407237c6854ea8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a084527516284a1ae2b6aab176636b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311a641b3dabc02cbf68fef40d163cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24a3b489e01c4ba7d35d0de8d4158f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ea99ceebfa536f810d97236d87076577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef76058aaca871030bfb97fa33f772578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc77d5b01063833af22942e506574dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a3a1aa2d14287343dc276ac32352d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd80f0e0782baa9ec814f0c39c1a72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb99a12ce2e208dd088d32d5ddd1410582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01def7fcb9ddaab9766763ab288c07f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a460477094d770e669f08943edc566584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781f0f4711c7a47e12c12486d282102585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1013a77aab49bece1500087ab44c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd9db6d7c8900b71b49315837e7fe3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9975662e102d7fd773c558230de2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17823403fad99215c69ec7b97af59cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7d6afe18fc59052e208cd0b2c29cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613c219526b0bff1d5c00588144d332591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6832bcc84f3a962077c94e05f0530c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd6ee6a2a628c60ff8d905bafbac38593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8627e536f2a9835a622320bdb78fbbe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3057155d93c33d34059e259155868595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54063be56f27a54163e2aaef1bb7f4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff17b5f6fe905234861bed244214d53597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdaff603f0f20b399374f111d17979598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afe03328f202dc72172040f4ebe710599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc2e96c3b89cbc289f13d61410374e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1bbaf8e1542ad34a948ff6d48359f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168c77eecac49502fc79c02aa322919602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e882a0e4963b93409d0c1d1c35b734603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aad56a30b824640595e049bd95d2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329cf6e02cb3a17b7bc79fe56ae2a0f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baefef7575e570eef29ef7f4fcf6b14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577286b83c89713660b386d9e013779b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaae01d3e7a7dd03e1b4410d5ef398608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d262f5d8c9b03bfafe0eeefa81998eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7a8d4d02c2774b4344c11b559cad3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405db23a1078994bdceac11907cf82c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa1e2a3541f5bd870b716b0378d922612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3470c88f310125e36099ecda010745f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5dd94d22313ec2cece89c3adc9049614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0da55d75011e6d96645094c01066a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b345d204af0274a6d30eb137cae605616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba591f31cf5e0b2ce054e245eea3eb7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bd26b10d76d9920fb7803f4612e09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdd425bf081f5e757d358745687ec9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b643ca3f442701ffe83214b62cae4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457bd561407057749a39396e01b26af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb99203e250222d53cc3c763f25a68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510e97b287d2e5ef010f8f033cd5dfe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a413d0299d4eefc185e060203908d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cea61e6efcfd9704e97cb0589c4c4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43689fc1ef2a07ed3495e52e658f81bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d5039dd79e9d54924cd0df921117a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94dfcd2623201d919b37c564b7d9e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee3bf8c03bc64b0c37f56135ca8b0f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22319d36f7e65c739a3adc61aa3aa355630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378d31d03be408b6f3d93959a83e8b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271e575627361b4d40aac6e7e962e88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada923fcd4b4bc9654303b98ce07b46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114571a460aadb5e6a819c4d413cc53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a3c04122639d97bfa54f94a553a8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb964212943d474df63867260a50ffa1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f5c9a1d5d18e1dbbb7a1e102e8679637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1100b7efbed0f743b1ba83bb8efaf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4332176c34f50eaffe4862eb65f2fc2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b708949837b5d7bdc889830e3530743640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb074209afd2c27fe07a28891878446e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71e90a856720b49e1e6ae65019344d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11047572e4ddd7584cc5794a8b3fa7e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90ab90feac692b51957691c2f46618644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144885a492605d044c1cbaebd4e7226a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e580121d1a8c4638e3512414fceee3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f31d1ca35cf6b2df1aa7148625cf9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ebf2666bfeca63edc9224a810603f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cce8b205ec0ab878b94a16391b19f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89e71293b685cfac8740910838157f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb92f342b962565c2e7ef800a529d59651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02cec4e89215e86b2d558f060c9efb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b7f2109a88c60e480c7cec2e2a526653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698847210b3b6641c4161ff5ca7971e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522e8d92d2c01f48927311e13f51dbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cdc649701dc8553335861ed183e5f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b034f5ee6e2d5d7be9f88416df39fb9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c1f8b9c849da7b1f74837f54a7a4e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45f13291b48c5693ed18022cafd355659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1cf58e3d056185af525d94a5ca3ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfb75f24e08728552c16913e335e2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316aed29e7642d5a0befe3431322892662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3008ceb7d42ecf7829f4fb000b53e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c7ccd179267e654e47e3a0818725e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067d3b1a90b2cc94d8222076600dac4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaa94c89c8181744eeadad89696efa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce371bc75481f1978056849947562228667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200337dfb1db11f79e0f48caee0f7103668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311dce52c4da6deeef2ea8e4d6d894f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cab0208e7615c2905ab20397b8f4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864d412671aa6965b1dcf4ddeef8c52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91bf1d57ad01db757b9c3601eca187672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519796d15ce315500ba27715b3306e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a6b05c5f9c1fa96cc1b3218b49eda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c26b5fede1d14148a6a5846758f378675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e4da1bedcceb3d41e75f9e67d3ef6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea319a25c5fbf21f88bd2a0b63bd2114677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecb0cd9e5fc90307ac0d3e47527134678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec039c07457fd7c4c0d9d10227a68480679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ba008e4422c79a33b57bc7e37d309680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e48389698c0e722d2465c9df94498681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17264371ab2b1a5caa073bc0165552d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27bdd4e33d2cc61f13b95463d42129683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28359e04c36c33fb68a9c616b69ee501684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7265edddc23c98cb61d6c2e422410685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644a8cf30008efcbbe533f09f0871dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703cc560c06b1b115d71d65d8822358687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70179f7c36a228f42bea1362446dc3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1735863279616456259c80a170b5528689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742da9f262810384d03eeba793fb5589690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f05f19494de119537a9a47ccf8316691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726259176e4ae02f85c6f69be552cb4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8deb2243764678c884476066ae90d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6137d395b521af8a6f898279e30597a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829999b65f05be87606c8c4261da86a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecefa20ffe87a1f028ec04eea394919696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807743d34193ae99dfc58a2b9f145e22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5403a803384d1fc06a7ac19763d87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac04f5b2199b44170772503ff5b321699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abc830658802932b94726b0b0f7ea1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb564d11397d12d9c470743c3b3882da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217934b2c94277c53801f4ba80e54c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6bb779d9a9852020a51f6f5e0d42a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9b5d46a524608ab3b2f0ea078f98f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef44116f0bfa2549a91d2e27014578705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2738a2247a015d9a81916819a4dc117706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579a1b41f439da56e277e54b8d34628707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b1e5d6408eb18dc24e73b631b206f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dc91a21f0bc2e9f31ce8ad73b6b93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921350b6949821aafc422efc1b2cf60e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2c62202cc7ca948b570d2eab7ca2a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c2d111fcfd00cb812eeb32b7afac2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d316406181d54a61f527cc7acb7ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc757a8e5c73a0db179a2704497ae4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a4e88b9f2ef992efb5871987f2d59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f99cf138b01a13ead483dad72dda2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9490048b81eca93dbda50b22cd5f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04154f64069c661646e01d3f2ac65eba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3680522f60537d035c93cba183d702719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1971cd1879417e33160e5f88132d42b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd18a9b6b8b3c27af13016ae811098721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133725c2fc377feb50bd4aca109ae2a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62672b597419c181a76dbf6985108b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1bf6b0823d2ff1b2da835efd1d1b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd48f83b3b58e0c533a2743961bce9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a24be3b5b6b31f97d68fda61ff59a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51f10c374dceff2da587c0b5ed3ebc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d893e4bad6ababad47243453f8607728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55da015ed31b38d5818c1314ab879a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984de6ed1589d34aeb2a4234f14c5c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1989aa7a9be7c78d4b17fa349c96e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6ed94b142e0db7cf28abf2c5b305b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66072cf4f480490bb5c5e96a84eeb9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865722521201e69da1ea5b860ab24f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf85947327579efa110bc511d963cef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42460abab84ea0f90ea4113d241a6c5d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bb99da7b1c78bf3c330a611e92dc7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55230530543a610223ccae554cfbdcb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77eb5f8f11b6e21529a2072273cfa9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b34c0ddcd4970f15efcdcb03aafe6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644a65fa59d8d1971963806ee996352741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfed0566c8ab940955ad5069e9c543742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edadecf243a03b470ead96b877eda27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce814a2ec74d9dbddf91817b424b442744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4071dd8b804264e27ae89490cce965745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4854d8b370dddee2adbe77d41d571b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c28607417696502085325c24ce79e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97525a15dc17c240a65112a32cc17f43748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de8054dd51a1a7f3b88912067d23e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c342b69718213748f29c5730e32a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b44ffd48787d62ae6ef225a9884b02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf74073e69a313bad1c8d91d9e6bcaa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d92b210db5acaa87e11e58342bfa5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830d2eafec93c07cd84bedbd595c752754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7806a51b71dfde7f91b80010049d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774e94b9a662117cb186cf033c08b76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1b1cdf690ed102ea8f9ff72ba803c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7c297abe6528a4780512984f893c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0d4dc80e9be4f2735dbbc5ac0d206759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8c29e64199ca739c1b09e6f4417f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88f185bbe5e7f75774141441a541ca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e9569c95aa15fda648edd0909b4a7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914295abcc2fe225e6d5fb48c3c8bd18763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9a6360c2d38bde9e065ce46a11069764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afe74efc3033478809b8adc357b00d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75a3ca175fd765c3fbd9ea91553714766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758513f96fc2cd22ed0ae5b5ce313618767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f295622ea10860a6afd499def4fc5ef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ca3f48e220a549bd403ad628a3a79769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af18fc7d1a64db82ecddf4c2cfa19c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c4ebc7c6f8ab08342677295e7478c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984b83eff849eb2f6b15642220afc9e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cf7c2a9a54e9468105a7aa48972cd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c47bb670e1bc47dc175f758dd7923774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e7c0a168b00a8dc8f49c8d034742b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e074d182b197abdcccf690e591817776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5667db18cf7b0cce70a603ff4d227d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172ea3d2a4e51762129030101bd10aa778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaa3cd69bb1a60b0f0703583692659779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c22482eb32b5ed5885924a8b3bfd6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad180602167251949d0ad54bad66aa8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7a11b9eeb6ca71e5c082e26e6e3a3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f610ef626707503acd5f323980e39783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af183b07c3dbf0c885d0ac40915fe1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad04b263153a713912d6c3b72a26fb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea989633a6b6ab39cd72d420d85cb9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa04d54d567bd42fbe4939925f98b01787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a71796e9d9d70b36948ee15ba9253788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91854ef63f7791b14b1f5fdc40a6fdcd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042e73368247e9fa744708d8fdc4a26790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fec550a1c15fd0471b935ad8b9a2e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799321008d9fe0d96779c0fba276114792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e87354913a9aaed84e649ae3df030e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a6ed6cd1d49571105fae4d61470b5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acbb66fb7850c22a799428b24c3250795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa3a0b3f9b5699a428991841ce0745796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51531a71a07e9e873d0f47544754048f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74971e13118cd9b83438bb18b50af885798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13494739f99496bfe1228d722bba135d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800e57c8faedddf525c11b0e83682f8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af686acc0b3259b98481dd16a4ab7b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374787ada8698784642874cf617d2af802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3cf55ead672ca6eb1b51bdda23329803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaec64f74930856b6e977a0743f804804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6ee9de1ebc1f5ec3500d78498064d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3c64fb9f2e9763b2d12c25fbb5730806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78c9e9278482857f3c2599fa345266807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaa3b09318817b1b0eb545a08acfa5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa863b7d8cc7b0b2db115f26384cd34809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb67ace245b12ed3522ba7fac20659810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e38ed924c2a0d5b743402900034a5a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58815c1a8d25cbb4e7ac3a38a3d68fd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6aa586f7f81b85e433e4120143ab1f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96d24c9bcc2326a4dda8f940d61188814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179085c52a6a7113fdff21a997534c6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a83296ca454f70387b9f37c507cb8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdfed9609ec2012418f0f0f29ec711817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988f5f8d1108458253e4d51cdf5d54c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae8672b83e79b6cd4d31ce047e1c8a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db827bda41b7e2897d180d06c635eb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f212fa8279710a1b5a72b6b29dca0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8702cd70556e4afe330d7d0836eaee3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912eddd290be366cd09990a83803938823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9517bd35459bccd11ff78e3bd72d0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28adf36d3f71a86ca64c4a3554bc26825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d43f80f0ece322d008ea4ceec81aa3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7219d1a6a20eb4838f1a3260a0ec1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66466628e5bdba14ee569fbeb254ad7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b06e2da22224fae57ba5698767fca829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388132a6621598e37d0d30df840c798830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2f668f0fce5909e3caa5251595ad2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f60704116a680a4e1d7670f8843455832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f6c32211b6a2bb4e943424f061ed7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad46ca43408c99b745ea6c476444e4f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d24583dc69db83e9cb0f0578314d6a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3665c7aad288b8d0f1b254c36a51fc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaf492cc494a02da46deca2113ea09837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2a55e32201697d7b3638700f5682b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d70aa20bbb6d33e02494197ba88579839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4907047fe7bb04c2f0cc9021962a83840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a24ff5c299ccb3dbabd0ec89fac48841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc112370b976d12474a50f3bfa18c32842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9812dce1dde320ffef205e34eb336c843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647453ae329a42bb6dc245fc93401c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44764490bff39b028f36ef5a5598c2322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf5cc84dfb4f456ba43107cbaa290f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd3bdfb8466279b82bbbff4c825cf94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262ec96521fb9dd5c6cd57ebec3a8fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cdb510b13bbb9f0b2aa11033a23196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea3765547ad6e727837c674e8e5a767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398b4bf03e5ec256e6bda5178d67a698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09e97dac32768f5adf7bbb39c449e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9c4e3e734c48559d322b1fe7cb97f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36559e514c49e28bfc51616e480d853911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654883b3015afd286b1aaacf7996ad412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa170479b351efcbbd48da361bf07313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7224e8a455ef1ad5913d17fde8eea5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd705a7463ceb9ae9f882d2d06799515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b4df309e53f97b3e5f207abe82ce116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3b97110b1efc7686e5d4d1933ca0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2ea4c9988a2b9259363b99a9053aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81944166453c90f03922bd1a113d56a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdb84e505731183d305fded9a6b1e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3556ec9b795fd9064853da8587d5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f20e5485278dbe9474b2a752b00b3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac11bdb454b58765b1ceaaee3c70ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e7c09c831540357bc6292ca4163c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994af0fc6c4d1739405909fb93a101425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b30fee85488ca66850967e697d8ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6544da19eaf3ccf094b3de9bbf85727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8842a86528f6ac42f0b60767f35daf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d268fbbbb3c7e9da614d493cf3786429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c48d73371eaf2e6de285372f42c5d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2c1c4fe7ab6aead206b43e73e8e8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de09467d431f43bd406b57b70dfd6b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43188d6eda15a77252858bd660d4f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0f5d140f7388657fe32245e18699f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4e058cbc80e0fd3ad6021308cbe6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def8b96deb45d764d3dcbe6947ec82f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dff5f1c69ad2828719531089c36ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1096847c28681afe8eb4684cdeb23a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d492ce9757d9d9ca0fb97eb338221a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f72c004e144645adb914a68dfd732240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc90fb01960b792c547ed83296a3f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa3fac2bcd18e99a827bf3dde9b95842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059e358e731dcbbd082b4e4bb39289c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae5ccb4c8128dbc9a095c44f2918ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbea99d377d55ed4934ce17b436dfed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78e342d1fe0e5cb7a8f0f3b550484446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e2354c12c99a93584e27e4040baaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806e99addd51442d6d0fb355b9e657e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278b78dc34c666b265212a6824b2f2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa406cc99484bacabc90410dfcf960050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9033459fe74024f7fd10c7b113b7ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b416a008b9e8bde82a133dc35c02f6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31c153421c0542323f71be1279815d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110d96e59f08063edd1d30cae6341c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a29e2258ecdb4645e8b9ba6de051955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5408214d4575ee187086d0e8280ae956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86874483173684af51478438a6e16057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1b3c0ab585ea5d262d2e9739e261058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e2b91ed40bbedc90b756d2dd9f26459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310a8eb46521b90688f25d2627842df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8322bb79d302093aaf1e8a65961906f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2b7a6021da1f20b8fdbb87b2c9cc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87236208025a2f11eba924864eaafa2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c803b1e89bd423e4c787c4dd0e0726164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a38aa8185b5935812adffe92bd101765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205f4563f470d080fdb17c5f391d45666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d722e8d1fecdffeb83bfb01e057a1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad6a7837f6fcf6e7a1f8ac97570ac468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80da8eb7ee0eb3dd4c62a70e1be0d4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46567b1589657959de66ab9bc9cdfd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c27b12effa4b1d2ee1d303cb252a6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cdd8ee59b83cc818a617e98071c3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd570fa3bac4fd6917a75cfe94232773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a032ccec8a3f892ef0e3061bafa0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac0f3951320622614583ed9622d4cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589142a86794a3f6fc32e6ae8f586176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1667da3c28978e7f221212a37d614d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b045b173b106f46fabe3ae44b8b214778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccbac1f8b8e7035931864fb353e86679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c48782209ade4246fa1c4ee3b598b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75041a09ab9298f053dcd13b33129e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad42410c68857a472964f951ca4feed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374692f45ebb9508f510041ae6b7379583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3455db71f09822cf7bd1c906a9404784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13aca9b0a2e412257a1c0438aa00c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c526aacc38d3d00e809ab4312e6ea286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2693fc4660a305f7a59622bbc5b3b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add9b7c4aaed110735e4218c24218a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf066528b52c2df670f864bfe57fef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e45ce3af55168327bfcf501580be290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd30e2fe599fea47f9d784cbf58a8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1a4e0321a7d3927010a400777790992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5b5a84272186222f59f3c27d480f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ce8b396f1f2e10761a8bf2a53496794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ae9d893aa85676f63beace447303895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4e288d0911f3ca7bd7d774f4e6abf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3242e3ebf20d29e123bf653550d40597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80916458c8ce001c7d630f72d558baf198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180f975389142df2b745e36fe3c5ea499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2090b6aa2c5b3e7a8f17a282cdd330100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61148387b3386ce79b4ac338c630c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b7c21a5474835827cae8a6f10db99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7f77b8f3147f0e3b47fe672f9a6af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ac0665eaa100e107fe547873df70c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aefe4d2c945d7d7b4bb242284d407105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c831085cf306edda857874224fd53d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d69f65f855ce7f4af74acf8f9c88c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c85d97a7c20648112a1440d0df4de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0ce08e5c453a4313f7148f9362567109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517686d56df9c44834d258400e42741c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368e2fccbe71ae67b65c82b78c55253111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8131be7620da3861bb31e8fd903d6f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bca558fe6938263d40efa9491f356113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581e8eeb709b2e84a3adad7ad656e3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a7e1bd031f31a7ea1a1a8217529d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235875c69f2b304890ce2c8c8de658eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a7ebfcf75a937a4800cc21773f7db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4b83731e3258455fd9e93bf99ab3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6adda68db04e29901f39240eb6b71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789399cfe6eeec650ad6c9009fde585c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f364cf20d551677cb9cee1d7c3369121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7804e21fa3471472052f760612636f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d383745979949cbfa07ed2a06eff5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7684f6f78257db58e09546d0df31d65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16316d6a9a50bb8c5afbcf5f707513125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90375f43a53b83d0e4334de960daee0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd72f44de2a38a310f1fb95feeb121127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a937e374a2bcbb37b68b08f91557dd4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9751bed4a6cd4a67fff01f6fe542f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a550205bdc2d1650d32d8efa89bb1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed91df5e114c096eccdb871fe070fb3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceac91e3e0fdba7e629ba47f80bba9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353a91bdc7a697d6f72e9080f538e6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c89bdfefe85972c4ae1c6c366c22c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da71f82ed2bfe0b5ebd8cd784e6afc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c84c5182d752aa81dae073766758a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ce0b7befd2b2e20de9f3edc136efc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46857433b1564f6aaae07a92af9fc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4bc50626e2c7c21809d0eaa20285f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dfb03f7189bda969f6456e807326d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383ac66b4cf325c51f8fc49c1e4fde7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13c4e9492da1cb6956efb1bd51064d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fee8a4c46f1ffc3c7c6b0b224e1ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299737369783af8c9c612db5f167ab3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30effa2362c9953bf82b98238969d5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977d2303f96220d489feed45494e2d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e677fbfd4990749f51900bbc3c5ed2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4365a64a783f7e2d54b4f5e7770a1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4021cbdae6e480fa403160c633bba1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a504daeab42d2ff07736dd17e3eacb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4046c610c33dd751994fff3c46974d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c89294d82120ef7b8af8cdd64f450152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cf3ad609e975f12d49f3afa4cd5fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9dafec23a96a2c311175473ff643f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472986241081b5c07987ab932772a805155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757907af0be6fb02b5209fd7320a2d85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adceec1278b3d11e8e3142b97948a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2415839c29ea436095e50d2d19140158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a4087ec87b534977f5944ea0e1b1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a44ac316b258c4a2f43031f4774ea0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80149e68607faa0d9a62cc204b32c3b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f04150be5709fed68e97136d357d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109a6b65105508643b3a895345d15b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d58620d58e24370af90bca8f76ebc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5523715b061eec22ee2d12c2086043165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a78d891769709e059719a4b2a3675166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9e6b036bba90b2581247f223a0ec5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1c50d6d573d38a2470ba691123e2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273afc1ff2a382ec0fccef08f10b49f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8711bce720872b74674eb5719d43638170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5088c403f32c2cfc724a67547b9f38d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a46d58a1badd9a3d7d678a702eea35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c95c6fb095b3ae1bdb979e00f6214173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64209da8c81207a621a92b93f2bae2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27575e97093210a45cc2d8cc946e25a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553471c81ea9d5e8bcf8e913eddc982176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd142fb9a3df15298cb289baf0c8ad1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316148a5caeea48e6c83b372abe72395178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5326cb72182d2a5554a4de5843a8b09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0659e636ca56676eaf3f9df831c9c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c376547ec5f4a4f66964bb39a884abd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f21cde96ba9e405df4996707e01a90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbd54672d92b90a5611d0124a56733183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076720df320fe985c68adc1ac4e6e4fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121398f382328b28dcdae721033d6f5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54f39068621417fef4cc4e68b60088186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b887beaf2c8e5d645d39345b36c252187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048a0f6ee6afd5de2b4758512e20bdd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70e0c7b41ee36d3e8dc604401685e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a767be10a1d594c089541d04c2e7c11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ccc9776f75753ebd6cc4ee9559695191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dd1f1f66116f8929b41cef7ce714f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548b7090fadb39e49c98618ab804f76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd94ee84fd3dc2f63436104bba0a5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751add6eb692f6e99545c00f8372923195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6df0d4665c82e9483f300b2c5a296196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3de9cfe77d472b2b80169bfd82f2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41ca36211b3902eeb63421b0ba7e8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c4f681a7885ef41696c06282836da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462622576eca19e51657326b9a96398200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf727a0862378f145c893c84b4bea8b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f49762a39d021412c07233064c949e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007e3c9e52b741020c355f28babbce2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170af22b1d8ce7ed30cbacafad4d83f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754d54eec39154cc379c0fb96a1032a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4beb25df2f7d8a79455d412ac6e8a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603634e29ad06ecd3b14ead67973871207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348deb5494be416d1aa124ccb19da4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578f5e16178d4847d53f374008b2fda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d645bf6b7cee02021652c4c201b3c69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f3fd7770cd2f7351e84ec5bef2d4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51561739c51a6fdb395e55f2874c7d7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035aa0cc660cf67d07ba7fb1afa7968d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984e66de27dc2f52b2b5e477a1c19f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203badb38d1b63a774f86470c2df3540215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f77525b7fc6bf745dc81b2a66d61c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76beb1bb306ff3c782fcfdf7140e7e80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32090e8d9e08bd9f070ab5b01caf507218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa902e2bcb6354fae4b244a2cd44ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fa7758afe3f08501c7339f6a0fab5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb871d994aa9244932863cab3b8210221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c244e2cc34bb718e5dbc3631e93eb07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d64fc9b98243c9cfa64340e747ad1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea612c66e819b261645e02808eeff3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561f55104fc53409acea5820d2d0f61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b22275790fe53a8867542bd4025c8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2e3139a16baedf416bb0621e5bb71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f583bb508aeb049a787852f6124f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f782ef1be7376a2b89551ecf7746694229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f222dfc19bd8cee3f40696a8df9933230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100546157a3a64b6675a5379be1f8c72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed97a95ba11be087ed1caa3bd42f79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef95989bae9128ebf44b9a20e3229f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bd99823449cdbb1cd55d1b6d5a4eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc402ed84c00781655cf2477f2c02a9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9439a8abfcadb39e6235f9dbf09f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f706a2175b8493d2160ef1107cd78b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491b2a1bd3d6e7374be74f0924e53d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb719b80aff5d5694851fdab99de1cbf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116328cc3c4e803ec5a4141c316dbcff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f96d64de20ec0999b886ee1c29fe23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38c997433bfdd0121c6ae41e5c52d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a4a0992bfe3fdd1c2d9b14f9e2d6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4ebfb96279d724d9435c39db0f820244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22c2c3ec7848451f2b7bcfc22eefce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c680353ddfcb132ebd8da44be1bec0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcefc264edc17b7da2d95c88a7a3c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610d1acd3383b32c280c78ca87bbe0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3da93ced1aa50630adf963d0621783249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd05ea6b12e1933502cc882816b58e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce80e58624db36e92a951841fdd88c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece7c5c3c4f16c266d8efb9dc53e346252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fdd1765e97b37c524b595241fdd2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dcca34dde8bd3f4e75494111ebe2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933eb936a9df9c44e2ed75560ebd300b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43a852a7858f2b9c8d5c8626f9ab89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e677f94abb85e483e3b120741262691257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60264110efc99dfb840b15984da002b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d6a92a4e8fdcf813ba1bac39fa7a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e957271b35974120feb3a2ed856fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de80c62874cbabc27e39351ca8d421261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a84e0b005c9cd8f6531595b95007e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cda383270cb8d833b01900468b28cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c25e12dd9ef99bd8bc22e17eff6b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdf213378f7ed96c281de4f0b255e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f370cf749911d23c0fec56a6f86da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce65f489dfdeb2c9553442406f6b96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a0caefb3f654311e75b554c829351268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba63ed359dada8c4720c1d98b2fb5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf48377a0576cf41e7f51edeb31ff9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af078b2dbac6c6b9b34e2be910d96e6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fffb14ee19a8f3264e1aedb33381fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97e69a111a75ee7137996addbc726c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53796c3ab99c1fbde71585b87731558c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52548854b0fec64852ba98493455cbde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc657abde5937b5fbb73e1778ac236d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a58e2ff343c1b0ec8628d5bb880a8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27b0574d70d6a14163b25cf27f7a9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530f7ab762a49f3f019d856a978d029279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f921eb5bd152d7c9fb26659a3a0c02b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207926030657b237ae83ceed1d4ea7cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ea3a2d7ec823a107fa26beb9af1ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7a57a50e1657e994e3cb3e1653e83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a7e420c9e94b814d486a295f25f98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c947c4b9710cf56ee547d57b10fd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d892d8547bc62c4b84eb0e32d426af6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2917409e849c008ec41aa331bc8321e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796427909ffab9cf580fe3d2d20dbeb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b9a850768f3d56ec93a5cf5f29da2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76f1cd31fdce57cc251c1f7463fe3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766e042e4fcb7239c9e71089f218e0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4bd1c90be4dc36a905008c4dcce2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5943a06be1bdf03c1d8e81de20970293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6775a8ffa8625200f173249cc06dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74ab62ef70047c9baf838dd16247ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14738ddfa356a9020e2502d0d920cba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae746b28cfe8f37c604196bc24cc03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f9653392e1b015731ae474f44dbec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ec3e883d75b2c204d38f137b3fd4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed29a344572c25f09dab336bea52e5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0e7d4a8b0fb85594fc226626ac0ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b0833bc7524162d0d2dfb99d23bb1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d1b504c7d764c8a22139167100ebe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd00d7f6c2481699a070f6fae87cf07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814656602fe93e59ffc37d2867f96489305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5ae7a5e62b6b3e5c626d464a5b7e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c7ac0c19980ec226aaa47333370ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0d74095dc296678eeb56251f10c98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555976f800dc9431ea3d2763edc10b32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445ed07ea968dbf5f3752fe93b47000310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd0acc78ed48a888ad86b1b373967e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9ff56d33913188a81101134d7f4d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1780092f79dfdbd3ea4733c86ce2757313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee13a6f79fcf7a4830382d1ad4f74e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c95f9e85717100c2acc1ab480e3b83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dbe06a2aea6525d5c94598c291950316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990092fb735902ab00483fff040a6de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b480955b8f86bc954e632e323cfd4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fee720263a3ec58738497a692d98a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287d0e82cbaf7048a63594d5f6f697e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebc35df96474e7a83064396c972012321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7c952a1e1a7200a46fbb0dba3eeb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d77771ed08fa68b39d713cce65525a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310150a40070edb2f0c9da3f8fee697324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e89dee328b6ca9033bd78034aae08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f548622edd679a69c1b8af3566005326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b504326d8667810ab260333b146d5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dd198a97925229ef68f4fc8377cf5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8c8f59ebe7b3f05c4e92e16d5e594329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948cdf17782ecca80081452b1ec9835330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb345d4ee54049373dc9465fd91e7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd80c90792c347f0d435c937ce97a68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a60d031ed5e704e117ab99f229bdb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2cb9c783fb677fb2b66c5bde0ac78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db7a26c7e3845a58bce5cae101db68335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2382ad5af69a199c4f9e8ee891be9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fef4034189a3476a85c0df5041bc3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a213875c07332eb9ea65633c64a0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0c495fc2949f5c751a2281b12b65f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc42197dcb35526aefb8dd3d8aa525340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7d406835ac467595f9c16e2da245d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1cb8bbd2a3676586283889b81cf7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292cb01d8a79d13795831d81c0e6365343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd6ec7dca5650c1cac8164aaa2d0e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b67929ac29a0a1869504b2ff00c133345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b051b94cff09bab8ce9a1dd0a74c02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3fc538de7a5bc88a8f17c76c70caa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc0be50a5530cfae09581664f65af7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca648d156bb6fc4ed640cb93f31b93d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2871e5eb9aa8c3b10a2ffe134cd131d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404fe79d1f9baada254327e81acd19d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f21d8a57754b0d52263b31664683bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b18464046faa2a9ecc6a426a32721353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218d2bed4e8b146658c77785b63b4cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a74fe68e8991f7c97f34d95f35af71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ee2d151921369849ed1942a3b93ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8b1984d4bd6ab93f369a149d10ed8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c38dc2881c8b8d602788f25a4ae1ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea12650f888e3e2a6960ee4736030ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf66502609b89b705aa40e86c8e7011360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f33fe5a50dd39f222fe758af5a8960361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c6944a505682a32b3248ca5e65ee7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9a498f9754dfe523c742c88a9b4f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9c3f33fff992dd0051dd99e9c5e34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48cfb6694afe2e7f6f0a68fd47b60f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dae91b4044df6edf5fcbf8550bfe4b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1822768bac843e149db0fc093e81a48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c1e31026ab554e470ddda7bb9e517368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c133485387adc5d952aff774f8dfe7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b340eb030b0f5d2bc154b6b7c8d0852370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a14d49dc8f63ba62456964275eb09b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192e35464c62f1d22e3461076261d85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170131892e95f17e2498901182f33a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd1c16d86d49f549bc021197f9cb31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bded7df434d37aa1742c21403c2c22f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dfd4466d82e966eb842957c536479376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e68889b6a27452b035d67134d286b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaae769e91dad431ec6915d9c0bcb9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6aa3ab4bf3dcc9dfa44d9c25032cbc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb4dce48b5a2d020e548cb4db3b4f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff1207c74dcc7b5ea75152640ca232381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef715d0551ee07f0a98ab8110e8bdc9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c358a0a36a2caaa0ee96da8b403d55e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da22caee01919f7a8e6f0cd1d610342384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d585c6af74ffb46eeb09957986d079385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b7b6450aa65f2cecb86ab8ea76277386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b54a57635710abab334659671f554387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872702b6ae50d7e5e8a4f76f02f3fdee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0f92148bf15e4f2a4a218fc1feea8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf51c6fe8f1bd967835e97655e1bc28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600e92558ab04411ffdfebf5097b27f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac83d3124a8df335d4fb9df7d24eb22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeec3d3701d83d534cdc82bacd21e4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc40559d954ed9ea3693d8178283f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7016267a799e1b6d5d4ec6d915b3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c0d669be542f77daa2e130e603273396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cdadd2d6d59b3b64eaf6c69af2cb8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea46178378df88ae38d3aafbc34f8fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9d2742a243445fee24ea91f3bd867399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6838d4b92a2702c6125291749a8f69d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a778d9ad50fa05a6b63726c7782c647401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f449977add8c81ec4d5e21d8113c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6b4419167adb61bc5ef0af26417f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fc753120c767ee4a934798fc5c0e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39dd98d2a48132b0eef9ea93394897405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab98c34398de304898658faef2669a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58119749b00a89223a524e6f753c906407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c3bdb7309b67b2438e8beda1f0aa8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e195d5b5922d80c758df200a1059d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a19e8d4eca21e0857d2cb48944b295410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572acccd0d9a75635ed7ee2d5448c306411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba314556b8cf1ca5c98f3856b8fdde412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca7925c9736506a0a486e61e9a4569413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca474f386769d5acf51f5519e45fb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb787b97ead28ace914875db4518c66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97ee56bd184d1211c9c3571f74600b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a42d8b44ed13d4d3705cb4b0f8df7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf3a9e9f667013a601e1e831c556c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214dc54588330ce9b19983bb5b8e1d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e6da7e57615d8541086354affbe3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4344315c3f39597b734eb22ce6046421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000b1ecc9a4a476285b2f13c5634b4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b0211e135ce87db9369b267a3e5a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a988e71f25a8b879d863a59e39954424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464124a118769f3c1066220667d1860425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7393d0a2aff497af0b6b0044064726e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfa33363665941b4f88ded9daa7527427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028558f5d6233b82a78e9929b3d8b4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ce4b2575c5d7c0ac7777d4817519d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb55f1f5faae7cd7209e6646257ce0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83938f483c7b5566cd5ec867a6de89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370207aed553acaed48f15b49aeed9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a5644bdfd1b42906ff6cb582afe7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ce365d7f6de7fee5aa1e7bc75a201434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62830362fad2d29b1eee05a0fc6b703b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d44412ff23f11486344dde37664e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61879f230670a3b60e5fdaf0ebfe962437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a4837cf0aee401335600ed4a3d01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe71b76c419bf8536f769336a790ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28291573c770d70affe7c3803010b05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828b311531da3bbc14653e0166ed9dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38923bb08083611cea675d1f466212442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184219bb8486345338ffef37afb7c76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639e618b42a79154c1006fad01a8641444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12074ffdf7ccf7eace40fc49e7208d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913df8ac5c9c45d0983ce974b180117446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb340de19235808e9b212f7778ad30d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07660ede610cc9602ddbf29183a0e1f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaee27ca7a1b1283e8d7eadb7c5dd06449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43db3182dd498295f52682c7892fa8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f990951fe58eef1c76abcc7d28f8b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7893671f4bff8fa3cd8f2db7716f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d0839861cbc4f945e7afb7a4d0c18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb94ca3b7150519c6139e9db365019d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374a22a46c7a870ca90ec78d49be975455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f57026dd19dacd30c706beb727fe9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9506b550d4927c3fd8f0ceed2f585457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ad081c52bba8991983d406bd7dbde458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7468242077cb7c7fef5868435d8a453459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716ba321312b33dc35e31b2e5c5e666460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30b8453081b65af437ab27f23afaa7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f2dc70e42a0b4d6bd5078ff5caf7b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae126ca167e0ecf303fe411e4d5b855463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fefc2720ae8fcc2370c2e0c6c683b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8680fef20341ce84b63c99b694c59d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359528082b7df061c3ef8136d297dc2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb369f8cc513702867f4460c4d2b90ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799faf7b587e9e83d43bb431eeea988d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373af088171336ee707e7a901232627469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c48f58b3b0017492abf35b2a5a5fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d21516a511b3be15d77b1300f1f068471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551c286356ff48b72f1ac39782da74f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ea92f15b06035457e6bb423cc152b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159a0768e151aeb8d9d1e80a1dc9c45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4696bc1481e4a7fe7dae5dac91156475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648c8d31fb582ba24627b615dd34736476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb82cab13edf780be9ca7a085a7aa65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d2a61b94ffc43057a8facd532abbc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a5f2f529ed49356f75c2871bad418479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbd94632959161495f53b08ad05969480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebceec0abea8efea70a7f12ef6b1a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c2a9a83c26e2480dcbf1462658d4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621c011dda01b4fa73fbdb526fb5a28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226813e06bc7ddc8c0678fa4e9f67ac8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54870ead3e00d098cebf4cd9a2e1eda7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f461732aa7b4c717c614ca750c2767f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bcfae8f7ac8bbbbb89dd93bc59cef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96504368dcc5c9590796139e0c2f21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36281400cf12bbb690aca32d1781e644489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d701a863145c693f45c53a9608aad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c4a8407f059037fa50c3133cbadb5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3a4d45d41574641f3a0f7da47566b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328436d507799b5ab525e6d2e52a41c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4230b9113703a24362d3ffbcc5074494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a979000c8236addfd8aa1dcad36a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da233ee4760fe6dc0c0779f313d959496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df7347c73936e08ed44672284ff94a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f2f8d0b0813ef3857855a846ddbe2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f25a84fa77ba94f2f6e29802c7ac0d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdacbf2389d4ade52ed08bea4f3dc1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd741c5210dd1a02595093ec1c0b0d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eff77db6c8927ec8ad0e8bdd0fd5a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab706e8d0d27eb314a0faadcc70e2464503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38c713f578531d85d69c16c3d4a67504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907d8b4e7497111ef6942a750fae45b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63971645bb223badc52d5624b0d54d28506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66078690ce52e2c8af8f0ef1c38547507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527be33dd99617d7143e0462752e582508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee49e2a379711821d0b5ade69e028f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e462f6232aab6871c4fabb9fca8b21f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af42c0f88745d6198e166e85919a856511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bcc9910d1c57c915aa9f9d0681e43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfee5495cf19bda66ed5a82d2f6d85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b408c1d52f77c041daeeb31203abaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419ec2792227d085d30fcb70ffe7b70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e68ac2833e0b79e5c549d383917e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b9cb609836936b1a202028e4332f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f7277414986336f732db34f3b7c6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536005ccf8d2ba02565ad4e875dc15b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1507905fd150843f96d68cac35fef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da481089706cd6c7577583a2fe16f3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a75a16732c675c1d41c5d7206a689522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe3961e3424acf034181acf91295d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2afe3a70e708fb143a53626166d978524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fe400fb24ac402d6b63012be18ef0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100354dec1f84b54744b92cad3fbe09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ca3c78779bb1fbc37a1e262add4c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7fe7bba418059f259d25e7b9b0b75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7611ad4db4d20e4b3ff1b61c20ffb6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4a932f915ea62a978076e97db27db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08b959e63887e6e1bf5e3b982b0289531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fbd4c1feb9c13841930bf6861780a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c1f272ec79626d105770d1e6d2f99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf3d7f0c3a9574bcd2375665495625534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85814622a2a0f4ae54ca04082594e500535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb851f851d20c5c7da7614be26bb9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666b75506ffb0daf6fdde658e0acf3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dedcb2b34bcd1da1335bec4f474bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd8e2315aba9ad404ad1a0b846e3ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d2f82ea6014d19fe08621974979d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ccb25e23a761e3836ff03ae11f8e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a79cf6385d71ce5f0cd1c165e5227f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb289548eb9ed1e2ab1e90f1131199543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ff56bf268cd78cf16b9dfc22f053d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d2ef0fcf6c94199b358a138e7be4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33781ac5c094dfa8e24e0c4f042c57e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d451c7a3171248e5f92da1905e85ba0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f46ffe5c5320aac8a5fc26951d5cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7a26960b36bea2d3fdbf913381de3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e791e4a2a51e0fba2c5f5afd9a0b39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bfe7d0bcbb5460281872fa490b5c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506443f19fc0b372b87a92b87e9e9a56552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef320335c1b87aef902d9a0dcd25faa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d073b45747fa51c337a4d68f122ec0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c283622653944236857822e557320a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2478ab788a0012298743577a097899556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304820649f8e16dfc5a74d6bc35eec2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb5710a183d239babd4fd9351656c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4c0363fb2028e9d7c789c2076e8d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9279e2ebd2a28068ce1d062175098b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b1185c0560c586fef52ddd929c8bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48954e125015ad263736d618c96009ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f66edd197cf8111d2f8e7d965bc34f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360383a76bff39290d9ae8467ab2b52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31b4c19e9d66497d47e7418c822034565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b58b1fc9d1bcdfbd6d37c088a84b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ad23fd44bf1156062cc685c928087567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b80d13c3df3b0f6cbc1a66ee267c81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad451e574b4fcae0508fffae1cce49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008c8e2d562d484569bd25367b644c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d03faef27ffd1ba39a35169f498bd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1935cb46d1f7520d93d2c96496dc20e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac639fbbe1f7e53835e8c8d3161785ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db091a1363231754ac8805d639b7eab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f157b8e4c98c68303648d17d7c42ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6beb04388a695fd0564a0e3cad6698576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa33544469c8e1e8c2a75fcbeb706b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459e1100c3f213ea1a27b1b7704dcb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c116f8a8c7a59043ba22b62d7db2e7a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a89099f63f65eb8e93a47fb97272d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84c34701bb48a88784fde2fae0542d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6870d5965f6cdce89610198cacc142c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab39977e46cca22b76465403b042a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a5df44a14358c06c9628e7abe390584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440801937c00029aed0370fb4519a3c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1f21942115a4001072b530cf69499586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc97a353fb9ad997bedc017b5470bf0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcaaff833aefc3faa6f1de0bddf208588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e45e122250ce435df09032122d6c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfb4a1088e94f128c9aabe485a93be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550b1d345c869f68307d7e893338339591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0b04fa0bef612ef092fd36839cd27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c60264a3c27af5141bea53a346022593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b55d0e7e778a24f1053ed8e51fc576594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efc3e0ce6ce32aba5e9d98e9e20240595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d1332f21ef51b03fb1ed7cef576b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6c25bf5d85cd27fd3d9437aa99f21597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1a801723c62b98c80eb29f9bed6fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd8fdcef8754c2cad8bef7bca861c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaf52a228c8e30bfd5ff3b166e65ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb59aa82b12bca36100e9f1dfbe08f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf27a821a850d7ff3f0d489c458bc9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc288b37f454caeb9d5574977a643f57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5bca0d661b20981f536aa5183833d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4cb9c07a6a4092a18446c55dff978605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dc889e72878b03d6586f184036c55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c89cc451490f45c628af8aa8c1a24e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f117495e0724d467f6637b877ab97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f07973575976364278d42751fc0df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691db7443b86cc71f20f6558f49abc23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9132fe6ea2edc1f896279fd561e1e27611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c237d8bd89d4462eea8e71ca5364d99612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688757a1b145651cd485c9dc3c6a26d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72098be2cb05925f7dbf6ac47268ce0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9fbf014b261fe97e1733337c9534f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b5e4b2f23f9997182f9df830f87e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf79a06792cab296777f58fd26ef30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5da58dad098b2b3d6dd903a11fceb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcd31ce5e3bc7b1f9c2bae0356f7bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92888c4f5f45c76d698895e80729499620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b4f305c10159804dc20adae1c0eb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b455a07cb5602fb68add1f8050b27622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6d969eed16620c1d861a2f2c319f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197a368d2b70d28487e9238d8f379de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c54a92ddba62981b090f7b88e7143e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b0c73244d1e63e7a5937dc280a306626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fe661f049033389abc5a2749f01db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c632f6b56baa7480dd29ef90495432628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688d289ee0f0ed4932c94635e15a198629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104404c14f9db0526268fe91099d249630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f5bce643ea9f53db8ea48502719a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170a1e95f093dacc25111397b630133632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6771f86da79a1e82f7661bed1a550633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18728227c5d1aef06bc66e7555452c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73c7677daa7073e267f763438a89fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48ed1288dbbab55ad55efde2f6af87636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbab0aed8cb9f5ca90a8d7f0dd7435637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c703887e1ea81e73edc954eb655755638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538b7870c9bf6978f7d2497eb9bee48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b55bcff9d866e98a4f6344535da38640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f206a018bad031d606f7da639a4662641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b05c3fca9779bd37e8dca1c076e5d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd7b31fd543836eba187c19b469d8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee566e075434d99617b65fde236dabd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98deab8ad8686986b620a48dc1e476645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fa00645912cad606e5acd383962a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20346fc68e6c3bc98c86e54f88f8dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3e770079d9a80d230c8188409418f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64ce1ac000f8e0bc3f9f0a23ffdf2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a65e1adf667d91b6daaeeec17663e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c57e260d02b6aaf936f0ecfd88bc7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16ae980be86dfe5062d7e629e1f96f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974d582114077559d601612b9fd1339653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40ce7ada451bcae984753b6bed8396654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630b100b1f36104c951ef80c104becf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa32527f4dc9a6083ab091baa503a4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2713210d6d6071df89b27653deee77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31f2e0526a524b2e8b256150bffb7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835538c39c95734ed5d34398e8d5203659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7b5ffd6421a9c090917a429b6f416660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbf35feb228f7bc9fa92212e7b1064661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393729c300d8aa7b59c700e35eac00b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf103c56df84dbc1a5d20dc61b0723cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efacecf02b68eb46e1ea2be3b37d23f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9696981c2b9337cbcd07410f759d33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42727bf0bc32c51ea71bc423fa40957666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511451110bb333617bf08b448a2f842c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d751837164cd725c490adef251ceee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687b9a08fe4ca2c4f10c2cfd6f47293669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f792e07a9a3461e84ee91e820f5a27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f2e2ab90ac8014530993ab9ebfcf3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5f65c4f343d76d9e2bce186d74a81672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17112ce01a9cbc3083f0b02a8a4cfc19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4c427bd3e1fdff45193b90fc023a9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31d248ea33f44bb85ee0c3054b034c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336a134c94a55bed1b2711ef9edd982676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a37b601c58ef14471477225a57d257677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9b5f2c66ed720e7f95e77e5094d03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655a776ffaf2635d9e72f87c3cdda8a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38334b1b722e8770710b71048047d897680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c4dcff5c0a7d36c249d80dd0e6a35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8d76338afc82ac40842794f7eabdb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc82a2dcfe636c267b20a44fa2bf64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae8e051d6df016db6d4d354b2bc745684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b68886a546450b98be1094d283c741685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce0a6f79df81fa35e9b9d886ad79e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726966d7b10ad4eb26b4d0f7f3d0067c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e53c820023cfba76e308ea320f029688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91321f46862b93c2031ad97002ec9350689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7cf7fd8f43fcd411124c36023eb1c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113e9add5d9d0426d4bc3185fee1f85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a207fa48f6158428082e3ee57cc3a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32084754e519beead10eeaf3aa68c548693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1629bf9c085eade276baec3d5d218694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e21d1165b01822f37b079f7d4fe7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb56f1cd09004d7eeb0713a219c782f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b48c230db1ac293fad64d2bdcd4614697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e229b84d445abc24927ba7759b095a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a24db0a0fda54e317e8bfa04c9e1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985514b0c02ac60c3cb53f6b3dc4b49a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a19b928b7f3ad483cb0c2b32339892701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49147825bf5129d6cd0e08a4dc07d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d411c48db16f5492da362bd4cf728bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad181186585f9b3fdcb07a56459d0a02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d308abcac3259c9afa233733c0463705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591b72c3488abaa3a1e9ea80e951202706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424986f2e04d7ce7427bc2389fed739707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f834e269acbfa7611a2343ad5b082708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6bdcc1b9b8e8503b7e8366aec591e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe298ff79c24af8d58a06cf59dbbfe7b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2cef2573083a0a1a92b0ddda695d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b50b3200c9fcceb65734c794b4ece1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8321490fc55df28227bad23e5dca8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac059d71d82ad620dc80e31826e538b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e20c5cd8824564e539bd73bdd3d562715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45291992cce2ccefc81ee430dfac9bdc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df804ff2b117b2eb41d85b9232f65bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cd5d4d1a2845c780d2d3a276c0017718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18987be2edb74ab2eb83a203f02abf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14daf6450eacce8dfb4638b9f62a54720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08eb152f7f048049100a057dc27fa7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f260bf36b7203bb53cc1fc4cada2e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856b67877c15f1ae392ad5af87231d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aab9de7ede93a15de65c215b1a3c19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c55b4a61291414edc774a2582bd45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af143db7bb37a3facc4ec1ba2025029726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3d415807e219bfa2c35f467d804af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1a82f8d1e187a2df4b3807bed8c67728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeb581b304030349ac959fa5519fdf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6cc50b055056812d1141c8293916f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d36af30e1ae1e992f585167c68121731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64014ae8b4fcdeb3f0225b65d1e8e054732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46518c84222eb7af557d4a280d4942ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cbad4c16eaa26de54f0469c5f382d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867e5e986c33c79b7d08f2072c5f1b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fc5031d3d3245bc718705168006f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53c49a83337f6331dd74d07dee5e56737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0bfd17deb97e9216b10f3d7d0c814738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c210bf00ed1d80ffe70bba51cfa51739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3730209c8d8cca5a1738372c5fa19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aec02d52c72884bbee3679b84c03aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef102c0425e60b164829d2a35397601742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987b832dfd59c16f412d325dc363cf3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c0dd1006d998c3c31049ff39b5b08744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7634ed321e37734eb22838627031a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f0292fc5c00bab56b92d09c5d1bbb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241b8ecdcb9e27e46fc25d57355db2a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5d576f0b4121f37c3151957f07087748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b97cbd6d3dc91b87553f9ac7876e6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eecacd0a2b0a47794f39edf62d2c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf841c255e53c82f58abfb099e25da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65998c3f38ab027be8778e0a03ac7b17752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e28158cbf5f861937a5f4666e11c52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43713740d3a51659f9852eeaf8b05cde754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bb5cbc876965884dea40635b57e94755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c798b85444b60150b6758998bbb382a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a847680f58b83f59f45c318c66207757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485f9795d1528d4f22356ce4d2e4012758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2bf420e246502a0f00ae37818db27759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effb311618d3defb9539cb2be10e665760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff284331ba225515c88a7808c26e9e63761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4790dd15e2115bf5d17969b1c939f6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a79260b7daf2f94f6c693d514da788763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b4b84bea5bcd449264cacd71d04b9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7d33b77fd4127a52ff7a62080a456765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f118a27a7baee1852e687b323f37872766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560efc91d6f660cc9fc69f3f2f488ba767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>