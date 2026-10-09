--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e83043b395d77c714027b67a65d0011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dd10dc14e13950c0a6c4fe555dc282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5a236220dee0b86a32e495c331d033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853620259699b4e5f6fd7a5c4f5dc7564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4158fc427ce9e5b314fa6c0a8f4345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ec8b8c120f5cd0917d218ecc3ff046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962880bbb69d5016760e391186fd4217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3b33a5907d8ffe9dd4af8c9c9bc3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6de3eb314e723155e2ae29b26ef689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b421708a1b38cd5e55cce75bdb89210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd18e5f3d8f78635a85a26736c419ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b6ec338877bc8d7b0de1396646a1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bad15101885c866b08210efb2c169e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413bc95465e080e3e9fc72e7f6b185214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1ecf4e86bcc29d61d45431224bd9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198fffd8762f55329cc95f01185ec4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7637327413c496dad79a01b094267917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1117a5d36519d2896cbac115a667018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30f82396ace7bb23a60895d180849019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86caaa388b6a89c4ae0acd6b1c124d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a40653ab3bb723747083d47e49ee0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74751ee872c580066fd6db929db3fba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c5ebaa432787343bae5a6cf1b25ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3420f78e38a58e766c5072284313424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dda975b1d7813f938654ad5f5d41cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e23ed5cdd37588c09138cea4128dde26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91838c5e6ce1d32f4154ae250a918b6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c613533931990c263f33a89cbb2a2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b184d32f0476e35d06da0dc129c10d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c61a7905784de74f3d8f9f8f3c34330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e465c832332913d2e5a370c4bac9e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad95e5f22822a315826b54b05ac0e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f20090d3ab15e6a9d1310b4ad447e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16faa532ae0552651606e3c49b639f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfce82e0cfbdf1901d746751895df935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b021ba50745a69286559e50a5f49c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b37543decca4d34238237378032bed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826b5c651dff942e57904b9b622f68538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba784edb79c8b14f5f278a9d720c30e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f56fda8b55118a176326e612f7e2b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c965efd2193c2000c189429c09ec7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33256f441f69f9f7297d65aa90924e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0315e01fd0e1797f0af86d6fcbdaa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e3b1f6d6e09bf1bc8d28844d39c7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b468908d9968488a1fae5d0865d8f1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0449f7533da8f787a5e3fde907782d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92558e6666d270436840756ee90a6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f4624122d08e26d433e52f466e17c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2408c9d5c269dfc978b0518f4e3a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64487fd6a4baf813f078b2e5b98d0d1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5eb22d42eafe6c929c5046c9bc1a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc20ab58cf191441c35d0323987990352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9e842a206af9d97a8a3ba124d384e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4460edc5acbcbdf67161e89fcdfc76854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0260577b50298a483db5bc01334f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4354a11303089fbd86085eeb98caad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f7382f4ef2088d55ce0942b3f90d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a15d64845326f0227c0673abf678758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e12c56942221ba21c9a9e2fc3740d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffbe945a87a0d75455921c8afbe40e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea29473104814f18c020f227a3f35361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb31d12ca1cd5fe21f1fdb0422786bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dad7e5a6a22db990d8b58ad617974563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5a49fe790424f9b8d53e688d4638964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44651e5938ec393af6d3d434e9437ee765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58d21191113e465e1ed62cc611b71166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dc53e31d68e97d5b6e40e0b14cde767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd73ee88d442c1e29f28411c15769768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730d6cf9d72c7db5688854124d790a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a56aba06c5e89eca61c55a4dad03670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4454cd68b5b820e839783bff313a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7afc670ff35443d756771ac4b40be972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8dd4743ad80ae206fb47e4120334573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be7a8dc150ecd330ec1c7cdbd1365074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a69f1a2210a76a28518c987ad2f6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b696ef7eec638da1735a3521d188ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5429e58b9a65c5ced4f4e8e21df37677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef700478f5eef062bf1fef51186f484e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82392744724983f5b2550c777cd82d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338e826b1acf7319f45501b2d6e89a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4796da6f2e16b27d95d4a52b07cea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771df20e77404bf40860ac842d0edec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cad059a8c4a7d47abe48d7cadd89983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e796bd5db3fc62b887439cb78355f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4e0f15ce04986a06b05c1e6f3300a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eb6dcf46cb055ef3e15e6114cf57b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e129e46ccf25b05e41d2bb768ff5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31e7a62a6d9dd32ed63ad2612194d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5207ae0c3ce3612ffd9edaabfcd44889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee06c11e4e495cd312cb878a3bb518b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795eb7059f4654df98b7a2af72bfd2a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9df459180d6d6af4cac30c5f4e11492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f5c7212ce2b2efa265b515ec0491593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69308b3d1f53a53844091be72e6bc40294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada569fead58800baab61903b3ea690d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0149360766ab3499c6074cb6df54ff696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8542f31e457b8d767e183fcb36687e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b71560ad336a2de753fbcdf495e93098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1312d5507cc0421ac1b15eb20476f5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c4eb3aa7dfbd967bf5786693b1f7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6b7d66e7ecb12107bc698a39ccc50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d751c3cd6b2a4c810cd5d06e8144161102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1b7af20036845426ca30b7a6503be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d53aa4b15b64bc97e5048f994daacf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daf4a50adce2393abef0b22fea991c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26d99776b12f057b0a86fea5c07dd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11baeaf57e7d0373faf69c2cf3b1e28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8a200620b6e8c13e0ce0fc5fffcd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67ec29b831033c09c85408e31a3fb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0320fb94c26566ae68a5acabb34bcba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebce39d20aa68f5ecb65121223b285111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f449ec0e7b076775a8e248c089a2fc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddcc4874bf43d0943f457141a36c10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643b10563117949fe8f78da2a686567114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeef4581dbe55ca076d7d57d649c03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb03bc378230039ff0d7e9e27609025116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47227d2fdc3fb40a3ea356c620b71f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8dc7b0769d5a1a40ff4aef212c093118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7457a073ed36c636bc8a9cb8ddbd67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f542bbde1f31f77f75df332b4190ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ce301d256c42a23eac85c44a87b46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdca163c077cc856d106105340a592122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72aa4f23b941ba7966b1253779a57dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcdcb67b4af494e919885355fc807e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf615ec0e3f8b2f02c56d59b9bf3bd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8288943b31d976f63e63f26e1b2be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad4b7b2179a9a6e3a3ca1a5a2d7888127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd02cd3943ebe2cd6c59e1037c18c06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55cd4fe5fc1b1f19c2f37341c4312d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafb6733e855359372533d6038ce95d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccfd15e067d9c366f3e57026263af7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d31a4fa889728434b392f4983b7406132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fce2981c520acddad84dff9769dee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5970d6691174f80bbc9ae261ceb2fd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd1b3ecc583221a457149a98345e4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77703db8273e6b29a451e92b86dab61a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a506aa9d561302853fb61f271c3392b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c1d050494b05fc957eea65dfe40ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e57049e2973177fdf9fc3deddb69d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93f3591c05c572038390704a6ba31d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f6d705ac0b8d2569f0648c07469c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac9535986a4ee0f619cd143249d374142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37218ee904e159d3919a8d9c3858fbf7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e8cc99c60a8cdb8c5e0ac8a6ff7b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bdb2b559f7afef31926390261d158145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f35f9aeef03545e1364af7753a707146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a845f33d50392991a95a2675b80e455147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ccb58ba9ec8d572ae68acf58b06e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003163acecdb5efbc5a5d511a0535c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28016e2f03f28e38b8a414202797d02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c441d2b1c54bcbf7feefee59f9fb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb9cdf61b06529f91ae57e36069023152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22494cc24436db6b8617a333a8b3ed2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfafd32bec54aad016ce0c50629040a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a83e79722b4bfdde076b7d193742d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be19759e0d6a4ce4749605de0c9672156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe03ab9070f6b6c8e5f534c76a66985157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec4fac412b68512100056c8f340706158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c3af370deef2bf5c2b5fb08542f72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5f24f08b27726f0829c2c730d0901160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7574414e7a9fc26910093105af58d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafca6108e00e203a772e8b134be68b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35009da681f8157512f99fe92629f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e205d0bae7f18f6758b9013112186164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940154c6152a7b15e013af8722998f36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27709d606be7119af1b67f8aab19b0b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378434d1aacbeb2b1f14e5234a8a2b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d88ba1e71babbf81939cdc089a8be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf0494c5068b597126aa3f5347c0b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf010f906b602ea69465501af2270b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c382df707aa89d0182e3eaf8a3e4a93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4613ae4a9afe631eecfdea2eadd35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18ac3434f0a7898ae846a260389621173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036681ea09236c81fffbe98e135f4e73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269568bd7fd79024327bb03f2b64daa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aca8507d548ab0892eaecd3e8c630176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5a9afd2f8825ae8668881f9b8ca8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1edabfd575e8279fdedd7d4a6a5565178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c439cc73cabc426cb50b5eaef91a17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec63bc2eac97ce1ebae1b8df35b9248180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df842588000e3303ed609f4a1237ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ca2e235a6b12cb8e24194ece9164b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2fee5b0dbcb60ed982f46f0a86517183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8dbf1d23ccc5555224593c4c6991f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06278b820e90e5b9b836ff19965beea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25566f4c6434449d3b210d8d029be7fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25d85cbd90a0826c94f252bb428438187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b922b65b8d349d2eacb399e232bfd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de5d613299fc91ac0bef56bdd6f1e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cabea62a76fc3ce5a7a29b251d15d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7813e1890b862517afd562e38a2cbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f2bb9f354c8d62a8d095fc0e3f955192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29db394bef7a9b39268a1ccd4b1298193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ef29d47ac78fc7f7f24f56ff432fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68a0a37e8df775782e03001b9ad869195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c09a53d3148b633cf95ef41677a2af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb23430fd53aad102d23e0c27557d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761ee85a95e978ae5a71f6b9ac5658b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0f7bd97ca20772af372e604ba1635199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6184049b50c7e1e045cc376ab4f2448200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24c3863ddd58948ff10cc36531412c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b5776729a5903f811662d1b319846202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cac87218386a6dfa3d0a8e7b197305203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515d8b8a691aaaed1cea6fded85f727204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136d6910277c16a7addaf4eb3b8ea76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b24f161a6c285bfa30dab737965bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69116696f17977f4f383c9b034bda9b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69b0ef236d885835fd9f249dee889f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e81ae5bc4fb80202c1b164d0d8cbdf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c484c4f9ae1bcd3058bd64c1d39911f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab153a996e97d68d4722075b219a65d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003d3b27678a1537032703f3cd65266212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d22d8baf4918b1739f23ed1d0992fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6795f5f41d019ca700650bd1abad63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487de046d34a32ef6101ec7647da4a11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fecc45e5f9e3ab0369cc9f5314b34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef624e6953818de2ba42e184b9c636f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4ed50934bc6c328808fbcb14925dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1016d0403aed55f4c34c08066a7260219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e5854bcbde28d4f3f96bf15d1c66e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c898d0e73b05053e4eed47ada02148221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3934baa99d79a45e5eaeaabea31a81c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e5c443304a9fc437d0a7b936c5870223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6433b193d43869c317bc9deacde5668224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1c8d2af5224d5563532199f05278c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944acb744c0c4537dd3e3e4c02d2717c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe43e6f86c60163e23a15c366f0788c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a1548a827b4727821c6f193986d15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92fa38e152bcbe7932a9e124de9df5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c00b974d62a5d546d23d30d883067230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1ba4a6cc271ae1c883e94aa918500231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c4b2b5158c7f706c8135a7ffe9b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ca861752656b452ca4110754a864c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25c72cbc8accf0116a37b5f8bb6969234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3dda2ca4aba3fcce670281dd26f77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4aac1166dc1c814239896d5d3afff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68510127ccc3eea563c08c76fb30c348237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb108169a2dcc18ebc4aa39ed1a2cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b0c6e27db721dc19527d88c715ca1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6207424d6f7e90e15997f6c3f3abf04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb631d04a8419773fb282aeaecd84d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d36f131369998165c78c69fe8353a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa3d34f014693943bd263591c902d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d19f603188f2d11d3b959397e808c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99184ab7726533a4963b32deb2fe618d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89685c1a0b02e7b61b6452732b27182d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1dbfe15fbca41a9d7f7f19ea045bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307e55795412532ad3d0803fe602e4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a500682fcac2e05dee32941579244f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dea6bbed5575c1bd79d9ac76431128250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb71900cef388a304ba8909f6cf781251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be92167a0d77e34f098ff15590741d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6c4ce4c601d7b83d6dc002674588d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a69b8ed38e157332e3eaff98a4dc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e5dea9d4efece9d3a6d9f6b627fd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f15a8dfaf695a39be1cfd6c618680e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be9a113fd78e6fd3c38d324bf32e4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ef74b903b4889b565405339e80ef4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d21b7a189245448111b908160777b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc1fa690cf820d18299c3330c9b91a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029172452d143e7c4ebba7de8efc4541261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc9c53a051ba84eb1b4489cd991464262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d162d2c2e26f2d77b736ac62ed43078263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a987a2b0bedfbdbdd646d65c19337264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c59f23c3b045fc1e9e7eb157361b9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd7ce47af7826b2448b1c6ed02b4f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620a9cd31f18790c2cc00f248e503d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bedc34ae468d9714bb9bd8f457c47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68d6a0d551b2f5d5feb11910654d98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195061e8d86919f78d06a43d6ddd023b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80adb66f4ac9fb5765d97359304dbb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b968189c3b35aadac83a37b215a5123272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd449a1786ca14efda2321d9cb96c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df515ccfd80dd6694d150b739330b613274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f9601743f358538ad955fb97511ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb81190d2018b83f186be422441b66e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268215172fa421c99330e953c3626e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00313d480edde0db7beb4d2b8ac8e9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6bc7466543adbf1b842ecd8a67d7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caa0539198c42c56869d6df57e4c29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75451ee12e32c0df4199a7799ab9ad85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d65221097648f5f1e7f878bc2e4384282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0914198d08295ba91bcb65312da128b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162b99dc182d1d40d9ae6aab7b1bbc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb479a103123e23eb633e4b755c0d3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a3d2cdd829b6212f35cddef121f5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7813834caff7c0ee9b2e236254b6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0ffb366a896e2f4b600a5bc45935d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da51c2c8e7a21c9ee4def595258dc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25870089960516e15e7dcefd4101aef8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06f40171d9124dc13ddbbb53f469ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f6ce428ee01f185d7f1fcfbb6972f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5809ce099b9de8d1317332f27b53f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103db18cfb9d2c1c76d0d8cd42dfb6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694a160025bdc55309b63e687a39a5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d1f618ed7bfe001a0c33ad934886f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065d905ac1248839ba64d2fba4d9d24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb28c68b98820d62aa78d8788ea6a69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435447cc65d53d1f14a7aabaa75794c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23700fed801527d992b55f6304fe04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a2dc35d393d1589525bacfad151f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657812cb439b8fa3bb8a461d7a70e46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f6b2a69c766d2a219d1d85280ce31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136451ef1edf0e3166d10cd5d9c38e90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faf1bc424a82d9e5f388a2c487b0ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc52bac19d356c0556364668f68d20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f160706df70d32f06313a9f3b85447307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8157f7870dd76634d81b46bf4c174b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf169739604263870847991558b5801a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de030989bd4fde2dd61b37c1fb8e3dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbe8706cafc95110381c789ffb7f3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf06a0b0bf840f56168fe9277f91ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9571f038f1d12f82e674679d6f9eeb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc79714ce41cc81d02efe01a364b75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455443742ca283f1a1d29ac3a97c566315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede0f8eadcd7bf0d09b364571f4cbd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2903fad4f97a3755a9a5aa64a5a1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ffcb26815cc159657c88927fcac3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3941c9db6fbfe807589046c26a202319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ecf2ebf2c7bf10ce19f31df0f69a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c699be50c17a15e6db4bdf567655e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e1b46921055459cfcfbc98ec27012322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b7e953a40a6aa114d5ca960426aea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa98137150604b34bdd0dc08c8b2ff8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155713c29bb3c30b6d54f89d8ba820fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1629dd8ec30c1e0587a21d07a16bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c5e2af083679cf7b4738e6d2370f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b6829496402030092477a7cdf0311328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b885943c4136e88295fdec5498d2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21e04a4a0f14ac10596a4a756e3b37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb62974f840966344f246e98d0e5f5e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195ebcb607a96042b3874dacb382d1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca05b318e3fb1a410640f57da74b5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f00decc432a1c0871ea2c9855e675f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d50f5d586e4305163762694b80ffe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d7d233ad5fddf05868a28e63c846e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430abe146318e81bb4d5c96affe5833337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06398ba8bfa7776c1dc32cb782c98de7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd543ee08134522444ec75641e18e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c138cdf3880b324dc07ff53f7c08eff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2224b58f9b36903f5136576246aaa0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c91619f561e3a30367860487586e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ae2ca9944bb7ac2282572e1a4ecba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5923f5d594c6684416f3c7b15e9e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a000736cf28288f739426296df6026f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851390b69c6be782d4c6cb27be25e4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c0296fa35a580443dc99b1cee2858347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af346858456d06a4afe61b6e0c3eed45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac58ab661994b4a3c3c01b8ecfe7f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f08a23c31282078d2686cd6a8b5a01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485f0d7f75a83a94939a0ea130dd16f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13c684a8ddb8fe31897c156d0a2578352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a92a482102808e0a76d15d5425707353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d5dd8f4afa93b09a9206af6b89715354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790ef869f7d395cc367986a7c091946355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a26046b6f218d357885ae73a84ca1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d26d2d1e3efcd184fbe5ce509cc17357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a15123952bada5313daee9f8ba4e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa92f2fbbeb27b1102908113e76b2c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed941b188768eaba5af39dece62031360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbaf9d1fa75463d73d9fa44aa1dec0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7a6e063cf9d9a76f7673ea6feb64d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efa91f77b5cea9a585711f88ce8cbd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc56b876716e007061399f9d808e211364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfe02d3af43ec602f373974d2ae237365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574f6d52011117de73a3e8290900adc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225f633b9a3b8dcf72419103927d8e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065293a0abb8f4702bb535f0e643ced0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e1d0a9672c6ec1a8a409a4b5771c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5d82596e2c4b5a687724a499f21a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d388c031566b0ef0a77665bd0f343be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6d49b2cb6449ac73cbda94bc6f6d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc7b3efc2f38930628ed470096243c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fc1e1493f16d29b773f3fa56e4503374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15447c57f720abf26dcbc9e502c9f85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ac53384b72085e1139a72edf81076376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aee2f12d0ce23c51863f785f643998377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f242d8f5ccc957baefade7019745b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d859dcf3efa552d2190b2325cc43b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05872bf2a673cdc90e366c48f639b8a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838e5ad34bd42b2317a2e8fff574c3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6a55e5ba6985d029e23f81c541898382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f52739dc2f8a9038bb88145b27b51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a913ecfae420714b8f630af1b2130d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb853bd8be1b93fb8b22bbffb7e81a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfa64d318ad4678afb5b6ce8434aba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75df8157398f1035eabca62c9b2ed1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0237103baa39cfdc0340222789d8c13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2538e99f659af380611638c91ac611389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfdad3329f41ffff49892cbcfeca88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2af473031757fa266600b12544d328391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad2ef3b73b7300238b2a187e16cba0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474277fcad48efc31069243a0472493393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cc59856d7a4cf015aa732e684c4e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde96399a4230e54d82e9f02aa7d9636395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae060758c8f1ce3bc42d5f7643964e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7d7f5cc374c47be3f57f9d1256bd9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bb2372546609973a36ad7e370ebff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3f0d139b7f34106a8803062ef1241399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d05afdccc68c6eec392263f765e092400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececd50626c99415c0b4f8606cc97fa1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea406f7bd4f4bb3e0e85be7f3d8deba5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025f03e568dbf0b8fc095fe0fc529e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daf5711385cf2380abc3be117b1c0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95fdbb5281ed3980e4b9936b28a375405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0945ed238789f7c6664dbe1e61edc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621df6e138ed7eb2770de8e557d7f62d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66325da60bef9ae7937148f51a899b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a1239b57d2460254282219578487a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919050412fe5a0f68bce40b5c8b279a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687b25cad061b617be12d54aab0d69b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a59f4e66c5637b38264169277c5c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11460d5a139b0b3eea86200fa4b2f31f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17ed20c6b65abcf58d1c22ba4f7411414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d1f0a5c101179bc9474c03407380b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f5908ef281a8f15064c7f889da1ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6818b6e7eac3035e979f0de0b963e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10591080bafa1af555f16cc1b748563418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5260e428c4592da6cf859a74cc0f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf836817edb6f111659a1431898bd6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10788ab408cda9e99811fd7c9c7304b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7445424554a3f725dcf743d6b3f1723422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257e170130a1d001b64f23309d74651423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7ec1051f66ef6cd1ee6a36d573d4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252132d862096d060fe1f31617078a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c0bc1cc6a8144ce664bb5b06be26c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bb1f91a175f6edfd92fa5bea006d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0001dc8bc08ec4ed4783e9ac9e2a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d383cba55863b2d7d985ff277ab3c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee6e923c72dda5b900b70cece457a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b915975f25450ac5983864415b50c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483c70765e5c7a86e56418229b02365432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874154b33f1e259c0450101c7244fd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560405b7d71a757a1be0392e3857fbe5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50505f6efbbf5345972de5bc52a3d0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854d969b46bd1b433a7112f5629f705436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3246aeac688674308929ff57948c83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4649e4cedb0829d4f0fbc40098e1401438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49fa71dc5f687c5a2309f1dd1cc27d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deaad043237aff71a2046e597b88f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b515cde3bda9daa5437ac98d96ac5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc84a53f73020d0b03ecbf73e7ec29442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3aaf90f0578d199df1b946580b35ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cb9b630d3ae9de5d83561c9d6477f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08248caf594732b773eb31d181e1fc4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec17b095ec4cff4fe8a46814f5fde7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93188fd7f3cdd31dde0ecb40f7afdd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a933cef16b072964ad10ff5ed03d2eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683aaf106582078ee11e9f03628bb749449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf0d2db2c7b2c1b335ef3686e11830450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4543bf2dc6cbb9ff90d26505dcd8cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e1383150908a85ac5ce3f51f46786452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64228753d96fafac4d4aed6445d44417453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4b7639c3706fefd496f6cdcc53ca7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940bdae3ff5e7285826fcce07dfb0c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dab96795d68075ff2f390008393d7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d267b076004e3d3c2b92d986b6595bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f28bec16ee518872a44b222c59161458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c65711297b78a320096a138290717d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2a54f845a75b36f05c8c09e3fafaf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9af0360e969ac591047fb0a6dc771461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736af449b9d31021c8a6af9c8f26d51d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516eed3a479ae53b0bc2c9f40746f0d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ab21dd7deda8de731580a53f65c0c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21558efc7b79fbeeafed0156d5267ae6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdee4dbbceaadae67a5d4bd864f4915466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c7124d9d7e3ad0354416206fd475e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60953530d7e974e5443d27185617b895468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4af16685ac99a1b5ffd5bcbf98f2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ffefb2593c5ecd378b32ffd98cf39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cab1c155c834cf64e3d58ad2f6a8f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b7aed980e5c9a45572fc2538ff5d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913898c0836996c7d27be7f91b4d63e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0ffd910a1c3ee83581ad77012e877474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07e2a82f28821b61bfb0a7aa41ef2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee180c2b01d48f388835e2f99287777476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d47c7d49bcf967ffe1a7cb6593167477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e117da14ea76df9734b94c32b70406478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b28101c417e1877c8f6dcd9bda292479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f89bfc2a8d1cd6e88ea4717a56c08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c91fd2c66cc8faf963e9a1ae2a0ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d067d2a83bcc20ec05a07c041a6a65f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec4169ffdf174a292c8dd8a46dd94b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c7614ba7ec4d81497a85be38a4523484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b06e94817b175c99e08c3781dd24ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5961739d87faa3345b19a7721070a84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a7e216814e905df10cece71434d84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80663146763cf74141c096ef18a42c36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3cca5c4ae22a550008edcb7bf8be8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c345de448a4008b1dd60f582be91b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dbcaa60e04bd0e81b2fb2ba8955f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af6572e0838ab1faae01b1bb7de6ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e874a7bcf37927882bd983d43e759493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954154b52980b7930e3d936626a8ea46494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0adc2bf8b7d352cfe48d00479ea98e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa414e01921cc0882436daf8e0523992496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865c2c7a15667efddf443a2e6d7e031497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b41ba8c287e6acceb62ad523ac764498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57335067a70732e28ad9b6669440d4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82184956bd9e8cae25e48f69921fb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236d6e1ee8fe2d78637814df655a83f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975355d28f743079b1dce46e918e4d16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eff3589b9c3a8b94be2a6506d88ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1d31bf075b194e6ef2dd9e19bd9f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ba1b8cd05e65237fd2811fe9b0931505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e2a865405d69965eb556199541c30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573d31349752a77ecca9a97e098f729507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfd53c611e8f93b39492109e3a7710508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a23d152aa90f517e6882633984049509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334a02a1c6cf014b3cf82f102e829cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6d71a1d83ee2898337533de1f479f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8906523e124ca3a205e24b81702940512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca496737465b9c4a2836f61d5974468513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c865d0bbc6a1ac42e4dcfead105281b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c6ab11fa7e9de5297e2026649457e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb41b93b5f46a0631de7b20eee5422516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fa8f3e7a3e4804b328163278734de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d981af26b31af123b133df054c73f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87688a6cee460efb3b3a640f0a38e5d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9d47db4dea9aae9ce0873ebed3527520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625ffd007be8144ca1a4228155ee6b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a0fce97f1f7073ef4329a3e97a451522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e4f74c9792cc2d1e92427081860f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306651fcc80dc90267496fd553e3fb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c50c176e30bec1eda3eb1fcf7e68f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7c8a8cd34cd8a89d89a72b8858251526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd38c8e9ecf1096b7c3243935856180527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ec83dff82231702b9e25d354c5515528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31bfaa2fe6ac5492d2ada52feafc5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e336928f1de6d75c279bad11c7192c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedff063a67d3f5a334a6a9e21fd1981531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da1565e4f266b19b63c92f6ae8e7db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a923f759c24db0194eb85c64289e00e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997efd5b6460a2a0cd636fa1ead99847534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289909d70ff1d4a040775f03a859401535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc829a644b76b6a79b0225f6d63112c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b24f2c491ca69b61721070558d78a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989078735569372c4d961d883e555484538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba7d002d02a1afdc414d1b389803e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71b023cd0ced8e7a9ddedc46b3dd08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff598977ccff4ada5ef6af4fe3e6a61541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc80491c4965c676aef3ec3b16fb43542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b7fbed4682e34ba42b7740626b6f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00942b75b01856fad3aaa160fda67abe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1a476f83830d5418a881379e72b23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8723cc0083599b26809a2cbed07e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab48f62cd47f846f87e12fd8bf77861547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69039815c80bad45948689fcdcaa53548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e765c127dc4c5b720c0d81cd42856f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ba2404e278d462089e9a5cd705f60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18d63fc0dfbdf1f5cfeb49d49f9930551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058b8e081ff047f8454b27eec8d759f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d48a630fb912d2696e6a01498718c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f30cb873ac8a08cb5d1e324bbb68cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e0d2f4e58c2ce59cf42b9ad5ae8d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669c263816f69d8ddb06c64b087b1a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbed15c14d3ae6525aca9a39dcf852b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cee01b8a7e389221035443c64aff8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7d0dd4b11d270962b56b5a39a513c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d15f3e4c97e618e1668c3d0f17141a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f464a7400f26882c980e5bdd95cfa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c6342fc166b2321f4cb58f95827e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68bcd6271248d2f76744d3e911b73e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a3c4b65ae39c1f8ada7f5e576d666564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ada1ffab8a6802fe3a0e839d0df2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0f1653d0075cdf21295dd752f1e40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bb4edc44b93797b34dc09cf182c1c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195ce2e8267adad6c9092f3cb0a83f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b73426f8fcca8cf27103c354aa3c3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8760b7d89438646cf51ed82c31b2955570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672fcb62802ee5ea64c86ccfadecd2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c1ca696a8902e3666342f549246a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39bb291236a5a8230db20129a82dd7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baca28ce699796652586e3287603db5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066af55f257979b1ccd80d1ee41b12c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1764fe8e4ccda44191c00873066ba3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff31846230f144a594fed7ea9cc04b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daac130d20d85be6181b0e6bca1a1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fd0637ffe2c8c9d339c3272fcf98e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336db02ae1aaac5c3f1f5e02331db5da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067b3d7739bf8f282a6f2d3aae02331581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1818b58147bfa866e0a792c63e150b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f018f2b8ed2bae9e938ba7f34e63d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcde6a3ac85ff64951f7cd45fd07a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0fac18ebbae574819823868d2aad5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a58225135ff275c9cf18551dd98d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533df095b4d11c9fb45011186235420587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24e2a57da92732551779d38726c922588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbebdfbe724c3183063122079efb76b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1fa9eee643f5b3f230f584d649bfd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6eaeb85f042ffa1b6d21faa0547eee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc8bbab757737f985054b97a98d533592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e129ca2ac69a1cbc880607528d42c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd172421e23de01557405382f066b96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4265fee0b7b78c5c688f70c23e37f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a739169bf954121bf2911201a256ec2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d45edb8adfae28b433323564264c92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356ab08b962c8283cb149a7335e038f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a24bf0880b909b483e67c49e6b3e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462a59c74b3f6ae37f9b9a8d1767bb1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77fae88ed6d9e0735782dcdbbfcf63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b9878cc78cff3036151f8835ff935602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26162b276ff5fa85f8b24ebc2ba8bfa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326538c38da175ace928d3d8318ddc1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cb21b6640d2f82e03f61b9241de68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5350d964569bfc591d9cb5e53c925606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec4e181af31d6047a35904215aa37e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb86e2d1e024544bb8bcf6b279a56e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dad925ae0e27c5211b9699c588e34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9d633a490b647f07daeddafdb3de4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905453a5766f4cd64cc75fd16c68a84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1deac52d54f47b9021baf8e7a6016d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11005caf44838536ef6d823e401734613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f368ce35187f9c5d4906948497a8e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95b0334382eef05692d4001e525cb6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65556e3d722cf3477864f327825c7c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64fb5811f9b588bf23315d4e4170e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68f6822af3b66d77592c6aa2c4c6da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7e52a5b7f54d6e1ee4743a1344e65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc73c413d2f74b56705444f1dc6b3a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235e1a28f5ff931147ff495d78ae48a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30be44e8e1ac32ac86fc76409c2649622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b978eadc84104cac20a5056ead523623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8aae3d67c3d669d297f9a38a97c48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499949f0f5551728b81ad4acc94c886625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebdd0bc38882f37c578d0cbfba436e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50b94364da8ef82ec74ee1e0798207627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538590f7b6ffa70575e9398e0b8a4c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3a3364f3c772cb8f09133cee3d37d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c46a2da6520e6d087384f3dd857cde630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabb31c5b61aedf289f754804bf479d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70e410e19c2995440dfa3def9ca4e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8cecd94dee74e86043d2b63ec6d99633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66580406eaac06d56151bfca95d477f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139215e57bcc389fd47d06bcab5883ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c305f5d22217a8b855b6706d0a59a12636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a32ad7cec2383bd00be8403b356cca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f823c9d92a46de047272031b26adb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5d3065ff51dce3a069b0cb55b2067639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0a82933894b891d881e4bdd339e64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2fd3bbe1fbeaf1d611ba7eb53da77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ed88d3b04bfb3a14371fc49b32abb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cd34d835c0aab96c87451239599b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38611c217f34c47b64e243ceda43bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deb0635a7a138a5239fc85d8922b4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a116f89150eafd4e0521e99408f59a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5833fa8b37e6a5abc1831361902015f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc11bbae775c9397692bb7ca1a63ec9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68f52af9c8e368aad2f2fb3b9834ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463a9aec00f9f7171ecd0c42076303f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9634c3612053f89e3fe7a671da04825651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f51800b263f26efdd8db6bb1d47244652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7eb9c008034a3b8f6c3690871e41e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95853c28075e77734c3a788fba2b0ad4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18341682f25bde95655407147b1ab3e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba617ae1475e6ff498d94011ae83cd2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e477d042944915ced426b47abd25cbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc460327ca46e09fcc7138ccda1773bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5a452ee99630108a4067924388e89659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac20ec35d10ca3903cad0c259abc9b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787a023cdc7d1ec22552ef2da2d73cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd84c070790d9e7042033e9d64b4169662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bc29639b46dfd74c2edd9ffa1477f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36959e2e332531085bbbbe2cbadfc9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884bdbddf5b7591f5d46d4c3c59eafb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cf5a2632f6eed00801c8393045f4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10c96fb529f70f463de28fa4122ec2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb3324899ab466ca35dd18f8f6168f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854861abbff160f7c4e86b87b6be9e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de02461445a8c4599a8c78457da00fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30270c698c2ad8926386bbd49a4976671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce01011a409704f7e4a2120e75481a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4449cb1338be0288188d6118107d046673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726b1b51364bf3d53c37e0a8c9039c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417df496439ed5014c3211089e6a9a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee66890464b3180645c60e7e981779d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712448e57a0a646df6a34c1bdffb54ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde26f61a97acb960ee136e413e5170678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d1a815aa4feefa0cf58fcacc85e13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b135f8999d9b2b4c607debcdbc2e337680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f45be68b08d76f09e35b97c082d72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857c33d66281a3653c11bd7f5a22040682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9afdd454c6e3f29af8f160e799c9e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cabb511be7ad89868c92c5fcba2295684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f37530b99999098a2ec9cdecd0c4f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac365dd6771f72d2b32f7de6865935686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca4c893fa28091675970da6fe179f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25c8d09836d50478dcb6637c32b4cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035e054b9155541c97f80b735afaa08689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654bd087b56799560773eb4119c13a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabbc7d70262377ac0e6be233710d8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d6d352526681433da89f04dec1a30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31cce8dd0c580b3d315c9abbb651ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c579a0377a021e03ee2213fb2ef02694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bee707f7a4b8c77b5a440a64157f4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddb49dad8d109c72f4736dfbd7b06a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00a5faeadea6205f292099b8b803db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92d925e73af4fc31b28eb9cf403e21698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf48017432d4501fa76885603e1541699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b282bd83060c9179b42a996ed8e4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77b4d9c18d2be0944aa9300c4ecbfb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165257571adf221eef26bdfd727837f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a55920b71418801398c9da32e11f3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dbfe141c7554f94f6859d2dce7290704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70897bcf690d06652076975fb9ebcdf3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8e7fd9e7d0e00742eb00f314347fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2b84387fb704d09292230a47812cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77558ccea461c3f4cb91fe6760ed62f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65f1d6611faa897077cec511dd2176709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c3f9637579f7cc3e8215631ab1823710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211cccb171e793dc4a5cab5814a3b81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fb7367e490eeac0dd5bb49020df24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8159b6ce660013ba1cdf6f5b59e749713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e21b808510fddffe50681bf80808fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072196df67ab5e2601ab1b23cf378836715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca55f119f95238f397e386ac1bc55e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858932851ecbad09d009b327fe0287c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7801e847b695e3caec203a20d9e000718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacf721995b5d071ba2570a4488ee39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273866cee7aba467e9fbc79fc6cdd46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054f5c020d6d4f7a6a6479783659ec0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8810e8b9475f876cf850b3518d798b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d82355deabdde9af435a25481359d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a0c32f53309b2321ae94aeb189e92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d244f53cbc8a024e99be41c1c633b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a49003d10799ab08b589b3dc76941726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8d12654130d476fcbffe91553a5b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaba03f0b7960078abd2210706bb022728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8ecc4e0737ba21be8b7c5acfbda46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ddcf445788f60758ddaa047f50a2d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ba96990e099b5bc8a6f85ed76e632731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f911a8db1d3804cdf3a5859b1009b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644484b0352ad8169935ac916cc13a37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6198039c25cd0269ccea286ef13f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380be8556965fd9d53df7e188a2e4f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dff38c7e7b21aa9ba6ecd162cf486736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc524b52f82cdb71c9a27f03a266edf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbf9119a8ddc152b910d305c68cd14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc6bef882ae0514d35015984b43244739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247480f87e6f9a231315610bf6931aca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdfa4e2f83aaef5e864fd2490bdf0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd2321bb4959438d2eec31d74a41a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01238bbcbb91355dc81984507adfcf16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ca5160411da3f3ab4336eab5ee4df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c479d8e35115b3e985026ac7837ad9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53502817713088c2293812ac1eca4d44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf7ef8713e6fffbeafea938e347ad0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11cd3b41761174b11991425093c451748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972da17783a704c839c0e01eb46d64f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ad2c333d3fbb80e47464e7d3ddbc9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de1c44bd2d2f6e51d41839243b7652751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8548af965be48b94eff94c1fc5d3137752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82edc10f11ef259f42ea9822c900a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010fad4b3018a25023b2ca8709a7504754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf432ce0ed3011e592065c441bce4f37755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffdd5ef85d9d73ae508044a0f9b586756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d4ca660f9e3cc597b32925e88fee9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eb6e811862c764568a12c36e777a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919618b00fa450ca2a9e1ed2d5bb9ad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01f8fc407afbaae5ea31837a312a72760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84f0216a25b37ca01483738b5f4041761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0391a3b72756b6de6200a9310269512762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3d1f1c769a1d9bafa3f9cc42dc362763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4369d5131b3f23cdb21b6cc454099764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343848287506a0f206304c7032dad27765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b75efa0a476111907274847d479d8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefeb7cd9fc544cc0807cedfac8b7336767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80785d862f48232f511271828b0a6b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdc4e9205e1b32b86de625398b72a5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aade3ac59d1510a9c3f8e880c8d68770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede402584431ff2490119dd16d90d7eb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047db26331e180480b7d97f2a4a306ae772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945887c4921dde17c2d1ebbb140dfde773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd8ab7140b5919d0fd9c1034cccf81774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41295d677f01cd9baa104c97121a2358775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633e8e20501d0d84376c4bd06ca7e73776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b42da3328728b6e233c8c14f1331f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707414762b13f9222c03d7f8f7d9248f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71e217073c219c38a7f6fa7e4c3061779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80249f5fd0365163c26185e117e527780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ecf72b3f98696ac1aa90488bf715a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2846ef26bcfd7489f50d020f18ab2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8ad2298039ab7654497a117d79c9b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3c6458737696ca912a88c47677629784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2517cfa4bc64aeb58bf5a56a3c4ba785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e60a3ecc56373da31bba8764f9b40786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb165c1306746ddcb77a8cfbf16ba6a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f438e7bcda7233b44d273a53927a1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232d4f3f3e486c6b130d46681a140df789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b680cde169aeaa2cf3736d09dca88f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b066141245c01641b2baa70d53ae1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887d1e701567b09fee2fe25f407b10c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61034ea05af49490805dc621deae5bd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286654f03145ad58b0acc502469fed6c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c74931faef5ba7df3615cee90896d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a422dd06e2241725406563c2e3e704796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20fd62e9a4eb15ece03d81386bf05f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799ce8f0c46244221ad3c51ba32ecdc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020327e320025c02aa9e7dfbeb76f16f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442516b272a6d67be3fb53f4c638c0a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd88a0770451839119e96c97a9785c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e38fea41c09e1cbee3c5a83fa9bb06802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df025841e9a0bf5bd5f4682c8b3c8f0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448128f7beb60fa9fefc20d9bd16f9a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886dd9c8f78286af1bae47ddc6fc040805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a520da633b72f51a38b30655d87730806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094b6abc3e302aa04c30f4e6d584f3e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e55e467c1cc5eace6129a79c6122c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e629b489579f6dd85b222f8e4ab66809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86647ddcf494c2a27bbd0b3abefdfda4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a31a6b50c047ba9efb3c009aeb2a62811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1b30190a87fb4e75a8ae68b293f5a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d480c406d82d6e0e20804eb6a8146813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1845f4b6d420db1202f390e52bfacd8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74b943190a7fa3ca37873930c42fa9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68516110b2ec9759583082b8b620df0d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a872a8ccb79d5df1840a9108e28b9c817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6d401351e77b041963b088e932ebd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0b173e92e746491bae4fc551984662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c3477050fc74fb0a690da89647bcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f057837b467ff2cbe2d691ff60980e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf15d89096fe508d993ece214a2b43d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fcfea4a01bd5a0cbb06b72f6163906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3e5abcf44651e765af4a8e7a836d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957363a3603d878c68e04214666cac58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d49b9e3d03153f48cd3169874cf279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6490d2d70fd03598326de005882922110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cafc11b9709dc3e3d42c6a892b566811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93cc183e352fef248860ec62a79bab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1fbf266f1a92f51619a3abea2ec3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3adaab8adf21922624ccc7d7422fb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87d491d09d5807980d92012280cc3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4872e49ab150fcb743176066fe80a9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89020de6ca947a698d5ab455b176138817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6faf510ce4be4352265b9610f3547c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040de51ed4c3e3174260e04efbf64d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344ef23c2902fc9c8a917e209098d6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457b6efa79e4a5b033ec3a1a6f33ec321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7409a8d411a4d2d3eccb8e2124cfd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec8f5118ea1e41a12035ff4c3b3cab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87bc9f6372204153dfcd2a4cfa4c7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc1d4ece5a51b84ff3941771d6528325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074e6a1cf651fe88c1a589526a55d6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67923c736e85660c888ee2543a75b73a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc96da1864f89b0fc8f5a5c21cff03828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd68b314e6787d44ae523d01ef3bdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5227a0c669d14485baba5b07f5617830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72deba0e9624d7a71df1e88fd46a60d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87d9932d6c2389fbade5179d1ed8c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8bf42874c2b5923a03b43baa2f0c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e50ae9d983d3cfcf006f818f43077934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b004b963d3e8b93fefdfb93cfec7da235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa9b227c2f84c7cb11261cc41d257736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b17a8b56e5cc655fa7ce96db3b436c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7d62b52560ba71a72613160ed0f8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234f418ca546517a7e74e9954de2a8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6e7d2b24c272cb19e06a3e0f9cb6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ab6c5f66ea7b916e1515d3ae8c08d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37386937121a7bb21335fadca354184242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48555693b7a4c7aa237533cab3e3a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59087860b6d422876cc4b82373773c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362510333fe8a70e60e1c0ce709cc00b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601d92454803668735f9bb22e7a1bf746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d801529ab0a66fda32d91abd05c7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870647e4a8610ddbbd9c4b44e98c16f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1423ea7a45edf95a7f68379d5253e1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e4ad06551695c79f2db442e682fb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f513fa1b4561ed75ac29765056bdb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d930e97b52675a2c1633278914eee052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efc82c0456c20e402d1caf6d78a17953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae061b0249c28499b9adb9e5e4a396f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2e7e2b396c5622b828f73277beeec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bb67b88e21e9e5ad07461bc533cc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87950732318bc619cecd4f159822ce157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775dca50b5a4e5415045d4f999ad22258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799624725f622b48870b85590397122259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ddbfb0b5268e7b64b0bf3610d97de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064e643a80b371147e44604cd523e7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212e9df4a4deb8d62889f1ab21831dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a55c95a1b753c1b67544820181b71863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11428717f726337e665c56edf9beda3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb5043870918c755bf62d9c8a5e60c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e86426a98e1c781bd6777dc9fd86266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397644485257dff563ed7241cb8f7c1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b165f7ef3a68dfba04d38373111c7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522de97477aff2b2f2f762369fb0a2d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3962968875e100f95f039bd47c65470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19396d6b94adbb3aee0e6617b2dfbeb471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb97e0abc8f7b53fc28871cc65a298572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec075e3037668b7d07b9e34057a1de073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbcba0d1e8180ecde72ea888a764af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d995331b92ed52e0465af73604096675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb1e44f6ddf016469800ad5979bb2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fae5f2233e55b1885c634b8f22461e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bd23279c71be19c574ef416aab76a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecd304d3d06217de87b27a09731c8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fe0665c120bef518f83321fdb95ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ac41fff94509fe98f83332fa4cec581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852ba272a6601c12bfde280338fcc5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6c0fdc54ac3a3787441f7bfe0c2c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c8f7f3da734feb46e18310bda9fe084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3b54e710865320ad1f04afa65fcde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3789c6989c96687f94af84125e6c0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9315c71d42786fd335bf19c81362db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32508da43b8ac0b8f8b680be3aaf36688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bc85e2bfeb065411190942e64f49f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c1cc5bcff35c60e82ce5f7ac298fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45e6b7945f13171c68f4f8ebdc8f4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ee0868daacba65f3b2ae75157271b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e62f4ab8a66e228f4ac9f72c3313a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1f732e0ea815da02971e80ea4677f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49bf214a01e35a91f63ed446ef3e8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f32ba162574e352869caf3d236ab796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8680be2e29ef38cc071fad9d03f44697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb464d223e9fd20ea090c577573f327e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b251666e6d361be3e6519c816b33399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb48a7685fa85b294253f80e676804100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a3d97f7d362cb0608d8a3e8a5fc71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96370cffa4a2acaa4cd8dd06f577a4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea37c9a3c75325b8aeeb9fa44778abe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6bd363a272976f50ca2057ab3f6f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc376e8c7c591f72634d3dfe030e11a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8592eb68dd6be48856a060cd5f703106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a23cc989524cbd55aa3b547782a35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30511b0b2fb9076e85d796d73ccd33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39363156088d957e2732ddfdaf8039cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77076f30cacbc18129a5442ec0cabde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db369bee670f25da30eb0faf1f685d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58b4dc231d913b2d9b0f6fcca790de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c58479a114eb5c6b7fb6b7c7d5c65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501a3dd6917d23b452aba75704ae65e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41934807d806df90225566a6f7ebd8c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59622e11d44737af121c41139e755646116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f686b154fcb6091c8bb72692d173e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af6b90a0ab3b8d7a5ae42664001125118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b3fb1aa92d3a69245090957dc556a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844a64b6ae19462c35557e8ff010ae1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a392249ca07f793746d74dc10d62799121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314c36d2ad8155552ff0155423b26ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1985722d3a8c23aba073c515df548e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ed0944cd695dbb5f75db75fba7f85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83473f946dbd771dd1fe2afe776f791e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc9a9899643b24b3ae7035abe21aaa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e79bddaf514879000e58ac3f0a7ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cd8fe15a5166d87e79d0ad4d2e7da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638932f3d6c07db99b0f5c84ef73ad5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8627d6d24aa8fee48cd1febc2690ed2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b128bb6846a5dc508b0efaa483b58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fc16387b7b02273e40e32bab8a71e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebac3762a22dbbf4a90222be34d785e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9a74192dda49189889e7e8c991437134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e31c71650dbea6e19f7ad53aedd9d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f4392b4e2d9308c1976e66d0af6bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c22c5c55cf6fa80b15ae92f747a0bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55104050dc1595832b92b18dc5be8951138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27877b726a1541fb12ae6343a703a886139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6661e8fe6c686104fbb6fecabfcd9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc4169a8a16794510f84e1130b4c94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e710877b954d17ab4ba840f4f20bbe8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d956b10c44b3b50ac53c5153ca4ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769bacbfaa67a4baccfb32a27d62f8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5d637374f892c6f1e40a59a8d2d7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0666dffc1f96ca06df518ed526fc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08ba3a342b8835ca514129ac4343f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b94175efcb9aef864866010aee8a79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba7242ef749073fba1f243503c1004149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2630dded72357d58f4b8809704da9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeab736fa467a3fcc2ba04fd316673151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882db3458ba5e99e9bf626b9f81f027152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ee9c27c772da3dc1a9bf523d2752b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff55504cf7671caff3f5377ebcb132154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a52d27c624d18e90499be0ba6405a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a81ffe22905a0b13d2e7d0c5d8982d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcc6810bc6f146ad8a3a8b15c8de75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572c880ad6c1c39b9ee69121e71c104158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e10504afbf3487cca3440e53a5a9a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0382689e0c1d56df97beffbb84de9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803c4de8ef1e9ece41cc3ad74a5b7db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f8a86c74eafec97df6d10576c773e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900cbb5e442903d344fa42c16566c03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410170c33d0d2398d606b67c2e3d92c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705c3c1b3c88015e67e8ee27b70d2fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0bff1c26afbcc48a4482ec4966396166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c43b83cc10fa82e40e390c9f46685167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd17e615a46d866233d51e2f38315a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776905ebd77976bc24a1c5f5aeb771e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13977aebe6529b1c7868c00aa2e615c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579c88a294f01a666bf4cccc9dc18e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4ab312cfd66aa892cfb45ad9bc5d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8cc860fb32914b6606c7cafc36b9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d29f3581f1f4bbb5838009f0a0316c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213225db19d74967745935743c3ddec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b350dc610e4f189a9ee2a9a4a3bf7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae48d8a2e1bef6261b133e0274e64b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc4af11f35f142faea20a194a11af6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13137d7df9bc57a3ab4018b487c4f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83d6a0b738ed01bea437d4dbdadc84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e6e80f84293546981a2b88ea77ef5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e713b610cfd0d6df5c0a2064affd36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ca77ccdb4bd343eb843bd5b981ba2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cb52872b945a087f8cf0b49e88853184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172c4088b559c18237d13efd74ab984185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5957e7f1ee28aa6f475fa50387ee1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535aace6c427427881004ca696c9014187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12b21f5fe5feb58d5015c06e6d62a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a854795932e159c708aa97ff260ad2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f796c79cdc37c1756c315f23c05c918190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabe4000660a4369f5ba6840698f383191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd46612cf78b52f4a400de8f317915c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10336c7e6d7ab05dfc6a64c48c653799193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c51e4881f51d5f9ee8bc5d1f3e09c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4f6b79ab922a95855c35c82990db8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6db6c9f0dbcf27d0e1315c8d2a23d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d524a2a5f6bd79178d728a0be106770197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04d26ff73253c643f5e52daa67989a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3277587489e7054b54c4c9e80e1e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51162a9e53bb561e831ae3252e5488200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c705e94c6885627dda5a5ac530ccc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038e45b9197fb3c815b139a0140d2e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddeee0e5b9d777affe11eecd71e202203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68279cbba4b448dcf969fb69f7f691ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd13f27b05a6128b717b5035e3d693205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364549bf0994ec78ab8875d010c3af4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bf49d90a216573eee83903f945c17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea055016d22f398f0fa4cbb90f669b9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf1fd8f97439d1c37cd02067d01d83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33addd133e9bcee0a0c8d046c452d1bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb45b0a7025677a3659385db10c9f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aca016383ad7c24a7aceb3453ddecd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eb9ddb0747d51cede4836d2dd51d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bdb601be81a151dfbc183fb16ccef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85ba44807e72ae3dbd1946adba8291215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59867fce0ec7131934e3a8da551a7ed8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36962081dfe4df1e1d569f89233d517217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c66927c6f71576609b127da713819218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a1ce200aa1476ef1a40e40f9d6f4a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0229ba63b25e712757533e87fc6ece5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a022feefb2230e3bcd948f95a6cd8ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676da045e9fcfecc3f75ba4eeec23f6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04614eea725d8574160f49cbb169ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f993a34b283b0c46b60c766a2c14ef0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09206776366f05255d0c5655594fff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82081ae76188f22c0f98f6fa0b528045226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11e1a50fba5d62490614ca27c84fab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70daa93f7ce6acc56b421b7f00ec901228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115cf3cf087f6dd6dc8d48a5db5aeb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280a1d9a441bb5cd607796f09ca62ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4217ca9054e595c8869bf16c76eb3f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7c2fa695c8085de4e72fde2e8c505232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc5cbf36fa35d7af94179354533149233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d05a3f1315c8aa62cd14676713a7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8a16456ea06cf6dedd7b3b8f88a0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1d701b91c4082f851d0585ad40dea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb1874cc5229c4eb9135d5e680f112237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a919494c1bb2e433467e5c6aa55c08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5560a13e60b3c3d18d349748a4617239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054dd2b68b20dcddedd051643db8b60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982057e714c1195e4c48f989689ed8c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd836fa3caf8358635487e0bda5cb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fd3467557c1c6b4952f0c07072ee8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3887793483e68f058f445af14582fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab64047301918e0591f603beff4aee8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aeddd1a0f59da5d8e3601a75df5690246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b47a1c56135c6f78807052b5be80c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6ab6eba163ec660bce3928da3bef7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36934e951a4c3b665572063855951e96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee164accd0994130e6fb37b3219e6d21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847aefb519dd7290d0cdf6a1ec27ab4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07b5a30e099e392a690c8e978538e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffa9409267af599c390c4be4aa9547253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073eb3c2fef47e1aeb04220a7763b22254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bd5a26838960a2415e5220b342718255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342bb032585003d9ee035f7fb9d6502256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b280bb2cdfbf7da2b8d275410913b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c8210d3a6597c949488cfb64ac30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e337c19714bf06df5c16be252f6eff6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba5b8610245ed0e4d50a401234c769260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9c5558e8d0292044af0ae379a7adb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e037689dd53ac56d56c3576f408090262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b592f93a28fb80762ff2c61715265c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326133eed7e0051d3308d05556a0c35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f135dbd174184517b8bf7b4a1ec080265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d723188e57fc41acb310f751d055b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15580535d9fe331955a6d2bf775b1b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d690135598e11b3d250800c1183b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5e6a2250ae4d81e574b3e3ae899ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924ab7562e6e7570ea3c28e36135c40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d647a57a8f04c1ffa3b12bfe05c93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edf937115b8788280119150bd79294272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125b3009c11681f4b0a92fff9e0746b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d532ea21d065d77321712fc088739274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40b5eca1689eb19f467c87100608f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a113155a64ad270a6efa53898c0c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6e408841ada37c2b8631aa7602bae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48e5f52d3402bbc925c1eb0faf80a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37495b139bf7cde312cc0a8a099027279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939052f54d5109445a8845cb6a8f30f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71b821102d7dc4d2ac883d2f8a7b38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e058187b7c405c9fb3ed57421ae54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7accaed0cd1f3de9cf70bdea451cd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf148cf09a469379909e01b580c1b53a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33100fc7470ff4745a007dad831d27d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95796987c18ed6029f1680ff37d91b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7fb6f378f3f973d8c33a1c92e6b34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292ff3f3aee99bf17f43446399370b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfeb7ea21a57192d062852088338d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bfdf0bb86b36e81f659e74b2dee4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9a942825d567cad45db4cac85d997291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30eb55c01f6777375d196b4a89cf3a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365428fbc9970fca7a0097b26eeefb4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c9a31c11709d31f24fba8bcc85e79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8f009db489d65cfe5c7ab841ffc9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9053afb378903af4c8f928ae58afdd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493edd52c2b00abcdf1036fb28126eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52155a72bf75927aee6bf31ee0024303298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35f10d8f861e96f1b8636f2c5c1252299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a23a43336b013660130147db67bcf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0294fbbfa52e93a551407daf731ad3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b74429808f308eccca0cc49995c8af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d78c84641aed6e86c775ffd88f07a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32704858081c9055ffc1270b63cca9c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c05e7401edc8bc27f6d8f01d8df90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2af9b7f5e48746f0d93597e972d9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afee5bd6e8563e3399d455d35999d9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84dad9c016dab4b10489db779c6c1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf956ba7ac0b175c4912607dfdb156a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc10891611c9193505957be0ad31b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ab6235c3bf4aad9022fbb6f312c45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87107f57084ed38db3ceebde58024b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3af1cfbc90b29f7089f7ecc7e2d0b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb9cbbacc27f5ef0c3286de08a58b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3060b3cfe015929ba5c44c738b0bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf631ab85e4eb77a7a5c713b9be6302316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88783bd0f4c5e7c623c8c0f0b8349158317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6715d48c2388e59b6178bb3837d3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aec0081ac192d11aa8e234c62887b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4803e60905c20d05b4d1a7f7083cfff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9579dde8e3a19af2c697a02ac6f34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640820e7f0389dfffa9fe61124aaca03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099a8c8e8fd260a5e0a21983f8819b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf991f6ab096fd106c18d81191a2ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a92dbfe69fb861b184780d7955fac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1c606bb9db750230f50b6319fba86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619056bb247c2cbd5e55f80c6432300327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf72d80cce85954508b7d268b22624328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9a5b66c246de407834d097eb2959f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d987dfd06afad8019b1663f0b9fd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d87d6f8b8cc0ae0d262dafebc8c1d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd1104a51cfb1be9678ffda581d29a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69cd30a9dcbe71d4d7526d690e92ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305088b884e2e56f2db87d7858fe6db7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e0244abb2fd5f80485a4c876b5b95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63855eb398c6218b074016b6a13cd47a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa40d7ec2a272906c032bce5871be1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aab60eb34e3a391046c7a84a066ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c9beb794901aa1e16c50b571e5dd0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a2b2ef49f9c23b834d96720a79869340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e08736aba961a58e0da95e2a62063341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24009060bf639741bfb2d15f5d5255342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e970cfead64d84e6c2a51469fb64f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c524a0574cb8347d96238be49197a06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6142e6656aea8c199db969e8e96afc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4e05b5ed5307f186a67bcbbb27c76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d95b4c3b4d306e2a374141b83fd1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bc52cc7b1def45fa7b79964d1d6c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dcff9a65033a92a3af020031e3fe5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32e292ca77647c4d24b420a603b371350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117a037ccf0c8fe2b13ab30363ff835351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d342df17c2cdc0e6579a76dace768e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41d1480f9d52a577fc409f28812044353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d5e6bef3244aca17005aefacb9877354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ab649d35d15f73f34e733f9a5a802355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925bbbc36d179ef0594ee8c007405a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff9cf84b6558d61d64492ddcbb19d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1a647fb27a0be11777d5434006652358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411612845c3ff969ed7b5420235fea3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49223947ada2c489b40d81b977f54e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f3db4699ce920cf6bdb9816e87798361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d22f8e9f1bc6612029f4864765e0df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2269cdcbe5787a64d2d9f2a63f2c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95e740d9a9ac55d32a8b42f196a591364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1018ee65a6b660aaf9153b567c83d68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43704b97d0b719b932d14ab227a6f24c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bdbb67eb617b5f176fffcee02d06b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060838a7bffbc650a859d95c99d675c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206807947b8d6fcf613c2d4ff19a1fc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8e52a1ec37f75601f0ed22774aaef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd533f94f1b5d4e70bade8cbc0cd9b22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf805c0620e1a29eec2ba1afc8ad90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e5b270834eb12b3161b93497ed5d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bc5a382426a66eea363517d0a680e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82497784ecd35f04a5347839f6cdde375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d8904130d8987af840637dcbb147d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c4f37256c0743e9ef6ea863e7c5c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1212942e6ab605771cdaf5fbbbe9df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7263c030ade72ddaefb1603c2c550c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cb78258c735cb73ae73d6199fa0e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d9ac455c0702c82f394c33fe0471e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de2f82c19bea6a0812f2bdd72b0ef7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b44eb9340c1dbee188735b5dfe9bde383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9da677422ffca51091a44f626d46d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e4913e4c4c6693f2a46d16a2ce465385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3c7b99b5fefb46534cfb69a59ff3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b6f17741ffae8c34845ad8ed90b18387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e301d935f44e835b12eb04eabea71388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa27440cecaf9833e1fab712a00bf0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac9558a7c8810a5a58dcc1e35a3da6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f1d0a869746b7d6ca6d0594c98e3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea7a66d6bb012a23655733ec9da5fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e838ec9dc78664248ce9122d5a417393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501c4acd6770b7e048711aeead58712394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857425eaae222a16efe28c656cb3e43395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b52e8b3f50a5265a407adee4d2f9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71762b891e7128ce3beb92d7f8670b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671824dcaef3ba34afd0e17b1baaa21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1587661882306183ef7e4637d7843a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309b1b948a8ba9de50f8c70158dfa64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed405d4b6ed748987bd49c9622fe27e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6c096bb57a90cd94bb886221016de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd605704aa875a1977df205cdd111eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bd8a4307dacb5e052cf8fa8fa00f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496856c2713bf2ebdcbde49e868f658405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65864dec53ab31f216edc5459b4a9c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c32a53b3f8ea5aa76cc302dc15bd77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b50959afca54d7ad42e86a477e1c21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9447f8465dd3227439fac04a060435b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4748d5bc2faa934e47a6f7632bd1d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e5e393f5a5d422d2b01155ffe1a51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9c0c47a337c291b03db3975c71dbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51361f34e520c1be63c0bd6f73e275a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624246ce824a2334756c183b1293b19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e0392381673bd9be61341a7365bc7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d89df4eee25b5e625f1f334258c3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77e7809177a16d2b3c2a5d0792fcec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c4a38a54fc0f4a9564cdfb6ee2014418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7b93c6221d48e066bc0ddb1c9519e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7100eb2aa8bab953a5ea9b4be5f2be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95fa450426db514713035c0b0ac119421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b811cd4a271a4ed71d678ee01b14c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cd33a4ac23ec0dad0c038232a3379423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163c9dc6bb17d30fec9c1dfafc5690a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd98dd26f20cee67e8fa78302551be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd3500cca94c796c31cd49a8d31948426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6e7549620bf0312970cc11f7b38be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe273bda0f94d9f2547dddd51db91197428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03f9fd195456a90c58774aba957ae1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368913518350be15e7ea76a03318319f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c352f58a509633f4d04f796f3de244431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6aa6def5905efb7b056a33426fae8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057429a1e121842a6ba4e717bc835cd7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e623a6d1b77abfdf1e354d31e479001434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41293ad78170c59753dec87068af57a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a1a36e7b96860d07a7e3a92639ebf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f40927701971faa7a753c8c68d19ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af9fbb34d07008c42d70ed81461f4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3aff63ebac7c96bc3b56da16cbd992439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628aad603bcd5391b2ea51f51f84cd99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edef6e8a83a6dfa04b7d1894edc14c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a252127faacca3ffe4600d4dd20ce1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbef150df140c0275823da8ee8307c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cecc055b9f60364454c14ba07f9e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bc5c8293775c012a75109895a4ec1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d31d94ebb548423763c3457965b85a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8046514da4641c5c9df611bf9facbf8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62308b01b053d203546d3c918faafce5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ad4dab68c38ed7353d493666cf68a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf86a15f5b762dd890921a28d63b759450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744b8d4ec995ddb1f5b2277fb3d8bc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d4f22d0ca7d2071765557f8e13b57452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a2bc4891ccf4c677af0bd4e145e21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bef0d4d129a22f0042a92f0947bfe5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f4b7c2775339b0c9df5f3e2243ad3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041efd522ed6c2cea49f473c40881bcd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd107bd6aa90c133a6b27fa4aa67253457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca3353f3cf52c3ffe6de7cf9a7e27b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2b11d6863b6acafb434bfc576f866459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9755eb0985c6498dff1130d8752d2f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6c04eb3c6353896d14e552655bc8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de91814017776f38373e1929682eca1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638b46feb3d35f008ce92ab73678f2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2141d45b96b3a3b4b480b51a3c8926464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ad323653f86244637b01445ef903f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769929ce071be79654bf38a09ad4bb4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea692b070a83bde103095a7ef4ab7e94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926410ef655a5f02002f57d6f634d184468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6cb56f9dd10a77bf41a0f884f6cb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457383af0f66903b1e8d8f48e0e4fbe1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685b6a4a6fb1d4fb0c784d8d69b6a69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76d7ba0b08664cca6ecbce86eea293472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3833a660759a9e3b96348f4c252ffbe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bafdfab9a3818ed1964f57c7eff805474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d59190a0c0a8417b70ea8ef48e369475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f9e9cb3d4781bf7141f24a2818e5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc4342fb81ae0089f867587feff041477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcc6d9b591fac386bf44b5240a6d65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915a54f659542a22033ad410f6ed99e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bad3c78646263dcc0869aaa68fd441480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb02ac0c1f3c5b7c0d825a4cacd948481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b6dcdd31287f6a113639ee54426d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7f5d413e33e2e1b37bb5bcd92f9c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5f9f1f48792f9af05ef1b5266ff67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117541080cdcd807127495c0e7b7287485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dad6de7e12213159cdface926039a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391e6b7f61c8031c4dd689b9f3592c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e15f5b26987eac297318cdffed29dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06d4dce41c38f08916148c55ac86ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53fbc33ba9c04da0eafddaf685b230490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc561b2b7d112738c454ac5636125f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ca9a50fefef87f4e78642eb3a6d3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5d8e41d523642ee8f0d04dcbe358b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e56fc4570a0d17a290ec33f51bb7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506442108deb18e93d2c513f245c1264495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4674c0aaf9cbf87fc2e996e5ff81b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2a71e7bfc8e00f968252172f9fdb7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ca2dbf97f58efd8d6d84dc3728927498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95908414ac1fd37324b806c8acb23d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13e62a9ec9cd2462238f14ca4d7345500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6b40bd47fe5dcce0fab32fe5daffe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51affa2829434973748173a2314110502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6b0d996a6690a359f5b13e33b5e9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0119c902187a25b62a37d441732039504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeecc6c3b46bb20fd1887ae4d0cecf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d9de83d2d2fa3c3314192881a93c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eefaeb40361080efc042a764387d19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38b1a9a37b1c99719e80a8c893d39b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636507e237d2eeb79397ab4bf5f2205509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128bc504ba7fd1b2e9acca8dc3a109c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f0dbd4afb304222c5c898e59150ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712968f2b5c3fdb62706cc4b668da538512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6180ecda402025b75043628d4440a93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682281957be894dd6c995f7154dc4434514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca07727fe858fa01409ef89d60cbc5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15709518d8598d7178480b61d0df310516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6bd1455c9724ecf04de83c1994030517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796952b46a022563d296a76611f9289518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ea451aa133457cfaf1923eb2df7f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c796f0f5c0bd1f300f83d3040ad46520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bac804d207de278fa4ebc4c124fe34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e631c982f23cb36e64b0923dd18f22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f763530c30b4acd23b223817865b7b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370b8e551172a8b445c2f3d3e86cae2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344068eaebb58dca008b3bc2343e15cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6b5192c7c89bd6535b6b09f194d06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b372ea8eccaa17baabe0e7cb83cf704527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f52eef966724a44040159f55f30083528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2920299cd63f9914c2ae9752483471a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc5886fc01423db80971a2b7f7476e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3b43c003f2175cc0a569bd941e754531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd684b88cf2828d5374598dbe5bbf44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dd6d0610babe1ec69fb8e191161e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7b9dc96c628bdb231619349b5d8b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070199070fd271b3678251ef84c8d1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031655f3c007ba805fe4189c1325c4c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03760a17f425b78cb40a3d60ccfa5e49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaa496a1173c4abc1cc670e20391a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d9b728346b16f7394f827c5da941d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677bbd4cf0b8f25a8cc14ab96e86a15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc03ef6a2d9ee4d70f7127892ec143e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84d1983d5312888b1d26bcd5aeeea0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ce8f77fc3fa0b55f31452acf95f4e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f2961c075753b84c6f8b9d7beaf54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc73d1229faa3d470d9dab5251b78e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60646334ac73a96d5e6c2394ecc2b24a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e061b4c3aabc4e65dfc1df9f826f307547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee36686edc0035b80288947c75755d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a43143e7d359dcbec30ee064bb3003549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aadcdc187a975a09c408dd65d6659550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212ab074d6e3212310ec39172725704551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb967a243d2bf967101f870a1208d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b60eb1c911dfaf0c82a8bea5f928b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71993cf055c998d11d34a5184bdc56e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f97b78ae5d467405f6bfb831e2d73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab300ffb2488bf9d2503552981b68f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bd5f04f45891bb9b0b9b7174361ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d365d49dcfe5870f3969f018313edc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e137926e396e8b2defab576ffa660b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100b1a35e1800b3955b5919697d4109560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcebde17273f8dc5f43c6263b02446f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dd93d16fd6ed4348b27b5bc944ebd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b108be80d3acf486dccb5736f05da70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355132e1d485519f4cfc992006cdae0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21262867eab8abe5ad7df8557d586bac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56445758ed8d4393345fb34fac1f61bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1712b293eb9968d14586fba32f416f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b722aff03b790702abe696b7dcf8b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ae5338144edf92793026ffa5d3278569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d24d1cd4ce3959720760b107a49e05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ca2d90e6796f0b678cdd262b56e59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08933faab570a4463f536cb560c06c27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145845eebe698791cc76c6e59a72d12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2075d7a2104bc38d9efb4add94b7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea4499f3f92f6c1a6f46c501e540d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bae934ef299535c0eac334afca46b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc80ebae0767c7b9dcf7e135bb7eae0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98eace9e90372bf18964fd90fd4f4a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051ef1615251d1216e560c8210f10b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2fa46518731f4dc7570c462760456580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe700d09b5492ad619505ac1317642581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8642b00b4cb024a81aa4ba5772022582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb8ad69a516a1e81f905c2c59445d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea260288b237befadc4cb6864dd0a597584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0be4d1c6bbb98e425ca7f95900db3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23fdf0b6ca570993c4956137d01532586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12166a48031a41196752aff9890499587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33936d9475f50a1c3f50c367746317cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9f858a7ebba480aad30e6fa6c0331589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa176e756dc5acb2594ba8fd5f21ffd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34df0bc89a815559440fdc8c3d25bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701097844c3235dffe9ea8181d01b1e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143bc09473e1dd9a13acf390f4e8592593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d448ac028b49894d99549cf64613bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43a77435f2da911c2da861e691e5ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e88aa04bc09cc8449bd31492c841a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa51c034c89e9efd7b364ca36d9fd0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873498e23947d43251eae487c2d73100598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473d98ff0f93f2ae5d985b5f8bb92c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c38d9e64a18b38bb4077d6240e114e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416230b9b9bbdab484ee3f76e72ff0a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f91f4506fc6a6d1b649fc2de7cb0f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83523c18f7a4cd26b670ba05dba7702f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebd32a5586b1a8d12b865c0b5b3624604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853abfe78c82bedd7b212deeaa821d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e8609a0fdbee2319f1336c348b6b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a32d133a8f2ec29b530c2228a7352607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6941f4783b7d0be5d0c96b4455f6e9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b80efbd308e1fd2ffe2c8f769aae6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2aa97c1ffd7cf2198fa497ff50d66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e50e71ccc7ca0daac1de46c3a9e82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e69531314b8f7196c656c981029f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdd42193c5072ca8a134bed105207a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1fbe77f48669f062612ff1e8dd363614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350eb49259650b965d1b0d0cf73ae70615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d57d05ba6d541a88dd1a9b4f87bcb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433c1af4d0438e0c9abe01d1db3a066617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7f9ea6730bb47dea269e7ab75eebe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05008b377164a5e3939524f221392ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99e7760a5bebe373b8dc543d809dbc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45effa96c61bf7dfdffd955b4b635ee4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a93703c53cb420a6fcaa7b9351853622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb30cfd0fdd3440c48738a876ea7064623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9792862190926798d18090dad41a811624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d582b56e0f398796d8cb25ecb24b76625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423362c20158ce56b4ab8668d0540a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0435a20b42b26b0911c5cfa94a2c70627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4166629c9d2bcc36e44a73578fbcb9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3873c8d826e24b029a4e2c7e2a38ef2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73389c630af5eb5a662edaad6bdab0a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd648c31ea1ae6ed60492c2ceff72a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12d790ad4450b63810260cb6c54f66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebcfd6abe696192e03df421c1c28c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038df00aa9dea8c4c2f2140267b8db5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac5a15d1f5796901b49f896d841b5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b96155eefc8b998272ff82470c394636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a837782139294ccc1348c32b88d23dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54b5a44016119b4943459b76884bad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72527dfa1c01c1df59d55282b40f11639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d76cf7d540ebdeb71cc185a01bf267640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84a8aecf11514850b5d2ba42ac9ab8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a33b79f5893bfd2d1a893dc911aa3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830aeaac899d7ebd25de839e7187af2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4182a6c50422c89076cf889c6f9c88a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70735072b39e044c61f7a3fed59fb30c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604af5643dc677da984d7c2696d3d0df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a765e54c16381d7890a22134d55632647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c107d7c53d07740266a857dc1aaaa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf95b2b0b0840c886230ac9f77fbab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1d7e03d08524c2a582a7eb904f5e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e9e8c0762cfe87b32fb2145d08b16651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a84c8f17a66c007f166ecb8c94c3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f88ef035fd109e1a87af0393e5c673653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf5f4a2ceace98fa0e13ad838a9313654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8841bc8b2d04fea1c06a4a798cb3f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2f40046cde65dd1036a557848fb61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f99b8235c3746efa83ac36568b08a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c904a786e1fce2dcc3b64c88a4cf98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183b620bdbad152f7067e7b97fdcf02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfce703da6458d964bb4aefff50bd85660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efbb297a502ffc9aa45ec5195b9cf9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcc28e03294ac79011cee35c10d999662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4627e4953d9a9fdf469d8d62df5fde0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd7f923c9447c2cd1634991cbcb5a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bb072c6c3a88b4dc6417f8d3470ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6fe38081b4e86608e7042d4e4e06b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10809e110ffd824b0edde01f464d5b5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e03bddacd53f5897662365cb32b0a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca3fc2610b4133a19d3a25db044805669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19748f8e304e9cd481bfd98b6396aa7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44343737d858ed40ac6372f80007135671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca5e6b50bf1577afc6ebe2fc8d9e9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d525a8ef66a451c9ea973ba085b64f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63471b312bbe8a1184d386538819eb66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2da89353e75237f97e70f75073bc7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109c66f0c6c1ef156172acd175ecb60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe3ac48d6e49eeeb9ba3552731c08a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc0bc82d0ac7b7aee8422ea478c7be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d8b20fa79b28ed24814a690388857679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6232a9144953fc1aca378ab55a2aa0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a2857620e56e7d4723a6a6694c510681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e47aabbde4fc609392d011d5567e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fd96964f07edcbe72558c62a479c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e14f36afd1ad2d764f0ee5788dd1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7a8e6fcf2d03b6c6736265eff45d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349e80ef0cc2eb67179c80667c8267e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60612577e45aae1a2b600e44459b113687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b81ffdcb5882198b11d5b6c83a969688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695b3daefce95b606db8ca4e854efe1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246393a72f396773b14bbf6e2ef54399690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43644c0fd231225c221711312ca6fbe0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e743edaf3412660be93e1af6b4a74f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35a4300489dd5e1beb11181bcf9249693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fabab72ca1d4d8b943d0d6d48c6f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fc8de4b7301451f691e2f7accfa5f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26da5d1b535ef3efa7f0a5c48546905696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82817fa7118045587ea81e3b69cafb29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ed3281eec7a045a927b5ed5479bb1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c19cf068c8b5b7fd60b9f220d7693699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df67393b94c0b5e767e7c5932078c9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef605451ab4b5e73751d375794123866701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57387f386f83be8ad866c9fad2d9cabb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91726a0b121e61861bc40f5145bd05b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389cbf66025d66de883b8daf2902bdb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd8cb1be16f8e7fb8fc335da867822705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f00e0c06aaaa75ec76be4605824e71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db749de4efd31dc45c5ef8c8b091b82d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d51095c8605d8b0e3dd8ea15856c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4ff00ee83bb75867c945da8252f9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157708d953faf1d12fd36ad4c04c2a32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4958cebf793fd49ef55abd39fed9d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9c0213f5dfca3ca233cc1048806c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a099bc283f49410cf22aae130d66e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2235c47cb5f35ffdc1017ad29e06e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca774dbb07ca26eeb9fd460b4a4717715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5f8f6b2519bc500c1bfef1cdbdc0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbfbb104a6afe8f7e96398120f0de8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156d9ee719b7a0ebfc87841515e712a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a575dcf2bf414c355e69d143b2c6c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3a4d099f1d7dd6f3ac792110aec57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c4f5d4d852a38610c3357e940888f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5a299423ce6236799c7028cef604b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000345cfa308a235a14293a9bccfa324723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101704a4d0b49fe7a7baca7a93ef84c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259349ae868808078b575a486bc9ab49725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e680f834e38048a01cc66fcbb90f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d4e1a4a507af32e467446c92b2981727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1348b30db0f2aba7b3bb4ee9777916b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9d01318a7ef0035f9f44369de3c62729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8df55a8573ef0dbb15f860e1e92c90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901c6f5a66a971872854463ce8b9b84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51472b5aa7ef20f8751814163601f8cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebcfab4c55e68ab24fe22d7056eb1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba04fad25ee0112ede42072cd8d6e07734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29202ee5f5eee07cda5c61e5a47d39c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667d7d66595590940fa538b47aff3c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7d159a8a28af396c4ef1256b14830737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e73af72b4695afba47772052dceae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01592e13149c9133443a2e4d56e093739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51900863a7c3790395376c3abfc5ee44740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786382dd7eb0317ecd9b640a2958debd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eb5a4eaea3bdccdf59426f83211ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da30ac7d9d0a9034893c3845dde408743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1852b3fd3f33c1c635db2549f22137744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aadb4554abaeed78f1ce2e71941bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373c8a6511bb1cf89f71beff2283a79746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcd3dfb7a25e29ba5ff133154fa94f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873679e09914c0f7c536253c03f9d20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928ffc7a444e6e1e1a163691ed2b6fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040c2e0ce859ae2f0ea98775a30933d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d632b52ea86e8e49a8ed3c8d49963e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c03e780af7813ed552bb928b3e3f40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d1db29a0c38f8f85e03f6847e4009753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e208543818df005ef15d944f29cfad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e33dfd44e3abb0044ccbb6b23a8e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11026f7cdeee810ba5eacf7ecdc19c62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99459f9ea65d20e7f6549e6e08ae4305757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e5949c50dafaf3ac5b9a9b434280d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f5358a544625082f415c8d0db2f42759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2437d574adae569b6d13b32bcc34224760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e398c3f99e611ece4b3732cbc388e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf50b5310b15e67decc9b084e84a98762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a9332c6ff4ac5002df778318b1f4f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84d68bda3a0dbeee8f25aacbfc4fda764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67921bb6d8140cee0fc19a6a2d58bd4d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42754c8dc76166b1fa638c7e86bce878766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c131bb7648b77f009f6cff1678303767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>