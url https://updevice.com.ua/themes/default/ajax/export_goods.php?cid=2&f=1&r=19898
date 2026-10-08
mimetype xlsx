--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd1e72c0dd42b58d1197a5418152a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dad395d45770ab4bb88b296b9fd3e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97f15d5b71c9284c4f88016273a7da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95ae688d5ec88975e57aaf2c5419064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03297bdf177283d411ad542dbdb9c675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d8a4fd8702504905bcd8f1e31e6906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d2f9a9556688ced9a227d417aad3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200131ea427738864ad0b5e5e5a65f658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f425131a81115a6085602a573a0ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4126f2e584fd66b78bb44e2b1c230010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db533293329b8c7b98acd129eb7c7a4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ea98c30db2023a648ae8b1aecc53c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6252b6b38156fc6dd4379558b0be3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370a795bb8a9e9954726f0cd6eb6b1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234defd74f8620bd4131348e3e9d99e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fdb2a67453d87ee75587d86eccb8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16ead15f3eb4561eddd31fddf6fe5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0f5f8c0a5e9ea1055de21832f3e4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbb501c6323b76e561914dd16107c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb000c77040930ae93162711a24c85f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca293cdf2febcd121443cf2db8ddae821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ee356f881349987a011a95dc7e70422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dc6a4e853754db4c1ea6710262a6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b04523f708cb036cd1fe1c3a96eb9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74692e21c84c8bf886eb1a56a37f334425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e90e37e667d338bc53e52f1bf0a8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72492a55c826873d42efc6b8a60067c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cadb227467de909325e80ceb8791f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195fb57b4088f6d12f85450b4b730c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0758550688bd8006786458cd91d5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb3fd194d8581100afb3fa3260a1fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919527618fc206820f880df25b3d06e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707ef42e7edbb3abfac2d2786c465bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ec912ff9cad17ec71c38643eac1b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1a4bded4ddc36d32ac9760043cd6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e74f5d8482da08018c17f2ad8808136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e1609d6eec7d7a7f65c816989cd1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe8d2c20d86d6577bb24ef916764f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa564b904efa81ae899f3b1df2d3bcbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a95ad97797d886c9f8e1849890647b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d60268cae03c0eaf9ec349baa25c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370439397317c8d8ac0206f03324dfe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ee59b3d11330c68aff347ee04122e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f4302c8a2c2e0dcfaa66cdcbc778344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c0ef96813b3293f00e9c7af28f9e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27f07677008ca0777253bd31d708d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ead24f61d24f7e8bcd9b1b1ab99cd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bba6c62df72af9bcb9802c0817a3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e076d062839ae7b0f781e4320d22b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585455e4fe4d0375d6b05944504244850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0648374cc3dc4bf423d728574071ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af88a95764c0f2ae2fa3fbd2741caa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4373910a715ac6f3f9fdee2975b5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dfd41cd0e1cdc8721b9c714d66c7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc884a730b33a1b2cc3ea47cfdc542bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f785acb87028d0bb9f719692594dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa7ebf801f081a740f8d2327c9d72e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f298c1c184b864bf568eac8688cd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fc0ae69ea20ee83d37713bd129ef359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e913c694e326bafcb0a0c7a0a30d61560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15140a9e321131f36fbb3076e7222661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acd792492601f0b8651ce648a663ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936fba9ff78e4a8f1301d723363eb6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2bea5befdd21010fbafb976bb09b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3175c5430adb741e2b735a7ecec4f4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326ff4675de2979f4a34f7b47dc824466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75654c9ad2a70307b7da46fb01f022a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca9ff575d87db8fd48fb80470a201c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6a8a047109417f82d3473e4fb2ece69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72f54c86169a1e864b82091236356d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87966877a771a4109c97c84af94b6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad776c38b6c415832074a3d6920eb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e03b36e92a3d032b2dd2ad7da402373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4816c5587aa658c6847448512b3b18c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ae0856694a8aaf24b4cd37955213b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc2475e53c55d689b049677d8fc95776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037b780601bf4327cd56e9807dfa05377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66752629aa33f0b12e130b404d6b39f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fe2114e6e666584ae54420fa8355679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d365398e68352cad5601821ae219480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8ba02b69f6a4cd6b0e0d34a6c5fa181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a45aec5f8b4bbc66ebb973d11b69082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7376a91032069d2c55d2b9d1e308f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73720ca6d88a0d162e07055211d8f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01045373e2ddd49f8c14b3f6c5322985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb1383423184f0d3934ed3d31a410d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd931ef2454e5909770f32222a1c913187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1baceeb213178ce480b4b68128ad588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d44df95c1df42255635e3b5ca8d0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff17ad4f4f0c1839e87bf106e71186390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c39d85b75c7babae78b658820d37791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed29076763510a1a2e1d032639ca46b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add8b5959fe174eb34fa766c844dce793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087b68b32d646f0b78b74f111da7e5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fee77ea829122e82ef752774e21f5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43170791f51241567313d130993f6c4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179706ca80259230ec2c5c2b6192382097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc5b44381fd72936b65b2753faa50798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a149507a803338801a7d08fc4bdd1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d85575732f2e6e19a4d63212f3f57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd3b2e2a6a9c3d8f5b583efe2e67c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94097030b4547465614f87c3d879bd06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1e5b6adaa56de4a7ae33010547312103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a5b86f966f8ff588d0d0d19d56546104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352503f57ef0f4279eb02de396037bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551be75116c9b108aef54761888aee5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c6fa11596cb2be2c99cabf26391ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe4e78c7fbe7cf436cc543cd7dcfeb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865db34b63f19fa9acdb05aae065a083109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c067a5fdaaf9290e7260386c61938110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7698608f91763fa8caee0009724db9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f5dda65def193d786df85f3f28756112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec4090c2d82b8655af6c80442bda98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38b3b89ebbcbfb90492f0215696018114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab383507646113a3350f1d8b2fce01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1180fa1194e53e318eeaa537ddf52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610e5af2f3cf40e0c01d35857bc1331117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e321f2042de5be5dfacf9eb98aa2dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b38b410fd25830563e7b26ae6de6a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52b29baa5711dcf5752f258ecbbd7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2ba351559613ecb982883ae9527da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdf52ae04a6218bb3990280f31c15f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a343d1486f3bac6b08047a7ff4db905123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a47b47ec80f64c7ff6efd4233381e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab67f9644d3e29efd295109f45c5c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4fa595b11943e93f48c9575868def126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515e11d39ae3014bc9b67b4ed2f32f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf334ebcd9e7fbf41b8d64dbe66127cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe76614385a8f354d953ec688e8c4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411947b5b00260925b31b6adea99911130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b70f9df216278447e583ad8de39cb3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d006d9323b54e419986a3f7cf75fa9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4862bba8c4da2f4a22e95483e925abd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bea5af5a18acab8ab17f811c02b85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9989125d11519fbb9e923d95f76e87c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daa43018da248ddeda001e7e4c695e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ce3fdb39db3362e79e50e8966c171137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509598b1fff7be0f64d604e70cb4c68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3705f1afb9d3a5b810237301682d001139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37fd9e9e718d0fb6e29008f26a6d41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64aa789548a9324a31e086d5439b4c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb469254dcc25cfeea086b778e5f0886142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ddaa7f96159c8917e903889c798ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9144f1161d8eb8abcbf8c9db61d1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf99253752f3370cb3eb9ad961a4c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209733de60c9c7762e00c05642f7f9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb16e8ae757017c37edfb20a478008147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8e7b5229cf44101de9028f2303770148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239cfd6b01906da9e9df8d0c4be2d8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59848eeccb304bd09f434e016f935214150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4c8d6167622bd4b35a8a9e6308372151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf01d2a1cc08eeaf213067461a9422f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c86a23e3c7c63b2435134246280c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d751ee9678e06a8026d310cb3cf4ec4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a56b811bb4468c58f3692e3ddf37d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fec2e5e443a51e3f002db8e9f944a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7819006183f118c56611be85179b761157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6e0d460666305ddcd4d031928c4eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c12a5df572d7c78a197510637dedc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973465e40f4a694377c6ba91dc92acd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d41fdb4abd4d3d0af41b814f92882161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea778129f95d1ece9ac7ad66ea58be3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8d7932e68bee444166c905c9ab5d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b65ce0b3bd718c110c3bc93eabe4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698340990df57626bc5c62dd0ea9c44f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f5d1bd67f823a81b95b9848167e73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca812131d79b0d1ddcb5668c531f5da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602f5db675480fe8986713df52938cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5864fc28921357f875dbb4015fa9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9042a21c3dd3d6e393152cae5412b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceed7239054400a9e7e885252c9c7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26d107e0d4fdde0367385f93f9eec4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c6f3b57b94e265d1c75ab786e987f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1e517a4ea30b85fe559025bf3152c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1cb26181dc7c4792d4aa17cdbe1c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d2c41f211263f79f4f3c8d0f61f61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00603a114eb19da041438b1ffe3bae62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff20e7afb80faf4eee0b021a8f40c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae900488b37b2e6264f4644fbff21c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509fb7154ac28cfe3cee21c99547acd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f2e37077d21a20b5e1e5653714137181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ab23535df7a4bfb2ce4042c1e0c3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aff9dab983e8635cc4eb1fc3efb56e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0459ea6dc20babb80c65d90755e57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563414ff8ee08537fe74ca29521fbc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d85bdc8076ca7afef6477a40cd0fc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7178df5d4f07e2e443b31f61a27351e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b46e99e1f64f3bed97033dc467312b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3b1218683ceb54c0410391e423c1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35697ff70c053aeb5b4f19509a30fde0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329bcd29fa9ec9a398a88bb4cd52855191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35cf2106c9ec512146179f55300685192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e4313cae944ad5a897a6e42623fc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df862c459e3b37c21f96b59c16ae96bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ae82a5d55823f67aa7769fcac55a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b6c73f9f581aa2d6d844c1fbc5941196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf51d13be298577917cfca6220c253197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bcf5b0ee16e3a7a812150c313b48e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befeef7de843788811a4e7a34134160199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbb9e39c7182b8ac461c100b49d656200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16761d589c3b3f3d9eaf830d887dbc62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854b9966eac10f07d76af4bb89e4fe7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c355ea946e7e4f6f30da3b86bd64d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed736c09c5d11b2d0e2287d801d659a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32088e698dd82b31d45c7010656bda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13498be18e4598ad8aaf7832bdfcd4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180ceaccae4a8f7ae1f88653cb2efed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4469928ca429e5fe803ebb0c7c70ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190fe8594b8df223cf3918def01ed1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a916859e0a49f989ca701691b0f7901210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65541eb9599a5b9669d908403d32ac4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31590aca52b6263a7715039fcd14f52e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c100ce2e5f537f280de21ffdd7eb79e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c47339c01e2eead0ddaaece0b88a2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee73a592160bb43b44cc4c6e757f3a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ef28f841eec94aebe586bc6e0f1d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f9df2f4a4a5c36aaa2241af3ddf07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aa01281ec8657f4f2b58ce22fae94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdcbe165f7a8b94b319ceb4895877f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777e6745bca7ed77adfdbc0b5cfc49b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c286a593614346236f5c7e2ddf9ece9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b27e20ffd4870643321c2a3265056222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf30f9496fbfe7bda80d92744f6536223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bc5be6ea282bc1dc07a5c44477e92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd520e85ae17d2dd67aab9c3cbf724225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b303ec531f41f27da783c4001d5c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c791397a11764b78c19b46f4401fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3b1ce730639e4c6fd1d93ce22342c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fe2e43c36618366f6fa906545b9a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be734fb0611d232db04f0ff5d9c75551230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ab071242c56704c1433e5c63d648d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e77ed442c15a20ab7f0111d5611130232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a317372e1b7b0f9fe7eb8b7eeb56d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c164e6e1cbe8c4d67e1d5e767c5cf6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de1b1121acde4bff0b917f23bde383235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecc2175e5b1d96ba6131b84d8fdf42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f254aca7a9f7896ea6594cf2bb302e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951148ef073be6081a783d2584932962238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db655c73f0a2a7ef16b09a7424e1cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a51e9a70e78bb7e0f0939aaece0edd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd32a7dbdf3fc0a1421928f6df745e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8d2ba609add940201523a7a41598e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6ac53501eaa71f273827588019aa0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede0ed60bdfce8d0a5b053867145f5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdf5a87db97803d71cc38531f31682245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf048791213d7d6e51167f9ce1664fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663ab6c3359647f0d0cbd56b0798b3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7590cdac4ea843e02236311ea2a58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea037c11b58ca01d05138279951281a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83626369465aac85fde2b01d998ecef7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fca6e022520b249d7460fe267de9e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1040a0bb57029eac33930d7decf3710252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e7ee84033bcba0f774f43d46990b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feafc55d05f597d741dabb671abf59a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef19db4dcf9b12afd52a81ab3e37cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e0185035077c6eb471bfc4eb44fbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3b506d8cff540b5adb5453d9f3ccf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd894a3374a564f5794db364ebf970f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af252232ac8a72879cef26816af715d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69b470fab56503e28b1d0bd6495263260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7300c3cb26adaaa209d5c2f50e579261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35f7b5f27645919c10fdfcf32f9eb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ceafc2665ec37873b1519658d4cc6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa94fadfb74c5c534c64c7c4ece9c9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851987042f18a2cb2d6f45ca6e5763ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4713a0899c8a48351953eaf4520956266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf24a86c8a9cd2f698a9812887ab15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4285dfdd5fd04b0b9eb9fcf5d7a68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e315be9436035892aa7bdda9f0f0ce3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bd969b23a424d16d3cf42ea2f58d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf6a0eca045b016ed24fcb99932501271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b4a657101f8c5d9dcfed86b046f4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4a693d98a2499920ceee8a0e5e206273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cb550b62aadc6efd1952c3b334397274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18b115c9108bb983370b753ab38600275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31742ba100d732a7f65fc24fd5de35ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0315e40cba2c1869906c41f3d1e8016277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90159c20baf727eb7a34a50ab684f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a822272547b0937733ff69ed0bc9b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbc5ec3cf9e0bbc6a7f5069e028be2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc09f8265d53e0c17ca2e46cc930dcd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c62e54405d6a2893bab815427fd30a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca3db08cfe87962397ad9067bda7a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271f2f76c44ead11efe8ff9ccc8a3ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9eb0b33239adc11cef3dbf61c3f12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a179df13c13148f50f399ab19538b23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123b972b1009b92139e01ea4f0bdba8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbda974a531dc926ff5507bc631779288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e0cbc08b9c943028bac941d41dff6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26bb73638e02d6aca0e4942cc3286b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba083fdfc45fe99ca8d22d8c355f25f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804057cfe17a3469bb2b7404d352218292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f09eb1b3fcd980911566bf2f9ccc7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b418bb7b95fb7dfcbf8a82cf9e5b90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793499a36ea80f02f8a2c77a6b759b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd78680091c116a75ccc73e068a843e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea253226145a09e51ea41c4d460a763297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd674d580b82bd4b0f3423e4838847298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d97ea47e9bf039d7d5229f61c20d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faf455c5d921fcc8f68609f4002958300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9840abdfd831b8652120a8fdb889d1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79010aed7490edb1f4914314610a2490302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba4ff61c649829061dd1f750889d4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2977a782b8c2716e90a018f70c4517304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd101c918536b72b35aaa6093d57c33b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86951fe310eed90ea28a511ee9ef22cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c733f5c9c1fdcd9dc299cdc68708dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e78c2817e089673525772e05d34de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463ac77357d38f596bd1ab17b3156d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c83a18f59036d5f0cb92e5d2e109d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2bd6c6e68ff70367ee2ee93fcf7f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c209f4e6c214e8ad7b30bb1e98b5aa9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6fdcf0505da798feb6717864f9809313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6a6bfe27ec5f570a742a7dff49952314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02d35ecdaa8bbbb003604419584090315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdf9621cf4bb9bffb60a1aecad70fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333e9ba6a23550845be4630ccfa5550317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d7ef1735c0092b09bb6b12ce39abf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706651b898fb3ab93745d7713e09fc78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae626d50d1819f08606163a3e519363320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e922e832411c04e6d7f55b5607738321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c4c85559dc0f21c61bb143bbcfdb1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688396ce04e8384b6f0baad04e476519323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d57f4379a4c8a0220f09bcf5fdc69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f1cb182523f1bbeadcb359a381f5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0c77fc1ff57dd95c2fc1e2c088737326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733108f0bf5f01e8fcd15f494695dc4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9b8d1751311ce1481862bb23192ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb13f837dff2ac919a0f6f756b62b0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c25c43e2e7cbab8ff72fb110c9d19a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08ef83aa44e9bffc6146dc6c324778331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea15c1e2b82b8526772186e13727c4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05713f1cc8b7d3f7241124ba313e2c34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbd7e9c7d0aed00e96d78901ecd335334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9ca4c991d403bf4b5742dfafaa972335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702adb595c9fc243742fbf3f923481e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2f151737d1a63478394702c70c5fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87960e8140a08ad602f03d92df848386338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02d7d1733fe940c6257d691c483ea9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d45d08a4d7163eaaf8baa01403487340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ffa039a8dd60de43195254681c6c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53927bb444fbde6ba08f8d1dc0466170342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a6a1a7828433c1dd7bcf73f5f6995343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a6dab947ab90831244e656dd57976344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d601015d74b955829a7881500331332345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdb4e0273200e4f9c374fa41cd0761346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca275c8604de9a699ea49abc96234a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64592425de19dc197d91d3ce0708b255348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82d64b7091be04016caf2cc61e3b85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68c8f663857997180407e134fe02a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001e6b57c1f146b2a39d98c9e999752351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963295b7c7b579c68d8ac9fa8daeb20c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a9caa28e85e1b35bafaad99336d5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022c694d639415c7be6a234b3f41a6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd94fe9376a241d0e9e614b200fa4fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae89803b41c49ae44db84947084eee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda7744cf6412680d8d234bf2039cfe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de3261282ac0abaef15d7a70774a62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14542f9922224c527cbadd0a5aae8e9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570041f16c029e02f16011320c31145360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8be5a58224fd994520292b8ee27668361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6ae8935b0b5068f933bf8b8e97ff0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1af49c5bb6f4a70aa3b7cd3142b5dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb8280dc1ce3bd5f675bf9459a1a4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e743b696d97dbc4bdc00eda59b9f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a350cba183249205ce87f05123e67f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ea0c1d6ff2dae384b530593ee79ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1056421031b5a5b56fc582f9fd6cad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a25b27a6884ce3a90f5ede56cded2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1799a47f76ef5dcacd1163f634bd0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bbc0b4f9f2109a4668151cef48058371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc319d8ae9dede944e52d4067fee622372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f66bf3f928bb335ac35277a78074d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bdfd4d67982956ec51d89276a7026374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2133f0036b757af9edc479a0313755375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0705a4f11af4e10711590e957070ff5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec16e8544d3b4d5149b28592150f0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69563b753324b1d32f5b89c949afb9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced6e1ada3f71cac541480f146c576e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f54c74063f8876a6625a23b9cebc30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91bec4c655a078c1ba9d453f81cd2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7327f2318d7a884370d5f1e68527d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b6e4caa068b8dc0405c55a014378d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71404771e2e6f66576ae2e8ecad3b82384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d731118da96e184593afa448b764d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8251127300b4e14428b295afb8093a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be492fb8613b97b7751599349dda659b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97b601383878cd890ab18f8020550e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd6e44839640ad4da6245c7dad4cf2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066df40d27f4274962200d53c8ee086390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087420641dbd8a6960404d44e84137c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37e9e7a77da1bb5f5e5e67d0c62483392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa6b402a29dbad83677fbdf8e2a91f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef75e495a8c4c8ac48ca6510085464394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77415b22b3769685aaca6cf7c5712812395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bb5dd0dc31ebf04c935a0a0254af3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2574e839250d0ef1d1dea524f7d03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44e2f485eae4e2f19b226c3f86bf58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6289d0e816bffc99008a90b1c04418399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddfdbb332ef4426c4896517c7e8b05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6902d79884ad6cbed9709bb0986c18c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26920254feaf126fb65568fcf5e5970c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd0e6f6c06bfac2f3d5310b045e009403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2897d2ae6386d2ad4d7323caf9a985404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06b66e35d957d525ef305455f53694405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5ae3bec5ea96a9bd8245e1c17a2c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcc9947572e146e9b5142bd443d18f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3e432411989f5261d04dd051cdaf1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0f0617aac91ae5abd7b06d89fcde9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531276648436ef7dcd9ee18c58dbddf6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96045722c702aadabc60ccbe30be4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa6852d21dc657102be1035d7f9c47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633f0834a3add842b3bbaa3a753491d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d410da61dbd3147d2b9bc7e02a31af1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816efc4b2f4bcabcb6a9cfc0cb67dae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9ae17f5973579e14a0f47e0cea9e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f06723e8ae71c5e5c2bc3721e0d21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a0965b3209948d3dc17986746bb18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855926e26eb3e6ebf2de9dfe9fe913d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac764b60396aae9947bfc32351d53da0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786c9e9cad062850b2eef814fbb5071421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527b1d41f64627a744a8d885a50e110422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be801f67a1c286defc5e6ada63bd5518423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eae32aee3394ecde7f18aa6340700424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3ed0f86d3b6e27cc70a6c4515abcc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7943651f5767ebeac7330956055e05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db3bbf964d0fad8df419ddd214ba50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd104f245f615c6587843bb39d0d4d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40662626cdde344d5b15192dcbcc87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e53fbf572a85016478a259082743b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc335aca65227068bebdfe2308ace66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e938f5fefe5c655cf1541c42168f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3ab278c7aa3ba8c3f0be5e69ffe13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080b2a9c963bacf3eb350cba012f82d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478819a2a44c5d2156881b324e4086e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f3a777fcdae7a9473846deace8f0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd0fa437f963679d6ae24d0fac2d42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d00fc27639d47480d07a5442a4b22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e53f40da69a4dfc6f6e6f128dd18a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f73c7b85617f5c8c93fd825e290ba4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46489d58f92cafac4b8904655a902a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46867d8318f55a95c88959d4de6737442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db835fb0cc5fb53a201c6720316603cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d49d6ececb96c0aba1cc4fa6996ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135410db0a88a1616da340ce7f8154b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958e5ac377e91a11ceb6ce8b2f6365d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7916788b5ba67f3466db792cb22a45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523ba5cb620d8bc4b3517117736ff6e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c7b807844e7948682f3528c3bbe9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee74a4c9a1f212e4303f0f488d4628b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8352a87cabddd364dd5ec2726a15109451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49935c5917079ac5920e2fc7d3fb010b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620bfd8e073361f90613421583d10e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcc0589592a364c91474330ef9e179454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b25af189810dd71fbf2c65874ed898455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac008bce56370a09a222c8da62cdb30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882105546aa479280c2770dd6c5bba92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc688be3f6bbf8c0ec6334716049d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a824de45f595de2ba523d16f4522f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073d613bb2b6900c78aab0e45e2b351460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a06c805628a16f7e9d26ca7e8fc5b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6318502e05e44e4a385dd3d9ed424d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ce3ae714bfcb120a0edcc6b5f7bc6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64387c3094458f678b9fe0f7f556ae55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8bd1db49ee29811c9674429171ef4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae19d194c55e701bc734dd79b2a67bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d306ed010508c8948e78775ed188d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44345a82cb7c1bb2b1a7bd99f39288cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36131f4addf8f9b2bd9b35829e545ff2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb5497cf9d2ad9b6acee3a2499ecb0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ede9aded134d8f3dc246b7752a79c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2519d41188ef17eb4b145f1730f423472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5795580de78fea707af04c5de96e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9781f4d41c94f212f86aace1940859474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178da816805fdf058afc387c09331a03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20831e54805b8045a6d63640fa42ab65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfc85b85780cd08fb55644fc4609f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b3785d74bbe772957d0e008030d2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88b587032c030dfd9b322ded770bd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a72922c420d607c0dec693fbf96ea3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c40d0e8b9a699032843748e475376481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba5c69c8008bd4863374bd3bbae299482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cb109a08d0a36a238353e5dc79e77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73147c7b5d746672902f1854b20ccf4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e35f60d8b2eff2a0e3ceef88f0f858485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509660263019e8827cdf6f5eba75bbe7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5bdbd468e5a03e8e9536c2bf01d7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaa3ed7098b5b9d23fae206bf42427488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eff63e290324554955880838d98178489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d9e95ea58a773e5d216d16529987b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861c8b67a1b7c853c7b719bb54e379e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c619bad332bdced9ae64144ec5c4f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd1318ca8cdd3591297288642aafea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cef6eb2ba1064d07b1279a1a434714494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cfaa1f69a383341e4ff5828b776b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4faed56e1ba55cb67b97753ee8d2f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434f4384af3aea2d60085b2dc6d348e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48ff94f39a3f8a58174cca14c2f910498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef2de5e847337299ded2b14822be8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b91e02897e1015b6cbfb976224217c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6054c43a138e804453d2e3e270ab0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3251ad8fba9c027fa8c3d75db1027de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bb79877d36f48c2830365cba52461503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b377f96fc3e58e853556151fef11f3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c6811b7a9b7ba3bf7b5a0e6f14fb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376b79f26de787f42c3277e4c2d333c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4a50df2d53762e0cd33f807c47a49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf7529f09cc809439b3fed2ee29980508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1f0c4e13c17b7b5c4e572ef818a2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4255e92e075f306cf3a8479bb37b23510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eb7b8587cf96a38d1a923b318d03c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe763b4a419c0270c41958c532bb8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9159ea7cfe03895d1ea856486e8e6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db10281763a7102d502ddcbd4593b12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a79cd858226b40ec284fd57998c7fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49640c37cc363732d94b24080db241b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc48a5c1e032a2356288b015e41d98517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a439be05ec901bcd5a3af1313e089f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b306311eef1bf2208c8ff94789a36a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151cb2fd66dcdd80bd15ade5445746c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef659c46efa1d35769772bae5c790bf2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b175fd09563d6200ffb7c270daf565522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07b824a71c4eb07e826f3f6c3a8b16523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b855d47b49a211535c90930f2aee85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77ab741f0fe073886d81d1b1c55a56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14df963bf95331abca883c2125d0169526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df376d50b0c46461d00423a43275d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054ae8d5dbec2180f867a8ed24f88a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56563b245cf3d994ec4de365cf15899529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0935f7513a88250a32c77d7aaeccd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf7eec8b349b12372310dddc439dc0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749beea9a5fab1291503bf4615acaeeb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6434de4b7c4d1803d4729e7c0a4e57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723bffd50cbad4f84276c447997eb0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dc2c454870659f5c9da84a411e34d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0f6564c91ad5fa71bcb15083f2e31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b311d0da782495baeb3931ceaccc0a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b11a65715aeb240838dca59a3faff8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8de8be77843d47ca054111e151835539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ae6cca81475d93c1226df745a29a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d504dbaeb2caeb289e13409d5986b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a1847568e153985dc3cebfc9a0a9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdd3868ca09542154ab238877b6acd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072b05f3c23e75c9831b60865076f93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72cf566d36ac4be27365d1c14c02c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821884cefd0d8b50db3f15d54db26259546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6979b011714c1aea594bbb124fa1b57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a395ab06da72888950836d9d26167548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3402119e907f79c80d7a9208a3f49c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672448807472322374ab347d49e8a2a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5386f0f1eedcef39ca1f24e4728250551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a72c9936e2bc82a1f71c43ca0a2cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c16439e665bddd3ef71e735c86c83a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8f0584197e955ee6025ac924be845554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f0f5c08cdb90c49b73d0c9db1e0c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8267cf53c492edd509bede2036b3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba694ef4df6670781cccd4ad779266557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cedd4753c2531263058cfc6726956f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372a4380d5850274e112d1dd2e86a08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571364db667e2b44712601d9790b0ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8ce28bfdcab1fa1ea43cc84399c8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09cba50d2848f5af6b998901a979bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8ff92e9509dff4ced9d4ebe96ee23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8b09c323598b7f709544efcd9236b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9602eb5d374e61ea6887b966681e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cf6776cd3c62c860070df3ba554c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e2c20f8e466abd68ab7b3b04492da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c55ffe7f7a9e4b1f1a0999f489851568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfae900fb8e804a431e03b9cc4545c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad1887a35d3845e6b2798fc2d4b4fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5273b774c5be77a0d7bcf7ac7647511571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdab977bca222d19750deb8fc8e19c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eacc358e154010e83095cb6296c20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ebc9a04861e6a6881d5acc751d3b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b2fed68633149cd39711ce17039f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b828305f256652928bf2085944941576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87e61fb4cd75395d9592977bf3265e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6806802e2be14be4ab5618f20aeb1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba45cb017507587125acbb89cc2229a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd355d75eea06c7b389a10a6bdf0112580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adac4fd958668a78777f1635ec47d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55159e8e7c30469f2358668fc5daaadb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bc4ae3ad913d0f4bbc3c1c37127b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e497d5f89e9d8864f610a87c59c59f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff561bfdf8d75b25923710786923b19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b2b28217878cfcfbc185da6a522ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488f5d079c93580614a57df9bb88bda587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bf833dd22c9407557201317dabf59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58ddefb2626ccb5a836757ef5c0981589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436ceda070a169177a00db508de0f6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638c285b9b2825747b42b62c78e9089591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d7b1420a503dbb55c91be39c8215a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84377910b1b101bd173c505c7b4bdc80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06748513e968c75c3b40874b3740c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cdab61a1cbe4f3408e1f9c7a2b23a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20179af8632e7baf7b95a243f8475f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91761d9800943fa2f947324184d806597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597fa5d15716c5169621a3d07538bd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a560169fbffd58a3e6533adf4c34514599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9754e124a55bb05de671981a1396a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf4ec8da7a840e720ccf745980d91e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc728009d1976bcf6ff9be2e413ecd2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dafe007624c41a455287d5d8f2b2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e600ec91fb9936664abe63651822cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae740f3a3ebc0d624633e724c99b755c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d95a2e97aead73177abab5c98c362606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cad530b91e46cd26d2d5a0095304f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da2fddb8f35905c94cb22b30a4173a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef588541484196c287e89264554f7f76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26619f5acdc777aab9485948fafbacab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7d454116fc32f05bf8eaab61e7233611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038252d0aa1fe3d6a68449d54e4865e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f3fc4fd7a677b0dd9e7191f28ebd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba869dd57c7f234b3c7f217cac82b921614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbeb5ad1a46631f7eb89200b83e060615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e79bfc8cf588572bde0d43e42bbe7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6d560fd595e217bcf813354eed8fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dd94ed639fc822ece39cca961909e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e8273de59b1c46afa6960ea108b29619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbefc9aeef69b73e7102efa883b4303620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e1a7fdb1d75aa7531d621dc3481ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82236c82fd7aa9e16079b89999a416a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc453df264c3dba6ff74cd474b1f2d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4a41571e0e98a01e803b5b652bb33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700116efd7b4ddb1628ab799a6e3960625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeca901f462852be8169bfb79ba710f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657a32615fb0a725ab896b12e50e23e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407da670641ee0d24cbd966905735ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac5cbbb7f8f57fe3271223d8cda76a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfee16fb4e4b01c593120d4065d52c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc575c19ce9ee0939e49595df854775a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f99e0d1edf1871bfae9eb59af62d5e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59c22dd8d4045ac7fdeba0b2f1d2ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112ebaba16c1c3e4eeb92699fde844f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3fc6f316be21d16e383189c4e840c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ec0c5e6e62a2f5f9a649a94a8ec1b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e006c53c4a31de3dbbd928da672c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302c73e3fe654c0be671acdd7beb237638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bbf0a3b1504da410866b2010569e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3cacc4024e475ab6cf815c5da8984640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae38237dc19ebd39521846f8819aa7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ebf360a48e550e3c52fa4c92d5250642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea0502d4afafbe64d01b15fafc1a5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90021d3f8bbd63f0f42c586f147912d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6ed5e46c306afc1b34a9bed31f7a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db911a4cc6b068aace6b49857b5a0964646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a9535d66b8de94ea1a3e0a3554c71647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dbd3c80af206c01eaba6e8f07a47b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a564cd6ad9d9b257f2f670fd232dcc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbb00f046269414bfde8101acf939a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784af53c4e999b6698670275ab6ff77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d20db9084f211482c0d193d34d9f43652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8de85ed9642773543fc325c9969d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81111de79f5836bf3fcc72b7a00242af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f192edf3432ab190be5275981ce62ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7548c3911656afde666a8e8628486656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c9adc18f7a8fdd45b03aef3ef481c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fabf5afc070f49a88f7589913ca973658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db59c6ce6e45c2b276fd84dd82a6e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b9fd69e3da7037b2ecf8bf07de972660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed940d4df166bc7860ae7fbd70976c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ac0c4417f03ac9a40f3ca563b1545662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696f9f9fc2e4912a516f433a301237c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46ed91e2727f26eebd516dc05a7049664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18370bce596f2b99ae2daa25ae287985665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf0ab28c3c4782c45ef055b380535b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c813abe7bfb344aee7d23bec8dcf7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e0a7663803d41496ab3d8327b21e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516ba67a081dedfdb6db61af07c180a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84098f96afb666595c4fcc1c3821aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f2717182bef20bbdcc9eaa69c40b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc48c549239190979d1d2a6ba45b243672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12585c29658b6e6e2a6580f5c063c5b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d5551e53f7d76d2a732f224aa85a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91eaf71a007902a066240e5ad6b8aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aa130437650c81ceead951a1aeaf9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572f05bf0346692f8e191dd3a230e56677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48692915fdd166ce38cd126382205e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69151fdd9b8fb1cc5632a12c4496ec15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf27e056c47595940c45c411d0077e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596cb1968bd2c988db517d3868d7a74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0e6a37f52f5585091c7549e8528ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d557875213a152f1dbed40d21f02b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9321ba7f4a283a1641079ed7d3d096684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce11f7c26f86c5b555643c29b0fa05b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73bca96e0bc7917a516b03c62f5056686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640aae457a14d0a4d4a81b7c399b9fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae1fb8000e1292c913aaa7f8b0056a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae83fc78267b1d2d9baa5ac131f3d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0117fa0b31c6b26eea171123760aa31690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c2becdb2f919440afffe61fa91088691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f06896c3157dcd267a8e80be042986692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002b402bde86e3bc54461f78adffc9d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a4ec5ce3249a3103e93d2432b0cde694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb2a4b3ae9eb46ac757a8e5ace9286695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c83fbcfc660e94ed325ee73c71348696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4692f5d25468ad364421dad284e1dbd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862ce1d65bee79d447b0c7a51d6b48a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d007587cc7bd0d2dd66f1dd5d492fd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea305aa3dbc9f409da1970467ae2d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6642c468afedf32d19b1f317b0028da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa526b74f2f8aff6da164c6c4a52cc6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec7921ff4dd059797cb4f9df8bfde5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d418cbd048766f36647225864905335704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061feb95fd0a1610056e065d7bf50e91705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d95ba2e656e588f6d5f2ab15e3861f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981d5fbb6493096744729803ef30d94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f339febf377d7da54822f314afcf81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31034ed202b2b35b07e0d00d490891c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c9d8e93dda8168aa6d132b2c162e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608132f8a957729298273d38e6ee69b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d41d45e59b40e4fef13c544df4a874712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f7a76db8c51578cbaa7d595935f10713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9526d89a26d6f0d2500f4a14505f3f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceed331ad83bb2684ad9c1a3e3ffe4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e422607ab45530ed1a8cdeb0c133d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40dac1ab3d70534fd480f6bdfb5ef8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35de11b50161096e14effeec511cf93718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361b0d75ea85de3a19452c7b910703b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec76a584d27b5a308c9ed0cae835889720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a052df446776f38f0a3e0df44d9970721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3021cd1a49312f2870c82b9594399722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1018c30828e6af0fa97b83b5f99f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761abd6922695d04a4deca34c9ae7ba9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ed4416734eea87ab3e88ce3bcd1c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2580da345503f03868291557b128a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a825be2c07a8df7586ce92e6e1ae0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc36559cef14246f76f66240b30e3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b0383deb41514ccb980d1277f9889729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78c11d69200ba4a1b95336d7c7ba7a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a204b7a128bc3ad3e862147f698f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cde4706c54ef4586330b466a4dd4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478857564e042d1c33019a69dbf86ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e44e6b53e2ca057ea2554acd61f6d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508486a854f6a6952db6e0b225150286735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5969797fcbd24a3f7774a3e591f18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fc689a84ccea363cff5a950643353737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91de42bbcba0e5a13d807e61bfc7d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92c5e50608272b37b19346b87d626a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed94bc183cab34f33c65358d10ff2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7b0a63cedcee6a8dffea9c4c20133741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13009738cc833d180902bafb1a844230742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49376a78b6d24e7863a76a4fa0c7a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc9df6dd186158c9ba2c26e2c4f110744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325af0d64db9c033e53b7acc0673962745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7871a5d1696c59a8e013e4a1a1ef5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189285840e3014528492ef3d7b66242747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c9c6f0a14d29826b18e623602f50d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600d9c480c418485148921df01df487749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e6dd5c3693acf6d3d352fca6d7a5c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc691246c5b9db249f296a1045f2f5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ca82ad5253c6b307e00a7f8a350b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99a6d89848b40a7d31bb9d43a0321a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98da8c3f3ac0aa42b6b21aed63ac379754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add63932ac311cf3f2902e6419435ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd119a046a6fc4f85eacd434222c4ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99a3f1c7021549e9cc0f2f8dd6937a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbee5cf7778aa4dcc6da2b69cfba646758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b14d40941150ca58e341e476312d26759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205f006038e59da608ddbae6a74c2b4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5780edbdc1ff4fef52779f39fb3eb7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baea900341aee8bfe1e2646043d538762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13084e8dad5847848207707f7698b08763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4558f02feb423034b9e12f94041526764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b1bb62ee6d82ec72e2c4dee96eb87765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916bdd84145c7752acb1d943844784b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd00353d16a55300fb2c91bc036bb2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f67e0c384908ec45de59ce26a13b2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91818fd25a0085b1ad27e84ae1ef32f5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94441dd1e5b6b84868f03acc7a678862770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51aad5512e86ebf29897a00f570527771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5588374c01a692df365b3d3b9cbe46772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b145fd717dcdc96a243a1f2b390f5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3d45f22750985b8cb047e436c7908774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33468b83a04ed579392ec202c7e2a617775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cc808324cf2ca5ec478e61168ec7c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a810e1595271310c1304b5f6aacf44777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44016d092e840f772a24074351e9f611778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cac725f8a2e5c85eb3917d05891dde779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cc314e827d38411a3c2b4a92c4acb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446c5c9519d3c92f0f9af221faf565f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cec9ace4d52a211d8af145a944400782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e996de182cc7e324deffc50408002783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa46278ec182cd36d30fba16e79f15b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e1c0ce14d8badc65ab0e5376a2934785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41657983c4e1f9bfe15e91d0824ccca1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f772d5222e0392f473e9f447208e1c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905c688270e96b9fcfcec879ebea5de788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44059475959d22aef9bf37f6b2ec2a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e65100925e7d028326f8ad3916bcae790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ba9eb9fc113092097a06d995c068a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d6b471602d7a9818181707fc0d441792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f2d62d663f3e02e72e635346abdfb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e764929c9b5991f33e608c4b09df78e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e7bb67526b6b45b712337e6f26352795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73994c713b4bbad00f9cd550e5a6c183796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac32846821757a8c3f702bae41c3ba797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff8416e3c5a2377915e3dcac8a8baa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db693b8bf68da0a3d97f86a0c911bc6d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a64fb659c92ad813c65dee86ee1159800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c85dca976ce1a253967cd90e4e032c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb33ef7b7b4ccfa31d6cd3b0eaee5d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a283d5020ac193cc4a9d32d1414c865803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733f1cf3f1163545a33434c81140cc4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9c50496be0ab496c5a8b67d12848a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd180c189d048ad36b9004ee0bccf73806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ecf2bff0842c42621dae02ae3c51d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4d3f47dd368b2c0629fab77ee249c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ca72545f52265c29747216dc15ab1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ceb1ef32e4fbe0326f333a9bbe8ab810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e6bbe59006e233550766d2a26c6eb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7219421fd30100932d2df6c231a903812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6855bb2038034a3888ed88fe478b54813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b74fe1072dd5398197a716137ef8c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558ff326a1ebf16788f41cadc91f427815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06972ca23e1bb74f68af7ad506dd072c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b833897a83c7f987b4b29db63808eea817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4ea86de590380033e465e306d6166818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073270b8c2277c5a0b0df88c6df4b8cd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33b242c53bc25a2b45979b5db5babd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca9d0f59340e953f5c923e2cdd49d4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103c6100661f3bcd7a46be0e56dbe08822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7607dfa6581d9589e5f6b69d882fded823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96b9aa114637ca3c0cd7fc53f833761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24ab1549cab601fc131484745cde292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d6c9e188aa3149f327be30689913b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5301a9f062c2ae828f1acaacd61ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dfd780989cef5b3dc20e1f4c5b0b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8813d516b563bbc03e35e7f7bdb736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081bf51d0cf55b2bdea3514cc5f041d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106fcb3b67a626b56c7db1d988bee0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ffcbe7f9a281276017a71e83603ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130ab924b2e0ea2d1a58ae6a1ac9c0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76eed278934062b3374e543983e77911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3a1eefb6664ee081095a02e88662312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abeedd324252d743df32d2b2d5f6be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f95be43b346d11f6f8f821efeb22b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752caa6d6e9322f033eca2e754d17ee115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713c15db938d095950710467403193e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3636b35d8c219c417609f038554ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638b96349be3aec5b4d464fe194a20918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98865cb5664f13fb6e1a68056f38607d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847ce811d28702ed9210442dba28e5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09c6be578632f85165c195f76bf93c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab89ac86d85cd12d4ecdceee6e1aa7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a935708521ab83cb1b72e6ec4e7d5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109542b4d82ce7c363681ebffc0306c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d250f4c64edadca9a3ae0cdc326c89625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce10fe15772f5caed3ed0f3660aacb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093b0b09695f231499ff2ea40aaa79a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc19dd339afe05bf1c64ee71146ab4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d5336ead4ce703f98652d283e456f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479d50feb53a7904c354f46897eaa0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a221b187258434fa8201cb1c3d33a4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80109bbcc8f8d7c843d4341e016ed6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af017cb489f549e67e7d0434d01ccb3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fde32e8f547df0e4ac772a911ed31134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efdc0a16fcd19496ed3f80343b54ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790eeede56d7996b94c2794bb53a92d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac97a8f98db39d3a0559524bfcc63337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16294502fc260505c5ea780de293292538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efcc29b0b59dc39f92960e29453b3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6cbf840187751a35cb2787f116bc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de3e7ae197446381c6c4f52aff643e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2a5755b95825d66b32b7e874439fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794becccd41c8c5163639879cc7fdf343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26449ae13b9789849fa89bda60daf0d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db7442b2611c4f7775421443c8203c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8c36d9209b7ac94cc9ecd72e29eeb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9f91387bf0809012e46e2db73099c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2be824d222a21772f7cb7c8d4298c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795ed1e334952b2203ddf9c6a993ae549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b7b792a690f4271f103d7f87d1c4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecbdaceb41625af5fc428515a67b4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feb87e50f071d2dd0f66261ac5ff7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3b6e542dcaf3ac5b8c462c5a0af5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43755639afbc7582a4f400534e87cdf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaaf2d35703663e1002807a21580ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe76aae895bff7f6eb7d15d15e7378e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32c7e6115bff01f52ba8382901f92157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77964c5a6381e351e72af4a13efa2d3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb3ed8a339124915d515098cbdc1c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c933b8cec6f11491b6a46b3f2ce9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca96f9f864093cc2a4a3937d0bf969d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dfd10bb3d397190279d76c6321b9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e3b01cc4470b04cf9442cf904a0d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c66eb66ba25903a96e887f1a59f60964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042baec567908b049b2b851f66bed3a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a63defb868385f42758eefb0aebba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f429c7e420238240f9ff421a2b69c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8853c9e9aeac4d22f9d839df152f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ece52c3140a2a6490e3db90048ae7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32469d14daebdd64894871209e8cad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d449c12257830c6444e329e2fb1ea8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ad577c6a9674988a00dec12ffd87972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d220789900eeff9a69062765691bb5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b186372c832327d012dd4aab2d2ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44e3e124c44ffaa7e7147dd0f1402f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74637b23d3f76c3d468486e71123f66676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4b98787bda2a7e41721dadcd1076e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143683299e4dd5fa7e3d895c2d1f23078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74df1e30a934c916299197c357cbacb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb1829ed00e8d7e4466d88abe2747d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea3b40c8dd3854ec916b9c010ec36181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ecac247d781a9704e94dcacf9666a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc477c24f6572d8d9089b41b06ed2c0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a18be5698775847cf62c4ccd8afc9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb6a8871373094e38ab78a10ac8bc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c458fb38c91820a28018723e95a5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ac32b42e4b87aa5de2dc46547bd1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7a65fe7c3924f909135429448650488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830225e5f968dee54c3041027495c5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd54fef6adbdbad33fc5d48a6a7337d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfafaae9e5253f2aceb89228286d2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21694e4538f9fd9b4da69a1315a2ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cca7e944060688e27e45592671b56c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb07bbf8628c0611a857e5f442f6c0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb65989bccad4822d8e4eb8fb7e979295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c71b9b8dfe9b850531887244e308296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188a06367df1cd2e712862a302aff4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ae7314c5bf5be1b60a86b056e00f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24f56ca2b85d1a0d12f65fd5443a2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138297ec2413169ef500e30b35e7769100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9533da51cf42122e1137eed8f9b9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa568a3399c8485ed3f56ada7d71d763102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4aee2f58a855847b9ca78fd392dd8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e99b2fc8dbfc43e2959453918cc6c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7e4a0df3e00a03c1f14ab943e09e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16417ad83b38cc5655c00b8c5ef8c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98106181e7a43fee84b4fffd26695d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e90212264582a32dfcb69418e4043108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13060c608b2d51626b9aec0728543bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f332743c511c068a51f7f4ab2f737110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31309199ee64cacee91d3d58a3de5fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb33e07c93a357f9a35e88a57cc2a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc72c8b1b3f3eab44a95a661693ded113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1d47ee57dc400fd067fdf8841bc20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9143a93d89d6a836eb7b2acb1c8b6d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033938d3f71a938d84f53951f7501eff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2278ce828718ec3c94149383d253c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d00f9e7a7e2ad7a30a6b36b35738bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9fa84555d220fda201d62da56bd40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1685bf7e0d962d6cc9e5d8f511d06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302e6a9b65e6be8e43bb47a5b436995121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893636651562ed1b00cf07311feae52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6905efbf5d916aa1f0c4d96f5fdd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00544b47942f554971964218fabb2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052c46d47842de09999f1da64ec3aa4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06d54507842cee10305f2e829af516126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d09eb8fa5118e1c8ceff622de6c8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9137fd8b872305097a7023ffb35e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41f4740f7603c53666076970b05cc8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8e4ea3e8ef82cd447349f18ee5e49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ac46f82493e111afabbe54a406554131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e73aa27fbb8ba15761b5f64a4d40a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47a0d0c149f548acecfeba0406c77c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e83aa807d386605f1b199c1f86af80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e5759b2b1269cb271ccd7ad0b34a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea2e2e1fd4c0985db7def5dc426661136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758d37dc573d8e07016db2a92bfc071137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3653771d47c6815a57b275aeb51ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd99f596c8abc2c1f263a103840b93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5f490d1cb75b7663328c32ffc109f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cf8d5ab3b542edd4a2d03f910a80d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abadeefcea9c6fe18c169b219235455142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e11b8667263bb0c58548eb8eca3609143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170de04abd90f54bf27eb501297832e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729dabe7e5f438f1ca1c6d39a90b3d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0fc5d6d185aa931a76b21af736c1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f798c52babcac74b57865da53516f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9df44411a1f7c82383e90242290d41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477309993f9c40791809c042ba8c611149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1abfd9ac7baa212079ee042d5dcf4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baab880d5d9548a8b19569c8024d83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880de29b3fc66bfcc53305c4ae5d5a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd24d21ef6b2a42bb79e5f4a32b853b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bbab8276a5b477e249c637ac492ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a79e9c9e9245f400e6c9ba842110d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24f624e72faaee29a54c2daf988566156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee02b5f1abf4b3606b784c3c5837245157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07042ed0eb4e07b6591ab7a306b218158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cb45f9032ffcc79a0e381abc6d0fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24cb8293aeb5fcde64ae508e68cd24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf64cd0165b6b78c9dc6e67eb64232161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da422bcf9e194b94d09b43efa21556162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcf55d24cb83859f2fd8acbfd8b5ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d781d5a4247c9cd26e5b9d3962403b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7488da0b57fb5ed69fe1f7359dc5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee0f2592ae30c7ffeaeff6f97a00b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bdca7e957ff611f5ced23d7309f3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de76e9e1b50672e3213989de0468cbc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa11435f82f3fc6b000f8d7b51d381169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ce2a2b0ecc3f48c050dc55d745339170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f043a107eb0e5eca4a0055588b112171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeca0d40b433d9dd679d49f97b90cfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b662fce515521368cd57409c22ed76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8b2dc7e128b940e9c27e598354570174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec150f8e633a23c4231b97f1ec98b6c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359d54e69e908d9220c4df5cd44ae32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fda210754a26724bd1991e0627d288177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bab06d019461e95b55304cc67354e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34eea2af5c3052d22267418523540a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70558f1e7e1beeb374b4146a8f5df77f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41775dc418769e0968b6f7e45aec22e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1acdf1e7d32e4be50b2edce77639d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680f492418e4239c98926bac7107602183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505518863cef7ee00ea16d0777553ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72c8a54ca6efafcb5fa21cf9ac7c5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0daa993c216b21b9e91da91adc3763186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6061b411834f7d2e404d9d4951dd1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21124eb58825aee418ac67b3719834188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c123c3cd8772ca9a59fa225f915088189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259107718b59ada0a49e65dae59a8918190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2a1d71e2ce605ec068ea5ea84fc1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dd18feb5307fb614567d87ea1da18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64a6a575fad77c0f78a9acb2abb5aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91fd2fe00b589bdb96da1c1caf9b38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48183eb6744baa67e9828955aae8877a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7731f56da9f6064104e6250794cf36d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61840e4110ce64e112dc2f436cf4984f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532b8e75e5734b79f2f7972b82346fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271396e5c33ab9ed428224c4ac349cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a498c4883cc4c813613b2439d446b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e962cf25a3f3757073f30f2437c99f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92704c2b1151bc06b0440a1401e585202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f63936aa24a6512faeaad0da80c37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdbc466f9c88cbc0b95622c94c8063204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0546dafd20c25e12acd029907382eae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbea4f7378d57fcc9bde01611a0e87c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7bd8075247af5d0aa05ab2f026f48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633e24ad395f22f9573c69ca6dc3737208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4752e9a44a53bb3bc5a6f8e8f84b07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d8f351ed65f4d67ec19cf3cd54372210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dbddce9696bde00c28a84979f7543211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250be1e7ab9af7166f8c3e0299e6ea71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366d26a42c04ab65fd3c0de349f58e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983dfc555809033e93b2a896e120ff2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d02c6a3acb13006a78097ac37ac66a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc579705d4ea2c3d3e29ce2a7994557216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c25d80f7f80cd738d3d2ba61ddf9b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd1fc147aa1f5ab8cb42304511351a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ea80b12f8613bdae95a4016fcdc5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1a58d1f35860531f4c036fe0ac1d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f0512f2aecdc1ab230d03992e74c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd449be09cd5a71d9911255be4a285e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b01c27181c6893065c3ee430ff683223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb998700506d984080b7acce7e362cdc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b91ed5c3b0cfe6aa1620c21f1fa322225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac65df30d14ecfc7c84b3533d6bc6d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd211fb83b2f34e9f610bf8dbcaf3bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332f079e35c23a79a6c68aa149553b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649013d84e8ff4f72fb18513bfa0a19f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae622f854183205ccd6479fb79432542230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92a970bdc4735866f1838fdd4bf947231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd5893ca9fae5554490e67ab429e9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b872693d2ce72f7ddd6d118d98f9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d89fe2964147ae6134f65c7c58514234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7e5743bae2f0ae4f2f468736a7f4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06d39f0c41c4510fcd02df523f0cc1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1439a979b2409cac31979959867404e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ecbc7721577319b20220dccbd6c3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3528d93acf2207989951338d2721fff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe45a41126c0af541c8980bb58517b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ceec4b5e18c7dde4ec848496aff425241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c134b970729b58dd6f8603ed4423db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2cd44dc1800ef2c1d98a2f6902026243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbc9b29fd3d4090255bba9562c17ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b85b76bfe0c1570994ada91204e72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f29862d82e269505a2e749d3571ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5184518dc6b3e446807efb5f7b291247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f0fe3680570e188c46789726774ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8d92c04862974dd37c7b3ee29f958249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d8e4dd76abe375cad59681c3a61a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f442572f978337c4d08785bffad954d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b101e31a9b8a0256f9b0a91264bd7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778c65e559fb46749a4773822d149bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14df15dcf2bf41a40204fed4662619e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e24f2f02283762f545142f5dcb6352255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a42fdbade82868852b8efddc26efa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b039d75e506363bba8d74d3b9fe9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6392e28e60b860a7b79e5351b11b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f4ba1f0ec8c2419fb6ae12f3c7fb5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91100f9883b5873a4aa99908645f4545260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ca8349de8bf9ad45222b1a289fa49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466b07db95568900cdca1ca66ba2b49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce5e27da4cd545b3eaf3bd884f7d5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999819c7ddc16907da428e10cb7ef4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639cea6a1b24ce939aedebcf97700a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48e6edb82befd5ee74fd1261b512e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d35144f4100d979f6f1733701ebad3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a9f4ac6c0a8cf089bf1601bc4abb1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765da65c88430d85822cbf590d93994269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8680a652146bc7142de553e08ed037270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c744cc06214fa57a1bbac90d78fc546271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da90cf276cbf8d468830d99ab4edd7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54018262b339e7cc2418c3aab0acd1a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390edfccb0d5547a7aa476fa405ed80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9be279d6d7a2a461d50fd7dfaaf3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70f030f7ff1a8d75ee41dfd88682c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cb5cfd890ca2b0e8b90970a7fa307277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034329873ead66db30964b3a84b00104278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518ed053156c7ec7b485cfff59be7f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cec6b472ec9e1244afad38cff2ad29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf7422504724a471116c7a6e35f2c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2266f3715e4cf3950d7c304d247edc3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ae58f03f22d7573e17ae2da62a1a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d470ce3097825caa2a83abc1e669bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2614af73013f4652fa2a07a799498a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7480b0fcfb7b0bc953be79c1bd9505d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcbf6aeb9535b55db5478075474f61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf36a827d8ff04c54154df06a711b00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568ae33bab7416044fb33a541068713289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876aa6ac33b2b701211847352a45d71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8301eb540d6191faa0cfc296f9d322291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021aad93b5e32aef34bdcf863b6885d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eed89a4470c2067ce0ece350b66592293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c602cf2fa48178b3f0bde51dc6fcb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a592426cbf97e258276cfb946e81bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dcae4a62191cc55f64b31711756ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ece4cfb1aae706f895f796776b274297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479fa605e9979112db44395274978cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d4b7aa680f1af8850b041f31c8805299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b67b3b8dfd03097962773970d409b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8ea21e894f87d0f9f9eea59870bd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622540aa6921cf7c731a644b2d0ce95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ac0beaf4a5615225d653b0a58ecd2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bc5e8be1d90b95787ca9b59f909bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021829fdfc2cad3278dcebddebdd60a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b66182bbc49f2e8ae5f4774673e777306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de039853cba723f54e579c6d3f9184c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa4ec2377a05a4f5ef958b62194425308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d8b8b7caef2b7d264cfed5716ed19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e8af6950c656518c1026e9b1a714d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9c73e750e0bcca5f45df37890aee8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238536edf6a1f2cff85b6094f4279d29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883765b86b3335484a2c71ce5f4394c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbc24c652ad834f4003f43694acf4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7018fa3587464c1b03f709c7aecaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88608dbb37a154e24248152895778fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e317493cc55e8223169d2dd64382f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdaf89f39338c1eeef2721108f3016318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c486c419ebb44e784fab4b7fb64c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e891c7f6a049abbd70f175b0792840320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29c46dda4f39b2aa500309582bbf47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864829f277a8a4533d7b8df5acbedb0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c7f17cdb0c63f41df6dffaa4894ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715f0f80a79c59d38973357daf55407324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b1e64c2e56a6ead50bbe4e143cf63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299d21f6d241f85721562a57e7a5c7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838dcd45482c273d4775400e7f46904327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cb37ad38eefb0e00c17af2120d507328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5c7c25137be34d8fb69c674d7421f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841616fe8bf98ee341bdeee2e4d0ed8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866996254327cd899579f0e777435e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb58487eee0bf77c92270238d1c92f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b51f8a83b57c9612af2f4c50d2994d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d3d2f7054439a1ca919e9a8f6e8bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115c08b3f6f780490dcbdb96df6bcdb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b90e88b76846476123b741812e01e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58a0c0da644e555a620951ab29729a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3727348d34967a964e7abdf70fb2ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e663862561c643514b11aa28cbce24c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93635adf63e7c1b2ea5c8969289c4237340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde251da561bcab46e731419e93801a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a6322eaa9413d5729bf7c2c2d17f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ef9076f515a10539ffa5d6ae33794343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a48bdffb8da6036524dc3d8a845f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd032d3cf3c3807746a207daa8c38b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9702a6202250bed1e122065fa5cf8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2e114edb935398f8db1d9a9a5415d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377943563cb2e977846907ce9954f0c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289bfd445347b22cfb7c53c6c97a8ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b24d3f7ae3633348ad797653340bbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca06f95aded4244a717df3e9c0b7c46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2dabdd433027f1387b006348fb5f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f532cd19043374948bc73526b396e2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a8261191a1c309b3e6c2c67442a9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61237278884152f4f64df977ac90f142355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8965fc7116d8f91d7fd2d9ca87f251b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0bea61bf49dfdec4dc542e376374b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb309b4308f5b4a163c7861e07f6f35358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45630d0f063b138ac90a35484f55c7f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10163a3f786806276e9601bbea3fed7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a389d1607c604e5ff417736727576a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35544d4fc378253afdeed1897e4546362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04250ba582437c16b5a803cb912fbdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b89feefad898935e1f6873a71b3b37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518a0ffcad77b1357ad3d66a7ec5f02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc61ddb42eff1abbbdbd529dcdaffa7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bacd5ef32bc8e17dcd9d80d2b6e53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57692de9da2e3d56748d14f1d10421368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605746b6620eb8502c442ab0b0ac1d00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4580cdc0642576313bd177b785b2ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3a8f85c27528ac76b21073d8e4dfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d58f446f96b2354cdcca06548c071372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8794dc359a1c1ae74e22796a605de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfc33e3c2620d8188f6c9028608a2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da49a7bf214ff54831cf2c795fee76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32b71850eb3c43f7cc6671f2b120da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67e2c50531a7aa608abad44f5b9b9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594aa6a973005ff6ee64c998d6ad6f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862ebd462db47698040ee82c253569379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b336aee0df3f7194fa65af0136b84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd0cc380069b20799260f310877d53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b2b5e7f3c0d0439cc087d4131f4a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cbd66e37da3c8fa4c8c7dd4f22755383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b2750d9d404a769cfcd9d246b65d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0644b848d9f668c6deb8166719f0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5295ce5394d63359a47232c91a2b78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa7e78df6cfe90ae8ca807d0ec1248387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3e8c427486abf0691423c79eb792c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652683ad189440674c6e0e3a915141c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179caf6455efb787336bd4ce8155b17e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233ab7615e22a04c322c56de95f196b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c321ea71aeeefb119d6e09a6eac74f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a4c83c3bda7e2f83c92209326c89d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97364d3b5e7f734506c0845912feb18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cfcfd4d73b38097d47913d813d8e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08811891ccc4d6b97ef21a28b394151d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1292a3d5e9dc27aac8b30f4c0a630397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbdd3710d41c4bbbb5dfb58f09b3f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709d67b3c45148e67aaa9c855cc6dde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ce3552c7b61f5d7a55f44fa20d2b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4b532d26e17cadc6f177e11e63e13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1d1d637a703661ac75216cb80fb9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b694f0b66f4bda3d9a34e988df3e76403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9800ae6dc7ae509f4f0dd8a7363395404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaf79508458d8d3fad2ba0ac06d47e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5781ba05e0c967cb4268343e7c02f40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08978dd1824794ac7e7f5d2796dd0aa3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6714bb02b7068d21c7fafea7cd04b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731296164048cb8c0a33905ab05a8149409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06308591118f3bf80c537a59786054410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4396bebaab889cdf3814220105eb0b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe38d3b6fe6a27ae9ffd90ce2bebc44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2a999fcbfb70e581d254715394178413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979677a541f794450ffd98386ad71e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ae261a92fde2077f2e86c5b920785415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c9d85f6fc7f1389911dcd77cd280c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32305b8e5dc0da1bd6ad9f105a2ef1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345e2892e2d0249d84d4c9fd44102e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cba01935e573e6e8d1d3351fd375a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93380a952acd2fed0142ba1569cce62b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009f39dfecb6042b67b9ce9169cb3bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b16d9c7fab9592c9a10aab8a3b607b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635b4ed3fca88e1fb652a5747c84c33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41394cd9e231133a0fff046ddd162e6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9849a130a1a7184feb7db79df8f37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12796c80265145ada74ef6d0b9cdbc48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8d00e8f9bd3d09fba570e27ae0b4c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83807ee954093b308c6d0924f247310f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a1ef2febb8690a646a0ec669a0b20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dec85adac81e9fad02ccf7f38ed18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee2c09b15ac89688eb0cb43d035ba7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217aa5bba8e3d14fda1b771f2d167153432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52f04524dabedb08c61decea0de597433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764b0dcc3f18604c8960423fc8a38fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0cd2067c9e9ef284f6ba250926a4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d62e467200154eafa6927b26d688c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21385300f56c613c329c4b1f83f0575a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cebbbc92c2fe860ee45abf5978439f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d190dc473177b196d312b8eab6ede439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b96aa722911e31805a8d904e8fe4b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95735d4ea98b06fc71d5cfbbd6b9b64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e54ed31a68cdb9faa1a65515bab97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018be91834bd6680d783c50ac2aa6ee4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbb6d4021cb413fb053a37c722a93e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890b36d1c06e36b74b1b1ae965e7aac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e8b81b60b5c88b0ddbb9b1928315d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d46baee5b5f4889e0655b077ccd248447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4049f8a20cf91880fe7fdd44da3ae27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241c34e3ea680b5d4cbd59dcdb15308449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e3161971e7f653f30e39f28a7926c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75708c0ae99c8eba5f9eda866ac9224451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04c1cb32bf9903c53269537ae82552452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315987c220987d7492f8609bb41dc4b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9195c972126ac5b124cb126c1a072454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e985ea448cf916e58560a644e373c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c69b42cab6a4f48108373340fa18a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63307b0b58574a0edd4bac1fe94987e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc771ad61b576d2b8e3f187a48e92f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24aba580a99e7852025d79094f4b50459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cf71dcb5c159e77423eb8b9dba06b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da456057e4e7dfd6151b5388dbef34c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47fae36a7fc3e1dcbce52b694769c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624bfe7c3f3ae753eeca7e981cc49d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14a223eee6701172c98d7972e05724464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffce5f7f226716c406fb0c1ccc1f73d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54950a5d82babd0a5108ba947237770466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87274ee95bf851fd5bf16a5ad57d97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f59a7b9218cfc64c8c853c430c872e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caf0eddf1f8c780cbdb3b1c5387486469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02c8edc683b385a114a8265a77d079470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88b3e1d245ce196a4daf71c6312528471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d557b01744684f56d53b97998407a1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5247c40c572df328ae9e109f29e87f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90b47ff1f2999d1a61e45ca9e60070474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e88bf0c9e15d9f91b84df1b8d023b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3832dbef7788a81e633009c3fd1476476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae34a822de23213d106835194c72f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1558069603e4ecbdb6389e7bbc1c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de94993e9cf9d434e8948109242987479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110754e09382d644183d8d7b18d0a9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d67776f2b592074b6f50f4ed1564f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce6b25db8f5ad88ea437dd266a1531482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fbd3f1b45372e40e124878bd724db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611eac68e15174af8a4cc7ff0ab41da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d968f0a773f934a1acdcf79e7ee66ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909635937d495af96e576840b49f651486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91f60c697bbac48e1eb47a1bb4542c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa927885ed40d71340d94efffe6e05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa32181ae4a071ae9ce15cc8ca4495489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545238f1194a2ba4e7d0a4d9cee80c7a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b4218337e5a153b886a79f490d3d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dbada98fa0ea78a11d935db431705492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2210e16b8313451247e07bd1d152da1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ca64ad046ed7c4d150fbfbb29679c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e24d34bfda867bd7a318babfbf0213495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeddf1ee07fb32d6a4cc2d97e565479496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f5437471a6413f4ebc71003d9c37c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86534baed9353ecf06b8515c71b88a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645ca6bbc8068e97f71fa462a0af322499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefdc85ccca05d78811009d69c70fd3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17aba5564d9d1200b872afef104628501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e1787bfd2a38ffa0a4835fecc1bd2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ba7b38374bbd6e6b1a07fa1259817503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62470c9aedc2d982342bb967a94319a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd0e9eee4ece68320fc35703b89532505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29726ec9af10e137e25483f977b234506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e560db1972b7032b9c549862ad7c47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd20434e11f82c4d265ff8a89bcb606508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbf3460b949958bc8b7fff066b8eee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943d2acf668877dfda076f8a167a040510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7713ed36a3c91cbdcf7ce9326a29d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeff7020725447b7c68b586ef2f778512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97856cb157dffc0266c05e59501f77d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614555698c399dedae0463e845fe480514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c814fce3696ea515c7b893982dcf1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d002b342de8f20605441220c4dde0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06225b25c1ffb04985111b15652c05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940fb33ebd55275c5f511fe937aee4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4d612929344278093edfa828148da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98cc09ea0374f3ad157be83ee48075520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827c56e73a5aa2993847ad551670ba8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a39c14fb3326d55b606b9d81dac1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115c41f9b899176acdf5b693ba6935e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428bd99e34addb6513426e853a08e88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4e44ac2620c98c3f9dbbee0a0ac35525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de6ed4409fd26753f53ad699ca91cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c522fc6aabc08789e2da82e7cb5412527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569ead8defe3c236346f968db1b02ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639bfbf582b0b65f5563092b9a024ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fd54a69140cc3dbb9c4ef2fc4f525530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d886bae3fda52d6b51035fb452d31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caf3ad0752352a2dbd3ad3294c4a31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d69d2390161d2c5f7772b5718cb9e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b58b9f3f8d6044d904e8139f8450b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae75f84b175a1281646b1382a9d13cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59097bb983d3cf1b953638ccdd2a51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331e1d78233f14012cfda313e2d5081537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa749584a414cc10814755534a26c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c4be133d0e4419aa23ef20ba1387a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ece2c203fa4bcaa16603440cf57f8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286718b6a14fd062f5c0c411b07d15a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a76fbc3870a27d3c96cabe0907f58e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696a72146f555d51a0fc9f49201be81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbc58ff7bdd05b440022c379b60ea0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dd3bc77974c52e46b452f354c2686545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1943cd6dba3a6595def1a3ddfca592546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f69575bad667f8fa9dcab8ed7cac5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84d32fa9aa76cd1e0a7b97bd45e723548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42213f10daf2aea43ac6c5f19cd4506f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b30da1ad970cfbe70ca937b5d3938550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8391070c767b92779342058b5dcfb6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b618354d4011aae2637c1ce89d34707552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c63954006acdcab7432ce0c03f09e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae72ca54db0cd1536fd588f0b7dfe93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad82af69790a0365ba1d7eee0b6c80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eef828cf344d7a7686b0d026bfe60c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43b3a58a5ef70d3dea9379ff196eae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aefa6f95f28174f2d374864b53627558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ab8ebbfc88f215fd9b0ac92781577559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072db46e43544922551386f9de38cda4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920fb23527fd96748555875a96de03d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6ba2ce80c4c400393f40be703326e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00673ac7820c60529ff495ad2521d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6994c6107d24f11aa00e602268d3659564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32fec34d9ec9e2480a9c4d9718c97f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab8eb72553b560301f2be8f46517db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ea51cc0041fc5fddd2c9142fb6686567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714e635844971e1a881fa6cf45acb0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c80f5cd0e0bfabe0eb6b39f4aaa08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0152135f9158db7a06feda5c839629570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ccdec357010a416d79396c7063d7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b7effef2f58e008ca010252670485572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0eedf16ba9f1f7c9868e3dd02ec215573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43f8e10d04a5e143a32dcb0b48de35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8829c4cc9fb5b69dbe2d5a8b68294d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e448ac65ef56e84d684d728f035ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9ef63b7e9e5dfba239b44958f7b16577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a53f2521e0c162f9042a4ffe41a342578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d7a150da9715b66ef7579a2ab2949579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740b1dc7cd4439bdc8da77273e308e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa913e9f9e7233f54f8fc8a7bb701799581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c284470cc03df8e2e7b3ca1ea117f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd19ef1e441a8d0811e02a9fad87351583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c02580f676c3c303130d3d7da5989584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340e252106b1bf20d21fd637a6c486a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32238fdb7dacb5835fd09c2d88b11a03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5e3b0b203e7ddb78f4877b046d56a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84474b04ad131fe2fb7bdf3cbefa7567588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03efe28ddaad9fc55228fece450ff70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75737c31708161e45c5316e4eaa03645590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ee1dc4f748394cde858672f8f8e37591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c2769faa70adf3f08c07974d68fbc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e203502a38a047e5f83cd6864b24d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15749a4ad853d7ac1f1dc15fa8c5d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f30addbd5747e4b6e206b9c3cfbbf8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5e664c964d51d1e27eb6b649300a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef060fe280d1f79f230ce53e720e83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9a7d75d86bbb891256ed1d7674fe3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3058de7e6adcfd2c6d4a02d9c35e77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7de8a58a4758f884f885776cebbd2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642dd24204732d744c0060d984418c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b040d41ee11a5d290b1cdce3e27013602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28434da6645bee0339eb3b07e4747f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3554338f56edea8ed6c6ead5afdc1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bdf45c11bfa839f0168654346e56f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e411c20de7f3a8d218cfc7a86fa0af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf56a8530f0537df07e28e3e92c0a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53bc98ee6983789ce379b0fffc19e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e93956563a0108f0f7e82fc0c3bef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5897944937769483a1551a66835363b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cf6a08e765efe664ca060b71b2d0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd69a47681d937077d8a2ed1218f268612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969ed09c6f2255ae86f9961fa74489c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e29e3232b10e9e793fe5153d4e4a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05cceed878aed1bb868ff457fd3dd1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556358c9edef7141f09626d00916966616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f99398aee1d4127ceda6641c5a9aa9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530169ab48542a4f15825c76b7d0bd70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82204d4365e7c888d3951154517bc8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38288c85dbeb1ec2d0734f93a6bf1f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e01c5d5cd7e323caaf95f7144873f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3154e8f43e45ddf3d16082d5ecdc2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1399ccba2441cf3b4cfae6b4fdb18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdf26410f03e07d5b39e1278867b96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593d2d02b43264caad1ca1c6dff6752625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598cc5cce6d829eb44f4b29c40e84e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687bb6d478b21d6076a267452392e43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334f6cc3694bccf0056e8ff078c1f24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcb0600ca93318f2171f2b79ad18a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a44682155cb79e9b1128dbff9eab4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d48e3bc08c1ad66b0a3e3ce178c809631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4879e9348e9cc15f0978e85b6683a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92162b034a5a8e5943105de6e658784633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ba1534fa6519f8353284ff5076c7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893d3e1a15c2bf70a5cbabc739883cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716a6378cb87f68a7e6d3a30d52ac3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03038760324c357c489ccfa614eb6e04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4c31330396eb66c453c7b3bb337a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5699e92c1262b8c4bf55753b97ed22639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4852a3bc86c3bbfccef1776eadaa5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed83424be9b91ac2802f444945f9945641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947b84b02a013b41e9f7ac17753dacf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d33c9a0f7e6e7536e0fa9cf0cdfeae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac752c9718cc57cab701254f4ccbb3e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ac7f3e507bf711e957206582dcfc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eebac47b8087006380d5f3000d9fe8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfe58b1e9c5de56ca5dd91ebfde272647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f68606839f83dc2e8c853690095fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592f2eab5a4274872379343cc6f37de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8c6bcb1a3e8ee4aea50289b419ad9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6213a3f718f58b9e8e447a62fc0fae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e2ee0cd8eb9be241a4f012e6705b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28a20456180acdefcb743cad49f187653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166f5fd6e456721bcb4f9c1af4412eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572de6c1662330081c6c8e2f9f85e00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae96a4357e5292c8384a5de4614780656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b03e295df1909ed492a6b4c51997ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2c091e8a459f8ffa24409da9d20a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71538af777757b43c55d2df4bf1f3935659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f1fabe3ff5100a7c2fb69a13417db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb0966a13d8e0d35e40f66c4c2fc36661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cd2e2564fc5055b6b85f8c0a810d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db47e1c8ff61b409b57beb06e7a789e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69376d8c2b3e0f9fdfe44924c251d35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d0eb5aa50a34ebf75314697cf680a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15bef18378ec133374d480850c8961666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a69048b29032efdca4b66ee0f84ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cc27ffafb9dac10fe571473e45753668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bddada66537dea2d9144f4a9133b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535aee8caa262513fa641012b1f1a88e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6b05678d76f375287dffe37985059671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f77ddb6e71561239f81f766476a1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235245fd0fe457439e0a7938c72e1b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd69aa39c87db59bb095882c6ebf33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071ddf21cb68751e3fdcd536d7cf436675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8937126357b6e329fa1bc1001025f6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec366f7f6332db1005f147d2b16f100677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba2c7ee72189a38b5a8ce746666df5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3656c3dc79f838ca666b1587b8295c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fc0e38bec419ed87c4fb575723eab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2519e23745a6ab27ad2acbd4e0b27f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef63273eb7cb495d116c8b506292f76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec668f32e558dc6b118a50b8a62902683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65aefdcc7ed732902804854d3fe125684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f43f4fa9a0879ca10c00ac4ad2baa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf433b5777304bf8fd196c30f19464f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36da330bc3ace4d36b5e302d38e4e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a689326f02c019c8461447d7ef05d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc910b97476d6b82c652c982ac452c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a7cee894fad86704c7270163057a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6548ff2e983439aa9d305cdc9fee142691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a666ddfd918f816b9584dd10af84f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bdf5a3f76ed5e10e302def0e2c401693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e971ac37739d9ef046d68a48e0c715694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84849e298ac337eeca53d5fd579f6a11695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f55b55c580ec4ffc43ff8079b8f22d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a5e6836e3b28c3912e39c7b19be4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca1808c8c399744702d7f95eb59853698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b669569aabbe36d845e9b80b742d735699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a86760574845538039a764f7ec844700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f5507e8f75bf1d37e426f76cf6a1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943df0021fe8fe64add93eea662dd68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb525795677c9e903dc2c4ee0284c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d94d3f3769310ae9e977eaf9c515f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831b5677a6fab813e8970846fbf0fba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9c54a728f606efd175f55c6a4f358706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8d87bd189cc86b5fa7ab2b83e1a82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef627ed2386cb9dfea8e52229e4b7a3a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3953198f078a3c63dc895a2efc407b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d46a7203da229f2f49c4904fa7bbe3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b39b721d157dac7b17441ae52216c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce63692ad99413dc107305434da06c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557b3f396fc1482dd623b4bb9ca81d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe8c439e8f51b51e218b8ceffb7302714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409edb20a3369be088c77a0d6bf3f5fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1fb2606355feda470ae3eb9417317716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2498d75fb4ad083e4506a19ac100413717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7ffd54056939ffd3c885b7d128b60718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f25eba504849995eedee5762ddbfa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a4cc0d708ce1274d2bc75c1a04012720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b17cc3ea69a781694dece386cf536721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935de370b4efbbd229fb5ca2d68c8357722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456f51598f31d0f0ff1310096f81925723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b44d60e7bbffc6855483abcc2e0c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec9d7642ac4d58582e74d689fc606f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9a9c48be40c62feb471637e5ad3f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f581f6f357e8baf41672ec1607b75e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa397c3c9594332a4861b9515de90b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ab411cbad26524ed3338cb8711a72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc31e6a08e119b4a543b02fe1215ad2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023ce436ab4e09ee3c0713fab4ba84f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa726ac25f3bd65df9715c5f57bd1035732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f722f116c98f7b81e8e7d504eec6dee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22758e834c7606b9e8afc88143fe7810734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a1ff7f2c5322170c46e15a0f692d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff17dda1a5e6908093b6fbced4c371736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41deecd0e55079732a4c460d60c6da64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a7afd7f2cbe5b5173ec2af99c1e80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9a479c1e690895653e6b535aed868739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ea6b791424c8a575758947d83b388740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea91f10408581af5240fb56458805cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba35c20747c6ed22cf33183064b0d27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af953bf6216c5661cb56c8886616d4fb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31c88d33839ad312b88a6759c9a3d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab900a378af84076d75214c36e101b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb48075aca40f58cb2a5572632205e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e9abce1fd8a69d8c042d2f2066abb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f967d1ad24a365b7c7bf342302443748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42081ec66d0434f463f48d96ac385d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af90c61926007eb42f54e9b137026b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e08e849f2643cd7f58fee153a4e95751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c1c38d78ef153ad4ab35d011d879f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a59390de5a5ed8a20c22dcfcd7ab06753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6064d201056fa6a6dbf8ea20a438c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa389fad3f2606cd02f122c02be76035755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ae921d550c0d5482dfe516c95bdfe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7387e3cd1f1519d3e997732a80c03e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b690b2b569d4c877aa040089ec87800758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908cdc53b1ffc7da4e45aabb608867e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58607878c19a0d9c85605cebd82c9e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44be045b02cca1671bf34cc47d5a92d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae2a5c80f3429abdcec33537a08bf8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be580236a3a88ed795b7c826d972ba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f266c370265f93cbacc32bc67e0b738764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266424b2b944be5c839b711fc3448a9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15195f2818c2faff3c54dfee24adb0f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec821762c94ac8b31720ce301afa02cb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>