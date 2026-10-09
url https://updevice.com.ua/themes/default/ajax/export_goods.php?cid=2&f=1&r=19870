--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadb63b4966db63214987d7243279111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d93d7d7f7c5cf17a48df18ba80c7a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4a19fee32019c5fdf416d91bc3fcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3c63d47ec10aecf5561af4039d56f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf070d21a3d608b09ea249bd2e751f355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f025d454cc9927593852206b23a766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ef1abdc558266fc81787fa03cf3b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bec15bcd3a722e9db9e7d45cff9388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32584785bed9e325e96f353bd1625b369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74710ab0bbdfd0e77d3f65d4409ec3e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa88dfd7802e1451754850a2b1086eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f641b6bcca464650bedd8e5020aa7e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b67d532e2f5110a4a2ccc1f7de1a5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfc50a3ab49684b08d3f2df0c6cb2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6505877c2e4974abf3ab381bd7f9e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007fa82d0190ebce5d4061d352aab0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c233f4c3f03c4b49eee8e6b3b8a1f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a006c87003dc657d505763b19ad4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c224c9fd3c59ae05a1827451b596f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6aa78212fecd5699923274a0dbef320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54608d2509577f01f592f9cf56b65ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc24e1d8c6791f2e9eac06cfc5af6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa48b3af9bb0dab69d986e614f37dfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c3cefc488a8d1883e4414ab7f163024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498ec705492af2b40968a9b5f9672f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef9f8cf796848bffb34eadb4297a9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9f794148be32377bc5aa3483c384627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e02e861690d58802bbebe19e23a38e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a094ff27b55266839eef4d18d0fc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15520730364a46a08eb9a6c9934f8ca130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1325e8c70cf2aeba3f9e7d2fcf8a2d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887826615dbfe9244e29133f4995415c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7efad652db9c1cfc3aba4695d830433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a70e84f70288f50ca3beb791f5a9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb70f3e7838e85402fbf3131e6e15935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba659803c0fbd1fec52c2f842ffb1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3337fa130c383d178a5eb91e7c38a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d63e5f44b79659ec9ab38f64739f6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16855a8eb67f4b03eea0549e9baa6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4787991d1aa1859a20de6803a45982840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f035f36940fba1e23d0e3da57a050441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3982fde07b52a0da638fd75f92566142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ac1f5695e9e1f87a71144ad4ded8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff49e8e21e77044249114f3d6129db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb28cb7098e4340d0d5e2358d5d53045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b009e0519f1784c401d09f636d037c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c36dbfc4a790a65571503e22c830447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee096a33d505aaf570fb8f0b2ce77d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2f121a49a649a43570e6af06ae60349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7d24688f939c2e783c4cd67a873e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5349d19d14e0f9508c1e57c3bccab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137098bdbf679a5c3c3da27b3d252bd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bd51c0a1c7bab7d40be423fb1613753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2af23071772673315d9d1dd07f7fca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505910924fc34586e90179cb4486efd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487cecd6e7987bfc9bbfac76e39294156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddd4b1edfe54c98e1b253d60ed193b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bf7206114392e28432856e97153ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31378412a11bffa58ee87b047c7a26759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467ed035f4a9cf4b3567391f9d3cbec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0f54d695a7486399922a2680bc22161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120afd440e0af2e94476d6b6db640a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a60c19690ae29e1f1215f1fab03c8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce98d5f0367fa4ad1e3c659fc9d4cfd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675adde3af723035a3e9fea5eec745ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655c3dc91bea67f09ca4a7c70db303266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c287fdec08114fd9d3fcae537a9f0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1893ba04eb6ba3b8708e3468ccf74e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb5c5226703bc90417f4e55f2922ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edccca6b01b5bbfb47d729e17414fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39716954aca5bd1f9c3d1b4ef73e5e8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf39d68b02b3d597aae0dc86c56ce772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ce5dc9a0d1fe2b2c9ce6112cd07fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cefafd36d6caa307fcab7e0fa9dbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedb977ef345e4480b28c7e7fd60b3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead35b746d7c9b4e55f9f093ad69c66576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375f26dc29f80f8e5c24b5f53d56c3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399f37b1d9dac4a20fa949d5bfecd5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f7115fb9b463a44a58c02d0a0274079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b22cd6d43f0de660e80797ce35930180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0167e6d762e8fe4247e177606b69dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d6bd4a029a7a05257dc7124e0d68282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3a2bb2694cc85822e21353e97c76383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97110b116f74cb635ff362fb0177d18c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3632ca1db2eb73df7e5454de1b6f26685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ec3f1c17a55045b9a37c3d9bfcdca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7149663b030685587534c6904408a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab7ce1ffb68e72e73210d0c38cfc4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1d273d66324d818e29a2023ee8f8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e14fb878cb271adaced044f21cccf390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda70bdf94bb0bb89fce6fbca8fc691691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0112d1a175a57e5607bcf11bdec1a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f540f299bf0971c435ba099c33235793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3061680af242fabee2d4b47029b77694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1994ac4d5618887e81cd205d20ed4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144f1ce5ae7a8a492e5490b0259c6db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36b70f032616c419c2ec8523c8967097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9f917e483acea03d33fbb4de287c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4cfb7a4ad679758da9b12f48e443999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3751f9ab7d43b80d432f1cd9a5264100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06032b2f5b2479747a3e148c31caeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac64cead6b525fe7ceca6f51838caa5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8206792bcf0dd3e26f6ba32e3b5393103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aae336451a8b3b782b62a45703b8db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43326f34d89f9911f2a1eac808f71393105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938ff03709542e7a8142ba10b32bb17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f2135b99ed9c4cd0262a479d8a34d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3e611322f27b3d5be33ef743763cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26a94a22ab705ee20c40587cd242e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc3bc9bce626ab71f162a13a98e8a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055893890d3c0035567996b65fd43697111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3325bdee75573845df5ea5fc90de88b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a627b70c0c1fcf4b2de07439467cc75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2e3877f203680d6e1578857855828114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c6b1f083346fd159fe81b5cf0ae49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe810b86e472256a171adc4c08dba202116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5505453bf52cbbccfbbcf51ce4a9d8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f054933060ec6abf0a1c5b2359c2e66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ec4342cf798215d4b89354c321e8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c32324b3cb7bd9fa51bf7110f15b62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56606431a8e21b5856bc281609b52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccf6f4d3bfef579fc9dcfff125680c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79c51a65edad5256b92ca16e4ccdbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2b099a35aa377fcdd81122b7ed3e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c7f05f42fc91eff0abc38c9079b68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe026089f2666a09f83cea2185851bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f589f227d999c894daa2a71a41373127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315b65d732b76034e039884efb25b5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8d6141d22a12ca37f96b790d161ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b024b9158a4683f7988a8115893b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de94b68ec2547b0374a827b8169213b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0b4b2e72a691eb2bae0745a8f6a5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d8a9e86be06a46656f60b997ac342133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34d09ec4639c951031e0c94ec072a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9d170d39f16ff12866d704e8c377a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cfbb2b530fecef54973c43263d086136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18d8f5fd95e327e3fa0ec6087abd7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322eb41444472d1e929cf77a05a358f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b72e80e410875e84b6b0e688e594fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7254402bf66030289e4b38a58204303140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa541a1af53bbb36a770f15a7a1c5e09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de72a8aa8a1161031c505198a318887142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81130d42b2eea4c6215175bea04a5f37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ca80e88df5faab41695939a14b238144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee99fb85c08956163176e043fcdf9e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf98ec247cdaff7783ecc9fce2f95d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e2a0498d51ff901f8153dee1bbcbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8242052306bdf929db7345d077d91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c718c45e032029afe29d7f345db7b72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d511a882363a3527adc5bdbf4da03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11f34ce7e952ef926e804ac59a4433151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001748bd761033020663a6f7c62eb03c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a83bf68482d8f4d8fd6690a021304e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d341f5900ffbec9761b9b46699b64bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87734ceffc79ffa59d46aeba614a7c46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d21d4e15b41aaeda8cbf08fc737c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60a45f1c5a47dd4d0dd9353b9d8d5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ab0127ff4db8e726ebe41bc2a9874158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7af3a729ad6002290b279d43a8cf4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d604f9e097568682a51b97e6bb0a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8c9efb2702128d79bc4a1a3bcc432161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de30ad5405827380db21d281c7c728162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671333a5541bbf6db64fcd5e5a07bc00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f94c103d6ee1c42fe2b4e7bfe7745f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49676a479ad773834a28e2a48ef6ee9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9cbe6d1bce57630538ef0f4c6906b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb01bcfcb999f85bb3c539075818c88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d072463152e2d2b575f0373b52b3d6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fe69a97b021ad80d64dcda5adf52f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ce3252e019077e453a596dca56891170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c72d532158ea2527f8d68a60a4ebe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660e05f676a25ce6dc5691ca8c2aa0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e77ceffd19b2775beebf00974e638173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093cbaf8408b1e0fd7669bbc1dcd03b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc1e8a30e284f4beed0c73b88c79d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b47cefc45dced8b0770e9a8a9e58c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40b692778a5e74b4010f9fbbf0d53a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d39df9715fe181d8cd0c1aa2f73bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b1a6ae880e70b7b15a2adf21a9ea5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc2803f2297d8b32a3ef450620471d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10772c351cb8fb8e10a3be9ef10b0246181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ce90bdc794ae18460f212865814ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000d6188cd4095d560fcac2265d3002183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedd2d01a670f808d932aa2d9394ebc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9817b1008d58823a832b196cd4737185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f2e2e1d8fdf01dc384de64d01e6bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb56571893a76a9fbb20ea9011352ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38093703e1e0812993db5539e8b854188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667134244d06b8bdea98c2a04907b4d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb85c35b5abaaf8c6bdc816d3c93cd6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e04ff6acf5f6755db6057452a7dba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22863862ad602f20c7a2726011d3ad0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb30a91227b8f4690d3a9ffd106c987193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b72a59769db3602dcaa7fc7a2364cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1299f65b74f352b69f4380d66a8ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b34edb205830f12ebefa266c41f65f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae2ad738504e2ea5aeaadee4bb9352197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f21cb01175e6342cfad06049d8522198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a02757d45021d890c67608c8f7ffb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18808146b1ebe0bcf313525b74bc9150200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7d4514a054ef49321c3d4168b1c29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed8a7d83af422e24370bdd1a34418c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952173ef12150197e6c999a50faedbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7536af4fefbef4f78ff165b71111b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7c33815fcd481bf175312c9c6989e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98c034d0b859667e0d155464a81b1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befce1b9a4bb59b74a86f238ee0d17d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb9d3240dcfa4e20b581c82133eecb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d9f52dbf086acdc3749a48ed1efc9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07d61db50f36853a1d1b1f8c19c454210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191ac580ac5ea8c35a8e326500efbef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32943bfa6cc916ab599065a745e7a9b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a1209e66dc5d4981672222a58b349213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf490d94cf8e93305fb5665be34834d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550082170bc64fb56ef6ca7b59b57842215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a008a63f226916ae13d0744dfdd29bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369d6c8f4b866739a86b158f44200bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5e782e0654a7edf82a72e09c61a76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2762169679c5cd0e1e34f0f11513a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffcaaf779b2a7aadd788199a0f4d67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6877b118ff374a8141bd28df6b7f0dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adfc6075d70806d573170d08a2d0a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83d5919b8df2270860401e26a83b10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b24cfd69105a28add388f1eb799f65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237b23d23ab8ded1d9c8d6463f63630225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dac3bb1c87b75d647bfaf8b6a8983226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220514068d9f10a48a224cff9dbcfbcc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680c1b3870c3a69770bee57e14247de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7f88ef49bcd10e51d12bf29486744229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ffefc9cfcf03e191dd86361cafdf1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683d64fd6effde0e489231e87e2f792231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50388ad3e853db3c32e57aeb3951705232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7458710737ccf414f7a75595b0094233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83be8fc66dd1952517721df7769871234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a28130043bffd0a4542a0c36a1ddbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d4d27f01d26f2df343a2d27ad7431236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6975b30396064f29d5db614d177bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a975f8ac718cb5e04aa30c617a9714238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428674cdc64bed8971deb9586456e2d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d41104a486141b9de579ef0c55abbb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6fa1d3d0b846b149f425fa06e4259241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfb4a952c078cb620d93741571d013242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13217484e4f12d005f5d12cbfc367cf4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c00d563f960aef281c3a30e71a0b17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669253b1276842c5837d4803d3918b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aba5df408c28af44c5f47a896b0faa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cd92ea48ebd0c4b4af51507bf050c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec1a463c0be3a2f863814ce56d81c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815db869d107ad63da4a0c4dfae1a4d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3427a5f9b10429310d4fe66cea232250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813ac1adfbd6a8b729e6e067148f06b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003839109ae76b06a3f434636db47e9d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10a4eebf38a41e37952bb73f128b4b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2100828e2cb85fdba700d84bcbd6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a27d906aa64bb13d4862ea30b4fa11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2334f802c6c428ea8d88cd9b65646f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81f89ca14628c4dfcb2967a9f709b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021077de3c5c8234795d824adf05c4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3f9be7cd2865a67e5229843b83ab3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eeeca1b6e0b1696098e637e4332b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9042e18c93470bd5c1aa471fa642fee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4e8bb4c6a9d5afb0c2679c8d8dcd4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c0f5d51a7e8f06b3ec1d3e21bacf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cb39b6fb1fab9df1dab65e5176645264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076feb9737560dfc8cfc762497eed362265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470bd6ddd9e9984852f3d95dc5c1501266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f7bb26f6156c09f231c31c8a507b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2ab493a0530e1eddb793f663d5754268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28487d7ef8d1fe731fa46524d49c801269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b9e6d81ac0d107bf7448bd0e42c3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d97e5d5643d86464e12f86eeb94356271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eb2c6b4dae6556f6348accbc15bb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25742e1e6278e0a6fe22abeb1f4961a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5e98de6cb719615ff9e7b60cedfbc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9121d94c1ababf11647e76593af471275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffb0d7dc35aeb19b448e21f44ea258276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f13ca285f8262bfc47de15ef55c07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b639a771a9c775e7a593a72793a82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4db31d31fc19b3e25832826fbdef6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee01ca627016b9f7af124f8da0992e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9053e8afba871d692731d250d0ef7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f308c6349a5890311d84963ce7e5736282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6067b4b2b89d149108f410126f75f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743871ed0cca2cd6ae0d56390315fc57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba06d80c31e0e515a5f79dae1563fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5d5928e55520e40f2aab616876f2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190932e7a1f8f172f6172c555da29c8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8d3ef5dd42ea87a28f1e858118611288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f03cadb8c907c7974f65dd04cae1c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a37fb3bb3576b5165d36d0c0bc92a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae4a9bc10f153a6ca259630bdce9e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734347f00d3c3620c2eb8e6c5a6f6ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81468619e7bbc2422df973fde9f55830293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7151ccf31c6455455c7582574f581294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b83ac4c78e4ccc15b322c06afa0ee8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d882fcfc1d64b6f6e272fff20e4b3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85e1893c895c050833a4048d3e7af0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28eee24a73de2de1f078d1d5b0b1702298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddf4ad27927eab01899399b99a55ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db030a5a3cab515d30839ec2075ddcc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f08baa023843bd7f837a658add7155301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f3577e601fdd79cb237958704d734302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059e2e5b707737e7551de912a8abbb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe72426539399e3c2bd9019b211b57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16954ad582173df9c10c470034384c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c7504fde3b1ef45759f40c214bff6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed68877ae70dcf0c4b4a6241deb148307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3144a66e0935fcdc8b8c3b70fdfda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7cb8b7bd8be371674339bc3d796da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672da4a7b41e04c07afdff90ab48647310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1a114a0ee4175dfc3740743165f2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720179efc377e3aa5aedd459644e08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cdd6040e95d2abb85011f1c867606313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20268646b582f722c60c408a512fa47b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51597e3b301ab28d393a8da66c8aae85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99a59605ebdb93cf99d5e20e03361d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396b8ecfc91d8096ebc949ab7398ffb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c908251e0c086a7dcb37fd2c8987d09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce047f3a754fe6a8fc60990e1cfcaaa4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37aa7a4a90addcce342c5f18a88256320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55910e5f95e21fd9cfeed5a38a808c9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164db4457498b529891c813f0e86e1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f44524fec799c4b170ab08afa02995323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354781a54e8fd2e8a2a254970588e67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e69d51638df5369155071b1be19b26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda82cdb0e5cf63fc1c3f6a3e2d2917b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3aa08f6616e4b89b16e55321913ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dfa6479768436aa9c65e1f82c2ed9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be7d8583bf54e9902d72d50f3f6139329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e431677901e6ba21ef1fdaec34eb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219b38e24eefd03618416c033a74ab6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb8de3c90d27bb660cc9df402aafbf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024374b3ca818b0f429e95d2cb6b4a85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb56e5e741690e3c4828bdeb4790b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815a93c69a15668f023e0060e983f00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc69537348a4c50a64505f7644ae7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83279c871f2baa630d44716a6d9e8a6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008c0c4e535dbdddce23f5dcf926bc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bbe47ed89375458f55ce753166905339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8309b33670b1f1cd88bcdb4b5db56e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983ea515cd7a5577b783a8cc2d453ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfdf8864270d068aa8e95e8e2564bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e49bec1898c60817d5c743992cdd9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e73c691ee5795adae24e5529ee3972344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484647dbdb05de1b6eab2a509e623d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b920fbe68a5e15139c17f5aef99769346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bf096a78ad040d8a8deb2fc74fab6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e54cfca2c18243a08680ca0aa1fdd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef853533efde4ffabcddba1878d70d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a281bf1db5c15a0a0bd2a449cd244d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a485ddc2024bc7442f2d256a953866e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32eb5f199edecfdf2d0e75da55dbf5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7a7c52f574f80be778c0842418def353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558de641a6cf07819a8cdbc482a39a6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b244b54c69499480a201fc5cee110355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65599f1cb814b926ad5d018c54070b82356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5fa3684de82cdf437ae48798d6e02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7ceb1c043c6facb1c41ff90c219f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570c06539fc331dcfad16fd278739fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41daae5bd581c5ef53dc2a83b8df832360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac43d289bcf17d709df6730ec46490361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8870c57c4a7d5bffa261c58d44117b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b36e0e623262ddf4868638020e971363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a111dbd21b91dfd61c7e58456bcf49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb0a737519c492a777dbc9d28c2a00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50030670d20446dd9840f16b6e20c8f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff692877c280e868b5bf62e78f3ebac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba83a68c69720b66c8d40b38158d436368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0032d257b1cdd27d76ca3ea61b34a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b66f2bbdc2640fa56f7db8af4572d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cf4112080b7de796cf5d0d1e26bc7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c150152a07b9b8bba308619cc9620372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b483c022f9e84139e29c8fb66badfd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb5cc4d15187795d430e8de638997a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7ca716d480e011e9f2539ef22f91d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5e2d0f4ccaa5bc8ee806fbf8570ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710024bac36d662f54cf875ec02853a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c79232d72bff356cf5ab6349ff4ea7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ac9110a1beb21a65805bf62cdb7b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949feb5d734bf22fd571f081aa8ccfd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12815b82304c54b21f90d520063dfe0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847d7c241fbe838feac91f11c46c44b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bb8fff1e2fc719585770fe3fca7a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff4c827bdc8de18ad2d61d36a5588e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c26746e0fec8974aab7400c7519495385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2dfbc4acba67e26a5fef18b7f12e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea3f3beec3743631df017ccf1667d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274fd65d1d76d727cb0dcc9a7b680f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d15e5dc7bdd97f8e91b56596458a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c922f49d23cf6b7d48be14f70ac44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e664988fd5224e27f2cabefe01dac64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d8479c19b50a187eb6d8c03f54260392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59732ab4ae64398f40a43962defae206393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c50b40b2902bcf22825b05ba4e422d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd6df051bb0ab418a5380e023ef221395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f058286a3014d6858e5cafc1ae7e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98249e0a63a91b7933db5b0849d816ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d57f44e59438151d3aa05eb5de6059398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93b2957dd42dbb9e802bed762b0ed4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbe1df79a970316a566506bc39d4b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4390aaf4b2937f9be6f9f3c19ef085401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15534ff446c36947c7d08e343af789c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf423df86ce867d30e097985ff015d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38504e4e7ef10101f44c2321b0e82a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca2c97470abd32acebc7427c8e4ac5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33ded96ac0b30dcfc8ebdf77d24f34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cec0d988c485b19cc7320a9144b2dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572bec7c4cebaca1e8b8e32b15b8828408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e6a9b951e1dca77c92a0305a7634c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52febcf85d96d3d9be7f1b139348a163410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7ee62f3959c3cce5339dbd21347c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbb4847a8e3d526e9b40140245ec52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db810df6de95b51da910e4ae61ecb61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e64a3344ab71efd60cc64f35af5568414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab002f7c4cdea5c0b00d881ad45177b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048753aba3412bf857f45ce252e6cb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45d24cbdd2c0eafe420263d6403e6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48c88c56002d3c5c1dac76068b27c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33508eb9f8483f4765fe6b61b53c68c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3250ce1b5af692d9580e41b7dc5848e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428d67e8c6bf467147d73e388151947421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb436589af3b2e37be98c05a7ab7ae9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59127c17c11d9fa48f17fffed7c45be0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2c026c411d70bc7d3d0071f65e3ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e659491c1b6152abcf8e69a11240b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceceee7bb2ea89300a3b2a004495b08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089edf02c3feaace9324795a21e539b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb3d2815f12ed796a1d6db154ccb9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afdcde125e39ef08cb6dfa95b4b4aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660bcc361b46a4fc629040bb550f511430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30aa28f9de03300f32b8a00f4d4b53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a31ae042ea8baf61000d1df0d2b019432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bd8ec7dfddeaaf975030cbb9393d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5d9d046e9eeff2248680b5e9c4adb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a551459dd2d10c940f8252803af271435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d004a06d7f51d64dc62740b59d3d08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e33d293dfecd0555e5ad9812d1064437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7e8c08abfd1a15e605b0264181110438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e94abc68e8c4f42adc84f36b860bab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714b5fcf1ba8382eaedfd84fee4d809440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4eff0ef19eec275a28ea2edf5be331441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce807e8c5964f9025b54ff262fa1c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bd7efbac7dae0a3fbb3003621cfca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0a51facacdb40b293b82f1a8d1217444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59704b6bd897ba32d38389d07fda3ba5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab17cffa6fd86efbe042dd7e4d8bce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265df1a3c1a17ed13dfccba78f1795b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87a2a55c44e743823ec5aeb6e359f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ca79d759d579cba5855bf5bffba9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9168e00a42b7f4525cbc946a91a8c36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e12ca106819c6ce01ff56bc900f5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bbdff194eb72b8c38822ef33b143a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45306f38c541b36d233259b0c4f195453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385278ef1569f18f63100e8173cadeed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d713fd6324910e5f4a041ab0aaf72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d9e813d25d7560cc603445c11540b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fafe7785de79a7050e318118e260a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d3b92f957cec266202a8a07d08d52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f8cb647778d575a8a7e71672ef783459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413253f9306702a3b9dd65a2a20aa129460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69b86b72ce112a78e320e1cf0cd5c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9d969269858ace3347459fb53a60e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99cbb2b8d196f2446021921def3759463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded6a045caeb74e1ef45882553fc00b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d53cc5c03513779aca68729ecad69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f367b0f8c8db32929ba7de4a1dbdfb7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe84f80edada9d28c445dc310abb1b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fa2194bc546b4e1ed539b47f8e83c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a27fa0285c4a0f5e76b6a7af068139469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0947a1d0112c629f051f363e84919c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334ec7b030b0e7091ac2161a061f62d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4696e88a1c831b991a96fc23e25a158472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a86a487fa30cbefe70a684be6b7944473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729180452488ed8f9ec4ff9e13044167474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9716aec198e930f7c452fca349a2b29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bbec446c339680c29ce260188caba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6881928174a627ad482f4c9df7984477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcabd18d02d5dc87b2df773a6188a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbfb17ad59e7ea984a1c622436d37e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a67fb7f49d988969f701260471d480480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d69a9ec404d59905e1869fcf9c162a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9a959b82aec191f4a92dcbd4e9430482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67bb0c61b063a210373af98c65a912483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ad1d6c65f8092994f8e9f777da27a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47069fb2bac46a8e10c7d6d36e1371cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d8c8f9a2b622173020cb2e34608b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786eacf1acbbc29d21982fa29af6d61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0357add95849534bea73491fe207ee4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f361dc8b152190ae668a7c35aab1721489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831199834f23dd1019520122575efc87490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff47ec0ea36a766b396b30323b2f756491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef54b6903713154d055e942fba4fd8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f734c42d07f7acea7329e5433aa2893493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e32c71640e694bbb6dbbad61bda49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5477222875bd997a3db678108d96d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89617757a37f81f5b53d21be7398da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a769b871fdfe78385f1cc1385aaf123497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afabc19c9963502ff7ffd8deba6eee6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fb12494aed44303baf1ab51ad1de2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee56c5da538b8ad8fe4638f398b59b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fe545d353c9db962660ba8fe98c99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec644b56b09ded85f5e1f2b63e680650502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a9f83a683f69ce1bbd7cc521c6868503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e9ac8d03ba6010af8e399c0b87c97504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c989a841c666800f74164ebac5b56a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4acec0e421c1ccf225994aacd4f7f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2164c21ce928ac8204bb65797dea924507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c716b35cab11db03916a67ac42985b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e897d806393e73ae48fb1a61ec1904f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16674f3a72c53aefb960e8fecfe8c4c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247792b67d8ac50e4ed7ff3adcbce154511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2478c7efd17efa8b7aafbdfd2003ee8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548c5a716cc12f34e6c2e73bc9f052f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429de3a5c42f202a20eaedd9539d9a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ee84d0b378a5f1ee73843d98531ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a81496b20b87ee09bfeb906a1d1856516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258e53a6b16015815e28beb43945ede517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f9d3b00bf058b68174246805168b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d7be52bf7a1cebcda6d989d37a3aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e55a2aeb8384b44b1252929251d859520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebcca4009a316ec1d0534cb12ffddd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8d8e11d72d238563ff78b16c90f4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3753e58ac831252c6c8908f87ebef26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adaa419b53518b9ab28c52e5a803eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6efebe9fe53423f28b0be608cb642525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bad7eed4a8d8ba7bd8a0281fb1e4d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f605d0ce0e6449717a6cf4c4bcfcdd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe21d6c26be10e06d633f0fce13b672528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a954045e4947ddd4e2e43efe3a52f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f79c8b9f6184435a605f9ff39b3c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb23c401bef552766603cef8d6dcbd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308f67e41efcd5dfcfd2ec6bf6f2ef8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5cb55ec6363dd886fa78c8a005244533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f1762cc8117c6f04ed5173a262787534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb47720273a0b2d6ed891dd39793204535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05206418480fac91982e58ae53e610536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25523cb7bb53807602da89378727968d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b979aa1986e8cfe6203e55ba4be77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00476da1e7e04d965b5c9c35193201539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcec73e6b5ec79c6c82603ac6964c54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b12f4784ac332e4ac076c6f529ef5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305926bad00f69612449e1363b11108542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc38173370104e0407d32a12142650543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ece7cb8a6bb401b180e13445fa568544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bf62d8319f74da923825d70758633545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fd7ccdf4257ba925fead9f233ebdc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b167702bd958b518b68044ca838216547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbfedb735f8e5c7cab60829ec9185e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939999433683c49b309dc0a9ca9e2de7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95572485c8a7f3f7e3b632110dc767b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc80b6656061980296a8cfdfe2a366551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0934c11ab2f332316d1a36e3d16bf2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056304f2603a8a3f92b8a2fdeab1823553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e96356037d04d23cc9a3f578e7d90554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086fb2b30a659d1dd292e44f44008b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2c9399d564d7df522806e3b0f3835556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e2042092913eb21957a0328a6bc21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abf90ca8e0db958b1de043e960fa2b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8739f73d9c60cd63edf917ad0510533559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed8f5ef3c6584ec9d40af918b0e1f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350ee6df28ce236d0bed2b3cf75a44b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630abe4f8d262b2b91ee219ab1f6142c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446ccea7262be734434dd787112ff0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a970860ba9284b56d1c60a024ef564564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01af96247cb20ebf434f74afc408dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eb62c3fde16eb66630d06f9117b72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d978db68a912785a55400b2b738b82e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3830b2a07100bcf577b806df70215dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bb6da7ea584dae016b40afa334f20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317f00351f17630badddca0fb97a0b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb96cc8817d72d78ad0c61b94ac8df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc239b06953a6da727976dc8786b7254572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb53ae3efaf30b911ec996c99a58527573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6d35d372a8c33c31d79a552ce728a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf9b2d8faa292c31ad64e55345b9f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92030d2eaa172c499553661b76deda7a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e784b84f239a2a56dc8b8ce51b5844577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4c5cf577d99f6d2252b9f37a5614d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0335cfa84fd7de7749400a66a897f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb371113b895661e7c00b509e0558a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c36b39cf40e7214167c8a2d45f8328581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ece82815e946069ce6c600d48ef26b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bd0e695d55a456faa0730f4dedf6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894087c1aa1bcbe25599601482dc4ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be7ddff39d3d88edcc292422eaa3af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b1c33374b6d4788096c33ade678e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe87ada07b8147baa63eaf8143b2446587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc574ac20f55c25aab8085f4f5df5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519124497266e8376fe99289bde8002c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b427ba4b7e37a1398c52bdaf584a17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6cf00e352687476955b74088bc612591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5033af4a0f001b12789431ccaf0f9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3325afedf689f3e6deeb929d2dd447593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07c68276c22aa427ff546da9a76264594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f3b7ac503529411a800a3263cd9d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcea8498dbfb04342ce02c4f841f78d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c8d2555fba3f2a74a784193281afd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5093e773dc4023c975239d925219a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a9c62628a5e729741e5900cc5cf91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb73b7d7fe08dad70fd45535c272d92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62368ab8290afa3a0e808af9f21c8fdf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e09755b4828e258efc9adb1a7a92bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6889c519ecb316715e5e56fe6576e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdd75ebf1a0edc4f90f05c5f73f553604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed756722e1c376149c93c51e06b669605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa6400038d7c0fba36b68e72cbec4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604251caa2c5622bf36c375ff8d48f05607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f18ca400db4b4f5c9a7dcfe268cd25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96405350f17fde0a2ee5286ec8e985e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d324a4823d1f5305a5d31199f9f3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166db76c9e0335ef45efd0360140b289611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e13788d6e4d033fb96648562be638612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9e56def015019e726cc89f9d69aec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc4c7bca6dc65ffb0b69b25e3ff153614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260061cfc68bf711d50b9a86684ccaf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520717fc646474f6d2ae0a17cda41a47616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd040686b680ea817d2d898d7117b3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e839272986f886bbec6d984829bcd5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae57010d8996261d48dea725c9bcd6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad8ba323a352f25a10a67d0b7e677f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cb919fca8f5904d803c26ec9eacec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da462706f1ccf3984c835d46760f805622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c746071f7db7aef69a6990819140d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f006d339004749aad6ae111e650be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84bbe5f8d97627e8c6d3fe59739dc1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0abcb3dec2914ab89e16505f309fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af016e6cd8e15bb83ff2c86646b55ea8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33665ea643deb97ba46f575823d39c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd463940ef4403d08a61f7cfe21ee998629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e86dd953da08331f644c0e929f0df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ec0b8e14b1cb832aaa26dcfe08222631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9cb8d8591196f15ce23abc8ead576632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a16bd447a5fc39fcfac73380f6ee31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91374bcb383b399b94631f8ba4222fbb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422570b6f7e48532da1ca606a2f7998635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3b694fcce41db31a57ee0ac45f771636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f432ddfe8790840002beeab651f0ba6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343b3c902882010e654e87accd993ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97d070b562c26d8c7bfcabd4cd4a0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f65ed438567c2b581217c72de8e1f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fae9d1ccaeb561fee4cd39896e9ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a933ea072b4df0dc456122a23309f46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c112d621c6eb131776814795866ff5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6686b490b99a9cc6a1f5ca05b3336644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a4fd6432098c2fde36727f0a4ccd3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446671e0b33e203b81c2d292ec65080646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ccfa9e9cdbd58aee48713ef8aa313647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b088dd3205d2dd79206e571fca025648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d21da38afb5444d2c14da95ec6c91d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04041586cd802b59b8d7b5d24c84a3dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87560286c9648df167d4dd3ffeb856651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea8c42b5b874189f13ec4d79bc7b84652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897e737bd3060ba7e0ccc8c6165c4d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f7bb9cae59f655ae9706e1b1c294b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b48b637df5665690b7f49bc8d1369d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d184560bb6bce29e8f36987dfe422f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15523ccd1e46c45c48751fcaa31b9d5b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87119f9d7ecabc5051e4733309f7869a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17700d3f4d72a7412fcc2af07c658e57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f7b12eea77f5abec327071df3144d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c52c250af9d12f2b19290ae7dd144a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97fcda7b202fa7b8034817bce5b4b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652bee4c86070b286f7e6e843b45b39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b6d7146bbd3be8051f768777008ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617833b8b640d525922dbdfb8243029a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc72babd6ff6b511747069b7402123666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe568f40594bfa33d272ba199dd91452667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc6f19727ceb57841a20fa33fedde0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e056c89689fe1697348448d97914bdc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dd12b660f30abfa5725dd3688fa95670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4e6299c6940865705bdc7c7bb84c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31efbb4e45c66303ec417a6cc2c771e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a08b6706835ff0ce622d53f2b5ab0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868922d0b1a4187e3b608a2b5e95fbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7bed5a5786843395fce94f9157cfe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661df0ef5924aee500cba5927e85050e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce248f2617091217bf17d225b24ec095677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3092f0e189398969f3ed86401f647678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719141baa75d643b88eff8db6386d99c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151f2906b8f7fa37b6e6f31c49e0740680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1f9a85222240aac230257acd490d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683aaeca47949f7f4d491795a6e44c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57063c521a4630550df2215fedc48d60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277f0a2ec2547eed1bcf78a29ac3c2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b179a560a67107ce56ef027e38aca2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b70ecb2bcdd455c95a46af99fb1fa1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b6758dbca7ed201043e70a42cbc01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9e8de44b913a37859ee6102e3a123688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4662f99588d9946d6ca98249645ddf8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4559e99bc681b6fe759e050f2b32b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac11f5493469ccdbc8229f2463d396691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d90881afe8ebfca711be3e55665a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6e428869667da462b767b1fdab28b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2d963d6ec682132a805cd35f22feb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726dc4c58edd5a41f8a961ef91cfe47695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed5839cc30b7c2b96e62dec8080545696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb094129fb38ec33ec6d387b3284cfb7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe51f2ae34d419e86757589560adf3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95ad01659e3ee329a381740f31ad1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bf97f73736b3d759d710bde80f042700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0a259206582ed1c31ce7e8058db28701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ec5c269484248687bb4367b48ea7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fbed12d8fb5c89b430537e98c8a99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a434b926e18bf72beb0b633f7b136704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f7f24abcf3faa7958647d9689b47e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb3572833611534c16d45b073c1be8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070ebe796acce6eb6866065f5c9f6a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2a15ff496392838f97d1dd5c7a4cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d7da4a06c8704b7216824e4373c0b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65471de1dd973b7299a83c5039043327710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041328c950762b8f521ea28a5148131711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7156ff797e085c8c06db9d0e876e8cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c60bbdd3c79dc50b0c09e6c8a768b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695986e4197cbc1427d1754d3e7b8b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60488f96f7f0f3de1bfa754f90744725715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdab03c0c6eccce9ba8a0c3dd36538716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a46df82ddad17ef448ad219680ebff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525829ff7344f7f4ff7f2a4d3d05582718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf543bd601ef92fd1cb05bd1716e02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9c0c94f18e0bf70708d786141cae7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c69584624f20aec6b2af77a4e916ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f4d67a86ec91b9c6176777eb82b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5f6b066cc113434bf8f50128faece723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6758dc1df1c20d310601b7b9610e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701474ce32cbf1eabbcc83dc76a5843725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80649ad6e36386c7cd6b278cc186f5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2f1fc7894c98a1bcccd3e00573acc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a11d702c055181b257b1acde9543f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b57d26202dd997fadba1cc1fedc3ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312d87ed6a6545228e64198bb90c235730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54271822dde746e037ab9d72b6252258731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03ed86e04f60dff4be4a52a6059c2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba33bcd9a9e3ecead67d8988c3d005733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87377560453f5a4108a08949e9ada1e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f6a1e9640ab2cc6919ffcfb6c5922735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579762f79b4ab247c522b97757cbb24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77124a15b71814c5b1c5becbb6e6e660737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d467bb5b0bb8caf6070ac31a84dac3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66566dbc29605a580d2edd0449b12de2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afcb0366d99048664cb069209387e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f617f32f7d98cc654d48137a751fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba71d6b0e2fef853e4fd2b4d24e1e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1816d3cfb4b1db22a885f510f8b68a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314b3c08e0859d7f33a971872f0a44d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4bef725a70c23e6fa014970012aa9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c287ce66d8522d6fe455332a744a49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9dccd98b5b8ba6cc5c666fbd9076c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f36e7bb7be1d2c42d549ca6fda201748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd08453bb6f8420f695b3b9db63183b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eadad2fa707d1f35411363d028871e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7c2ee87f5d5a1717151a671a38c49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce2004d31c7724db83bb57a5fb13df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95e841904153af8c560110ab1b7549753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce102458a6f375977dc6a1f6259d3ee2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb45c1e2767df7b4af0d0b612fbc731755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f59322693d37d63dfd814a41608a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4a9479a0d59daa8e30a3a7a469461757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea813a1bb91ccdaf83074c0c731c6d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6323c74e1827b024fc400725caec20a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2cc11a2fcd27c30c8fd6589adeb12760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64478544ff45b14895f0bdaf109fdb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f52dac9862e84bad53ce23be641273762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7705f194bdc4a54b926fdea361fe8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6685b46f166562b6fa36c82ffec52dc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c28bda25ec60ea1fc5ecb6918ea2f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ddef2725a78b38843ce7fcb4028cc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5224de5495030afd47b78991f50afe2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae658a01be1b2f873aaa7c30eebd1940768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c55f3c70b226baaf5116523aa24d75769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b5c3e06fce99ba4c7964a46287ece770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93987322f422b49d0dcaf23e8b1515be771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749a8616a601ba0da400d40167e524c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72a86937b5b1b70b2b74a7568b3528773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c51d74d8d2a90290c99d2f4d5e196774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff683ef195084e94101d251d27523d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edf46852b5feb4a395802b5fc8ef0c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeefa8376110cb6ff2bcbf129b6da84777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c292e3958542f158235b6149403c722778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a75740295c0819ee079503bb25770779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b522851733b034b4b76d642aaff5c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a90445d33ced4f3392d5daf6e6ef66781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd24f91780eb1457d105567fe8ea806782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbeaa18605a54293ff2116b74e29d7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c16dee927b1d4c0e0253d5d128067784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246435bf21eac30fd95620260019c72785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e973b1fbb67c8fad4f53a7936a78e0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f47159ea36e79a2b9fbcc9001d3b35787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bdac8c6fd67b29e5e95fc41b0ac55788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87ebac148b39fb8f645dade4e15295789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b06927f9f5c94f8fbe4ebf1accc8f2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba49c1a8c99eae128cef3dd035394f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68efb221787a1c9c1b0f53773e66f2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006494c9ffeb2f151a42508f32c13d06793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078813b6e1360ff2a28cc5e0821884c1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff30e3ab14659ee857777f43a1712b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a5965cc74d9acc3fbaeebbd96f3dd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1a0b2671486ea3b02bc36ac0aaacf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437d9b27d8e6eae301025461f8e519f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99b28a7687a9c0e0e7ad28adc359fc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc093ee779ebc2c450af9b22f64d1e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fcaaefd6023a358886c1c2e32c01b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b0f58398ebda2375f0b642093f07f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce20e76421e72860aa1b6d67fd866e5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5d397512dac5a1f7bdda4e9d25978804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2eda9cd4f9a33486d4db5b4fec0bb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d69e268f8a0aae00eac33076e56d1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a7af3444ede6c590ac89974456461807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb114ec8e2b14f813f7dcfe30e053af0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198cd0d08ca53fca4a5954e44a10812809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208e00ff305323abb99e1c43ec029f5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba145af2aff9fe4596f0b9e08e3442811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce632d906176811a9da4707557abbea812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833e1ab4952a1da222315f0885099dc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5288a6ea3d3782f85919c971bd15f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586de0d4154ac8fc196740af8e38ad6e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d2edcdfaf85f713f6b749116e1c62816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f90922a9dd1a439842aca542efe10817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec87cf842a500c1c90eb6eef6f8ded7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d416a631b70bb7817f4e5eaf497f8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42448f182da0a4793547e75e932cc3b1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f3ff95a2b8465118119459f0ae827821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c37a2c1a30ad7148a6cef21d8d7801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcf7e54e74b95da97ebca73d11931b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947cdb065a401e4ff9c086247b14c953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724c8f5b0b5d59481a964b25f0d89c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904e359e080061d50eb1334b222f52d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49e91620d136f7088926e82f21b36d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2d4002206d8ab5208aa02e109002a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8e8f5d860163b2e6bc2f1c5db84d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e672cfc674632695f278169da46b2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bfbf32eaee4ef2448c55f3449365410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961878fedee871e41d2fa7699adef2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352ac55515b73a2c024dc8d739df6d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03d82d69e20c4191a64e2aaf1819d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54670f7b64a76c678ca2e4e6487f5b3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818b982cdd5bc9be40bb09fca73381f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1602a2f0ce5905d7ea3a606f4642716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a27a1fceaa36776bbf79d001f344617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a61e9dc014edc90f1920c11919a3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6f897997cf99e5c67f8be42d77a4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be9aeea28f0bd539a979aec309bca620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eff654477c8e3795dbc643bbef90321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17729cb9eb69a45e6c4e05934684e29222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfa981e99ca1cd215845ded3d71bdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d03c567b5457818c7c66326c9514bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a1636130c7e521cfda0684de464b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32160f3d435bdc66635d2b4dd80543da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a03a728386c6ba99a2a590572604527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cccfd4da8f190f7ff906aca83704928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea42c9d1737072857faca5ae398d54029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fe7a65894f01de3d03256964398cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544385259a8f7f71096ac9e50d624eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b8eabd72f7ec3e948fc76ad0cc6e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a286ca8f64ed19fda11a14a586eb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e1f545420326e20f22b6fe4e090b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b461ddce993662a6ff3f8bbc45ae9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94e89e614efdf5ac7108126fa55ccf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc9c3c18da5185d733cd3e9691a80437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c4eb477f21289d6a88439b7f11f3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913651f312ef716984866ce03e221ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa8cf3f0d1d0b1acdc3c039d3905640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e863933eb76818c05738295ed074541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db879f1452450163ddef26f9a199fe442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c23b145702c9623cd5e24a170262143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8876bbadece25bd78930d2127d978044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b43f122f53f9e2d0ef61787837c94345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839365a7059b31681e2e4218bc8f5b7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39577c2a935cac7c162ab5fed71e738147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a85f3d9cbe1463ca52b5c74120a8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdee953f075247e56e3ed7714ad76749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b82a59ab5c7024b424414169f846f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f55d70a60b753097ddb04c485899651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaf74e4fae5ff372609db98ea3e18852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448a03d68c40ec2b4d49c6be6035fa353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f2597c71cc9268060eca0bb40869154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d324db2a9b86e0c3af64e6248011d5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a83651032ec960f653e55d0362945e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224488dca3529a39094c1de4efdd63457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be31ab197a3a7b769269a7f0914ef1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b7fda4e16c939abd9657a102cc44159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d3ae91a131f221bd86f8e4fae065160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c2dbc0f1733d9641d00a3f984d78661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90989139868eb152bd9c4f12803fa9d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ac5138df47693bdb130aabe6115cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d378695b7bb397dfc539f17bfb652664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20049218cd5860536adb6ce663942a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6912af997e72971717afb46cbebb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65c74c40df3d85ee376cd47909da3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb928c23c7f7be8bce1fadfc9068da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473631a2991cbccf3c0ff6049bb0c1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d6c8b1a045f48aa6767b79461133370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02bc4262a7f87f299ab86c2c05f22171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e21c0632142a1ff7737cb5754c73f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a72f369bc2b3a236621de70460538a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248b815f00f50682b1099e9c161ad2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bcfddfff65e349821b5bfba1eb57875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b242f9b212aa54eb8a9712d54ec3f0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da85caee2da33651b152f3870a9e2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62719bcca7852bdd7ae70bd34f5a5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd79e446dd726a35288afd23f6ece79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8a18c9c207ba02e7dff617994e52f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e81262bcdc9bce243300137cd5d0ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382694dfb52d4d64c4690c41d7a5b8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607784e8981012c9dbd47209c59a550683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e6697418af770d5cf7ea33c39ec5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28aab493272fc5b1ef889580aeeb7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fd18fdbc4878a87824796092fda5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f87ef6a15fdadc9e8b1c3fc959fab387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577b7f0be8a4396d9e02fa1c754c98788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960051c8967b7bcea824691fe80010ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a33cc2b51207fa18201585a823b07c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f349ca72ef457b65a5489fbaef5e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c59b709af2b1c0ea05f6744667feb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bca20c24d6616edc477371dda72d2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6d80f0501f57a238a30b0aae1d94f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6313953a77b5ff8e0149883edac8bd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce076e05b5bebad93a5b73f9b321db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c016c29687e9e4bfdd023eeb14cec1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8da473383b67affb988a43ea8ad2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad491477021fbb66791fc4f1fd539299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e1c2587291c7b3294cda022fd6d03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88863fce03f16af662b65d3cc3b8f16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3a86c2d2e407e5e9adf066874e06c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726243ea766bcbb160256a6c970b99a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d295944972fa21a05f4565c68735391104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2087737a9c2dca98db052d9c724f7b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e25e2942a3d075e8410eccef63497f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3da0e6b9bc1047a1736d0ef3ffb1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29521c8a4ee896a029d12c2ee1d30a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4206a710a576956963df7e9372f0d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66122066b6f06c6216d63c25443a3cb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ffb00383b8853a3f034ef71b656dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254e97ee62552d6fdf500475e2d996c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b2492dab955fa220b4972f0545bfa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a69181a7cb54cf35d79365b2c1ab3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff75fbcd2736cd44a869b1ac29ca32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4cad99b38c8f02b0d13c3a729e1a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4f86a2fa962d6749a2ac6ec32d7b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b7d4d52e31af0b22900659a0ea827118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4c594212e9c74fd6e5e682602b8c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8651a81f741d662756fc41a736fd80a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269188b1f03853b9284d7bfc38419186121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bce7cbf140a423b4d8cc161422fcc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b655c3aea9a9238578ac005180e775123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45092181fe006c09703a9923cc768766124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e007076a14115be9f9ec493ae05fc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21ef70e11200204621a7dcc1d1e091126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc467e2202a7018974ace04f0aa5aab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6d7c75278efb1fd9cb8ed15cf4c0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815b264d56c15152bb003a724658bac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0fbe1fc7987b43291f3606b353756130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ca38bb6a616f81936ba3683c414d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773b2cec75cbeb0bc5c11cf0565fc92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea705a67f9bf23b8b7feea18a632df1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55285281c4026f537d750a720ab35cab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78f69ea3eb0b2381ce8a6abd3ad6eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313bd7c53f321865e643a2406271a22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc0a9581539be8236b98abc8deea9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2cbcccbf0fa1279a1db54a190f06f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f2924d99ab1fee7d604d6bedf2797139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4235a630391f04d3a9bd731c9c4236140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65056a63f874b1e981edb883ff2f3033141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38ac2c90a432bc4a66efb61c8b9072142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9735c3a34801f9ca7972f503ab9377143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b15f3cb639a01e1571c7d358029a3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30033dfeee4b83b4990b4dd434161c6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ba9d0b8741684ff1c7a0a0d4c9391146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e636b1ecb31ec31ac78e90ba33298147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e3b6ac0f809b31b526011598faaa5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fbbf2a16bad6a4548579300ca3fb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95603a50059ed98097f12b2d426c795150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80023afe4fb23aeae044244c566c4f57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d7fe255cdaebf40bec1ab09342d75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31516af473bb714abf7f3cd61e44b521153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c3931de01eab96d5cafb105d1f033154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275124124807db5fbec18f3065c0803155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ad93c36fd3c54fb35256d11f67bbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475c10eebf2e55b104c210c0eeb0ce1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831b70c2bf7e60c4271bbbc8e841138158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa095bbdc56b64f126dfef4b19dcd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4800b723b66489eb7ad0fb6f547c342160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afb5f0d4a554e4e104df8e6aaa9351161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8abba83ebe2d022296b9f343ef67a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad6b2ad86aa4983aaebf8de79da499163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfdee36320aa5cfb588b4f24e65d13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885566869e6e642756b4a5a8eec3bcc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c9d7f607d6955fc89c1c95d33445a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b026a2d6281a24ca71cb6f03b32f6a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d592074a339ad6beb5a653176b9a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6734d02e896353e2f682eec492dbb81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4012a07adafcb2385ea62abbcbdaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd4a5c6db5bf2712d653f3cd67409f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46820aaec1e2171531c346a8df290a22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec7d6b7ea4eb39e5881d7f5659bf0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fc903a4409b25b65c811c079dc54e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ace782e7813d96bb0f880d4c9ac8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25ef7d5cd94496dd9ea19ab42125e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c10cc97d428861df1552914da87aa9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfbb04b5cd60c00f7b244cd31b6aa4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577ce93a0a670638aa8987e4929151c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500188a2653686a3b9cba54742ef2d3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d9e258270194be2d70b4332e1f20c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4178fe909cd4da0c858ce6c7ba8f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981c56f4555f0ca696ce25c5580c59a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1f832bbccd98522714ac44d366996184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ae7f38cfe21b2cdded2d99ddb543c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcecf89375da4f5d36e7608653428e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56161f4e792d514cb04d4068de5ec141187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26a37942631ad217a2343319a895d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56394f653db7f694ece5432c682a2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad3a096004a6760b60e769a83aa693190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52982269b78ee4230518700133dfcd83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0ed18f1aaa507c984943e66467767192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a7d95774ece141eae877f61f4ca03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c350ec25e66e9e87e4cb4fc4e26a2a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4bf58bc8800cfe20d934e11cb7269195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798f3b3779e8af5041ba91853cd7eeb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b3bee3681376dc073885101de0af6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1079c5812a3eaf58450a8af511e6dec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ba8ac12b102edb62af78370dbba10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d8fded45cb39cd393870e4c5c7f87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af869b1add5d5fa7f1ddc3fd2fc3fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc617e25230bb3452fbf864b57afed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1d945d6cd66c14debd51abcbb2f55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b73f74d9dbf6a738309f1bedb957e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9fee6717474ea64092811b9884400205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57996d91f82043452a9068d46d08ff1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275739656a2c2a0312d10ca3d57d9eaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367c64a28f821061dbba2a7d9ebf80e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eda1ea16193c927f537b731e6c33af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80623ba119d9ff3e656330120a1043c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f21d64860f99970f8c7ac65655375211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac0d7ed7b0758a3099b2d7b860657c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98b45095de0cd532bff415f4fe7631213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd84945f75e42b351d5858570502c8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff459f0f7a512a8518998e15184a9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06c286e686e9b689eda60f313dd4ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c64cfbf3d581387b705ea33fd4aba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6323c8a94b7424c75d4b462b23208d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeb351661cc0bb95ebda9c1b84e25e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff043dbf3f0da245eafe2553c60f02e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6d240e2f77afcde82e95962786026221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e90e33a20ab1458afea03612392a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57c8cd3178fa49708efff131bfed5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab69f5387e205c61fd09543a456b3b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032af603af0bad1d5638fd8b8db5e426225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d62ff41d0f2d52dce77889ad13f98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957592afebd7618eadc8231febffae4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d8d7c27d25e271d45f045abeaee99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57e1e8c260d656a8d0390192511d48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660bef8bcbd9e6709fbdd71f804ad41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a71fdbeaed36e2c05829828a1e4a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214db68d624e3e30fc7259847947a9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89b509217f2213044da09580ec1724233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928167cb953732173a8f7448b657d9fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3dc113f6b301d8598d99d217c0524235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cbff7ebf5b5305a070f09538c3c80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b030d03f7cd0c27d4947749258c8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b150fafc2aeb623eaa075676c366e47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eb34fa8af22fe912ac8bffa6c0ebb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f417f3789adecc9cb65b4801d4585240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a399596c164e6d42e3c7055ea506284241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae30d19ed99a92e4a8f6d82bd1b368242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a508de39638d4da89e9963a3ec9a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cea857948f8168db7fc43b0cf0d4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abeaf98abe309b14bdd1de84b57b42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48768d09b125b21899c89922e6094c1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23deca7f1e82dd52615755d627528c63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0a561ab28455e8baff7d0ec12d390248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4df0c0f8de874acb1fe56e1f9ca2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66722a3dfb788cc33a010887fc14d0c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebf4d28dc08f1d2686079faf6439d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd0ba2b20694ffbba9880114aab4d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638dffcca049e64a3b54040f05b9729253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9d01a74ffffed6d14ee54e2d1acf8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c092d98784c94ce8fcea6bc2b984af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d618d40cdf3c3f4c1479ffdfb1b8cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c52ece31ec255c07e8777271f83f74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b23c7f1295dc4f76149b4e1a41d5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91321931b1b0c17666807d81e3a5a70a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ba3f248c2050576b70d28b93b362f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb00dccfdc880a6e8f7c653e8136b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157d47574e43a6e9d08ce7e76acad39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176a2b06aae4048d7d34be06785ef74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd6d4186011a5913bc85d5a05fc903264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4526f3cd7764cdf42506c3d1cc2bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561619c7f5a938f578f59ac321b7b941266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7202ad76a0addaeabe806dbcda65b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fec1bd35a2b9431846ae7d3e0b19b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1192b4a62038a155c230a774bce41b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6af1d86380fb0e3095fc71ce7c5e7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c331641162712338757433e980132271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517f5804574838841d438510299b2fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857edbf27046c11d5e51acbea3c487d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac77cdae8356c7d2505b0370686bc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37208edb0d4f429d918273048d3912e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec44a04618535d46f9ad788a9ba5b48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccafe0e9289156559d878e737b8a350277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97d072cb4fe1afad8849bb676f60dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7770b75fee3270ddff4b819b9544c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865a41bd02e441a857e3cf38a9b193d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c557661c913eac6f0ab72700fa5542f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541e210ae4f02ec9ed58bd5a6235046282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad264d19b9d6c115e8ba8727f919c06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e4fb9bc25dbdd01bf0a0dfc050ff1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493b2236f68c1f31492de586c6d2974285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650209f109fe86a3b2f50e1a9570ccb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d6e28ebaf8d5a5bc1935ffd9adf8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b74ca3ed67c7f3fb4c30cb8389b2e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e46f860f884d5e9cf4bba1bf6425a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1fd9675c077adc6b484dce8c538c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c74050b62002eaf87375582d161c91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0873dedf371898d5fc45ab89487f67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe07217159c37655ab93bacac8f090293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e84e64c40e03bc20a64c994ece51b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa4c8ed215a3e2c725fcb468bb9356295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335d1dd7c520de2f4c16843dcbcf71d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdad3110d95e782425ba0ba9d516ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae23e6f52d03ccab7248e8ca00529b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a7625ec82e3cc1ac992344d435517299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162e9fcca24de00e6ba218ab4d8abba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658f07fa0755e5a66ba75a0ec244ca9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ecb371315c5a67d835892431120bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e497060d70b8342f99e1c5fd060da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d65a76471f2ab649188a38f90bed5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38f1a0c03c5315eef8d72e94382350305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b54c2cbcce523be177d493210b13a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68366d5817ed5f8e096fbb176b046b7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dff28620e87bcd1d6b86b321667d76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745eff0a46326748395438df45abe71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e27339bec59e8ea883de741a54a96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675866851c5fd397d4f18d274b176ae9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145dbf745753f7d51838c5487fa0206312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf008d22ad6249d50cd028b6757d85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036165505aa5c772a1f7e2347fba155e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0bb5493a8f67c27a860f7ed857173315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36199f844c8571daceb85c3cb5548c4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563510fe5c82a05c26746e5f121e2e5a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6fa6681feb7cfc1f21db35972547d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2de5d33a232f72c19d558e03dc89a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2de507559ea5409f0229d4afdc2f0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6ae5f727bbb425f2f50852e883c49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4be3ae642fe77df41d6d6b2bf7538322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29a4470fc76880ca7fbcbb51c7413a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0a6817f7985601bc63dfde2393b26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1b144195824f48b41335bc2bfe552325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f63c9a4b98856bcccca64106fbfd3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee50b662a311923e26331c2bdeb5ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fcf56f97d69930dca68a07304bd9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6912b305179441e05cba0cac18c96c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01947c5690f3ae91230a01f4cf7487330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fb5d9a45b89cc686613da61aa45f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c2fa864ddea6b675d1eaa62eef83d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a647032e464355d657aabc259e124333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98084f2a588a15fb4206d417e5ec0fff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e61127d67870c320fbc360aae0c7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73599a6e007a6dbe39df2b0bee1944bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bda1953e81f473a40efd19b4eb8fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c89ed88f49c4ab6e649a4bc2c0449338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7026d214c09a9c7874cffe702438cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303c6e5ee12d7c1795b6a2c57cf9731340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eff400f0680907b5273d0ae9a446a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e618d3d0f0a6031882664e611a098342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff477d89450d95e3290e2c00c9ae35d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56bdc1123b67d2b9e19a0f62b02dc7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959375be04c5bb621788e0e412d66e89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1376fa09c4b79e640673b7cc719a875346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ea77a7d409f6f73ed9e567cbfbe8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9894c97fa27d0b5262edf4b11d126348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c798e529dc2e4654c156bb70845d89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38203b0341ee8209291adc483884d7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100922ed2cea09f05d822db6a6d3e20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17185d5d43b37bd55bb50103d6837fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f22125d9f0f8176ef03bbcf9b55c36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc17515f7b3737ab34b8eb27e91c9df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1e9be105c7671d87ec90437ab7cc3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e788af696617d810806b28163d3db3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8af4f3c97446e25d462494e33b299357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0fcd69f2cd5a9aea151c2d4ef2e34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3a6e653f6d19aa125e9e02c52c4c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fee64d44649790ca8b3dab7b34ea5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d561487034b0639410f14c342957b28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8d3f746c9cbdc44074d3a598b5cbb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2534c5b5468a105b96791fc0ae930363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe73d870ed17706d325d8cb88d0e18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89614b81e61ce73dd7b957c03ad69086365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfb404a642b23833c356311bc20204366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34094333113d6a0c30d491823990aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e927287e32ab7a3b0fa2cf5758e465368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75da52b8d5d9a3edbbbd0efcc7fa1e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda2038458984cd8b7386fe81521e7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7ce6b541f77deb5b81746d3e95198371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1563d42c0df221a2f5d9e8f7366e9fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c34240aac1479b6b153a2ffe009ead373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7d4b6df3ba3522490f81acfd33bc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69804ccfe322e0def33da148c0802521375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cd9510393a4342531f759df707437376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75cac0a74859baa9f010bcbe7980dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363952e544755235031ba9d855f98e7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d401ab5983a51aa1d83ea09696aee8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdea70a75b75be184b18df2236a40de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb5680b10594e1cb7c21b3b6c17fc2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a735c5229d4ca037d0404c8504479382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76462ec5cf4822b7988a31f4611208e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b577afe661d8afc9523492cb732a300384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863f475c49108effdd4a59489f76a3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b222bd17205b8848b603049e8ce71e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb714937836efc2cf32f7afcb159489387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b39451a99df6404e701a4d5ef318a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef300a8438c1b3f9ab58eddb8c0754389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be35e2cf3a8fb26291f0367d1d2611390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acf710886e73693ee3b882769e2ceb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16829ce4eb865160209630812b0960c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ced02f06496da76787046ae4064334393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373ca2b7b20e974e9ae8c8588da2dca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775c84398931ba1aad6654cd92b715c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fbe38f54bb59dc2dbfcf03f0c910d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9586f124104f9d10b7e7edd639d14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c4cf3643a85fc0caf2097b0a15ef0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf02f31f5131a4d9c5ec71d95359c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d577a06e3a24f1cc048622e615d6fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dedbcd1d0c7781484c460714c25735401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38277ae115e7678e540bff6fbe23b61f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950da13437cae04fae28402a6976005403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093e52928e1c802d4d954e358eaf673404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9e97d180345d6ad6b15b8d4c1f50c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa51fe975e6a23c75dc481ebe4d7706406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708086f7dd73e0d964fc60897902accc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96bbe64782722569f275639fcbf647408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510804ba63c11109fded9017d905f09b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cdc5913003c5e891ef438ce80ef12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4eaa6fb8b6e044b4e998b0f2f01eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26932b18d2af5e738490e5c29c10d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4db50346eaf6f84f23a01caf607e48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d95bb9e2248cb18ae2068ee964037414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f333236b06f2a97bcce9f8e051548415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b25e0572b1ffdee237a000bcea217416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612bfdda70c8a483d9cbdae17e1c876417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a45375e8f40ed8a33603d6b41529a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246dc586a5aef42eca05de210000ba7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65177ddba12d4bd40ccfe791ecfde158420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f26ccf52a0afdeb239a75e68887430421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c52d4ba9d3f6bfa605b0fdeb200a2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077eb9b9390590646115589cc40ef82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2762b92e27f4ec7a635ffd079a9c39d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc448374d9a8f2bb211ce262bbaf4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e6ba418c35ca4b6d537d879735cab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5633ae67cbf4288de80b5527917fad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfc21e90dca69dc143ddf95cbfba2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a521ee77dab624acfee7c3af2a4f010429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507431df7578a5e5cb7e19b6a5a5f119430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab319063f5c541692fd7c2b896e0380431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ad51234563ffd3c5d9b640a4c8859432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac99ce30a67ea57acebc8b93044a9af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85050ab6944810673162eaa5675571434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662403477d5a0e128c288f9e50880ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a95c36f130bcc6f2e1b6d5b2f09b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c7af8355c718a7cad3c3a895b7679437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6094f0a2517e4149b70f2cf32d338438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d679b100bdf1bab47b060ce8d24f77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb0f0ebef1b67bfef2d32e2ddf937440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1aad49fedf8918f2f5d311210b497f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e978870f18dceb48537c71e770964442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dd563f4730b00e339e0f1f3571f17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb960330eb06454b6a994b701befa349444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e739d2419c25046027235bffcf3d93b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732d2265601a7694a3652877b0d2930446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993b2ac11d28d5626564ec652772483447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70663a069deb0419ac13e1263db5906f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1372c7fb9b377831067f28cba0dd4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fde644462c3213decb106d633afc7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83d14e96e5007ce48a6145f710a8b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b51e7da7e2f7c9b0239aeb6856dc7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adbaba83549ba18d22317f1ae0679d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fce3ce09e7d9c183867c25d8902832454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d12385e441faba9f760955df994b7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4d1ada9110f1edbb41a6bc7cfb0f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82775555f9b3b79bd1d2d8015ecd05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce57712ca21aecc73405ea0d7f771e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf887f55f0ea2afdcc0273a77da6780a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a664d54ffbb311791b22a7325b3a7d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68de99f5a9f44a0a24e9615ceb55fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b89a1e37235f8563a311a59a8c801462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed829f2caae2bc739d235b23be528ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e559ff166f47bdcf6732819e28d2d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21dd9b0c8eb2fa5bee8f9052d2d164465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8781887501066322a3cf2c88da06fd4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b764bb715ce6665f42d60c3958994c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda12e1f6ddbd92bed25f98202f09bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84384c0a02ecfdd22e03ef6d95eac7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444531a0c63f52dcc53c0315ca6ed4b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdeb3477059ba8ea19153ca8ba307d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a2a3da77b7fe72855d975ec27c365472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65fa9f61a48119f91bd0a4f2c45bc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09721d41f26f15c8c0eac38513f1aac3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684c8c5e97cd357f6e597447c16ad4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c48600b781009672bcc36c760f277476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646ce5353c3c809b634ea6fa19f97fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f1e2d530163794517c6e4aaa74843478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acdcbbe3481872f8eb91e263462022479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9c8d6aec3bf1249bfe96dd989310b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92d664c8e8390f180bbdc4e7d14bc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5f3684beea0e57d76a8f90788ed3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015ef77060e88b02ef00ef0ea79feb9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688651afd24acde6bf04d90ec5519de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d93c318da662710c43418cd79bb6e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf3d822da5c69fef3f397446c73987486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40432d12e806e7c2a017c269057ca8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afff999770a31bd2b469d4f206e2aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f4864e3e25a7962696faa538c1ae2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486cff7a2b50a56e328c4305ac1996b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5088b17b7f2deb810a2316d45cd7d6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a65f3a131445c2018351f47e763edc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0015b3fe1c25f2bdbaf02ed1a71ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad011a33f2dd5e231998d4325a39269a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d72f1d138050a75d9b86a5a46f3e97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19373857a4470fcd17a7d8dd3aba0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a2ff51f2ed2023e8b555d20af56d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eca9dfa26f37d6343cbee82c12c0d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74ed24a796d025d12d19eff2bec0e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbad963bb0ee1a50ac7acd648a6ef8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f320e7f30a2ccb1f120f75fe8bea1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725631643c39409af493f9aa207c5f0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0a083cde1ec6301639c783aefe1df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449a8574ed372e02f494b58786962b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496de5a83de5b8c64d827934c391d66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3da2064ffa72ad22bcb586eea3975e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9c70f0b09f6048fc2a92684886103507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc155183aae03a8a0e2362f56c4c10f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7ed7c65648c33908dbf0c25a67dc0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590551caa9e72d633a38e53645c45622510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710166deffcaf0cd24c0812a103103fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f395569cb17b3f61f2facbab587d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e459603d9d50b314a2be587d63b93a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e8bc59f36948da67ec9a814a25cc2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bc4d2b70d9e1a2e486e8636f2c4db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684a0e2bd0d9c6515f01bcefe929b72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476b13690e3e4d77feab3026e6a73da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c199bd4727e47884183fd266eeb86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4593a2611124060c28288b54d00d9ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f42d67aeaccee9264dad95b2771493520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b567b673ce63233ca1a32183f734a27521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab96d7f325579cd2b3b484147fe5d72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58940c890475ec34916ac1ea4c8cbfef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048c0ac128868309e2e3b49161953c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f016a11415b2f743de6f92438100ec8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc562cdea5dd5debeb07db9d3b7df8bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13af206e399162f4184564d50e6101527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae4343b038d4a00ec22dccb17443df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ddc635a99e03e58164563825b7fe4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d7547efa8d7aee5b74bc081e3d6b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ce6ce36ecdb87bdf92f5601706101531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e5488b932c8079bf98d645a50b004532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b45f5f182f03404f4bcf949eed2ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604eebcacef587cb9cc9922a53ffc40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fe03622fbb319870f2eda4e57da3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec466ff45e914b9e8502b9b8f0d186e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dbdbbf160685d3d41cb7ca75a3894537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5990ad7e04e107264ab5e950dfc77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f273c0a66b95c8886ae697f4307d11d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b7c174eaad3028974140d565fab98540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba277bca787a6c3c1ff54a6a2206db5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0992850164aa6efc69da9123d406d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3e533ba5aa9dea46085657f4f8e47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05b65c36d6e047af1040636b2c7217544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d72689b2b08d87bf9d33fb5b607205545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d90dc0635a521e661b824ca531fd4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a25edf5b673f109c436bab1b0acde547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc4dd42bcfa7f012e048e5d236c76f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd2369164fb8b802528a774cbccbf9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c839757407c97a010e62ab43b832c5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bc1383545dca193515913b106ec7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156f7f7e5e000d5a348c805f9459074552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2305694782a32b7bf8826ec004038d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3da7b4f7ed8eabeeafa2c19a561fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3df8eb6857f319270551b57c96c6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6c21ecf1b9e35ddde09844268060e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9a0ff18b59576ec4a137668cab16e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f958f3ef6ccfd191d54a665edfe55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ebce8573ad11885093ee68165fd83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb45efd81429f9fc030a6b5c54207c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508796c2ad45d62f9bc19b85f98f5d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce174784e8a1c7bf4cb7710707484f3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71795aa46a8aaf6d87a7e5c305d604563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83284aa1e63db03c80c0fad1dc9b4d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fc89d7e424b67d0dea5594ccfcea2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fa5087b07d59460bc982b61fb290a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5a9b6ce9c78b0ea1f58dc0ef830cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f20920a3af38221a3694039c861a18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f19b8d7aaa9273743a3ebf90c5f4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66023348c03043da1f914e7b2fcc3155570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb73dd01c89e50bafb70dc3062f77c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a99c153fbbc3bc46c0322ba76e30b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20a4e4a0b6ba32040b00b2d6e0a093573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ab8384ac74ec4001331beb26bd9f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0bcd028086817d416e74f63ec5ba2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238580231fe2dff68ff3a1939dab34a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85cc2c242db1766eab5bbdcb93206d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d93da2be3eb37d1628627f1bf573c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565793e8f631b5fcc114134e83a8652579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7a6cd9863ace7868573effca3f916580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de310460832f45b3ec715a3849760bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cdf903974ba281b4419ec0e5dc962582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e9596eebb6076a1f095b8c4c256c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bee193ffb53a0883aafe3d81a36f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d246747a02a58d794946df67ca352585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb2354f7e92ac7e9e6efe0ad20ed2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ea54649b5edfdc90e6469c3cb3459587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df5fb4bcd8302c717b1ba38a043a00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18dd59a95ff5ec99cb009ad97e71b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2f615551e8004931ec6fd0b01fbfa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930228809fe501b0f853f49ff3987d02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c034ff987cb2dcbdee6cfb16547a71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1aca3979f89c0c1e04b8d8f8cf3c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5ed85b8f0820bf2100255df92fc48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2565ac144f2eb2d6d26af956fbacf7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033da1872fa024985970c74e7d0b1d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543722816a7413fc954cfd9fc2565e2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4bf59ae7dacdd7158951a782fdcc2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7a7eec6c9e8c911b53e36e1a56dc5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bec9edd154ecddfd6475c47ee004ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95464100c9eaa101029057bd3546a192601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b36a181b0d436036989a21438326d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3cf874de82b66e47915a9448b8f74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d08e94be1c725c42cd4209299e3383604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae9ab14c524ca9d690db610ed2f9e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffa84a14acb46e1cecc7f96bd6b00f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614fa4767cea9750419dc872e9202f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446cec0f1fa58bc3d7b077fd75438e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa1f242b1dec78c06a4a7cc85bc7d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b66f7c9fa573123d99039e1af647f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37882c9518f690c79af34bf0697c6a5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1cca7184984a002b302a51551c70f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aeb54d79df475daef338607b19290613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dc8e1388d012088afe48306477647614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c249abac0481bc86aa1b0a5a8239cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fd83124e7b7deb5052f9295ef0f28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a4c7d3cb03d11940ac2cd6e9cb0c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20220a50ed03f837c53df8c75d271469618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a206c3925c52c6b37a7ec5f441cb20c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fc06362101f1b0ffe47d22f1ee9c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54fc5c52e208a2e511d938d4726403621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc6d59fb9aa755d1375fb5f83e2741622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb3acc1927f1fe8e57617547eeba82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59545727a34fc4d6aa42f23c8ff810a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7b51709a1ec46a7c810b9bb3d8156625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc431526e3eb6a983787ea43d2078f94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ee098477a892f2e5d276f7994c86f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce9fbf826651a43ff08e434b257cfa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b59952e23aec477d255d1608902a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206a80b22913b4e38fe703b7ec5232e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c21fa28c4742c4cf735989e709fe8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd443767238bd6d2ef8de3dbdb011f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f112ff135ccc2f632c0a55fbfa51e1d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90841d7dbcb194d14a00f421fb2ef2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a73a9d7a7981ee2d0cf2156ff0476c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7775dc145076e73a03d4a2f3f5897636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8580f1967920909413bdf0b6a07cf90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f34fc20483c2648e823833a9fcf7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95646cbdd205efe117d0740774866836639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70ae36a352ce3e0860a9c74c5841bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a63bb386224de0116781c2e0390427641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9e4b53bbfbe9069d42fc5eff8dd00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabf810d947feabf387b80da3bc7778643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899a47069ffda1843820d2563d4f0e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad308f7e104860535c8c33413d62e25b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5583d2377ac62e277eb518d4255b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dae1ad6e81fd0bffbd72af3c85c546647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3434114a4dd48124b05104fd00d13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d798f195e267c039f76ed6a178a193649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce34e943641443cbcd6936c507cbd94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a474991cb8aff6911179478a7155277651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acd9671c5928d4a2ba37ac454c03b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9410821fca882dc64bcd6f8aa82a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f6d47ac18db1f3ae7e7dc937da3c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482513c51e22cf6c45f605c529f78143655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb8e5a1ab5b3df308501394531812a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cef74dc1ab44e3c52d0863dc4f4f8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccebecb832f66cb929fbefe8a3af8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c21847ea36d4987e078b7b8929f57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680603346645bdcd260738846ff8020660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172167b2af1d06d0f675780cfb4b802661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326776899417a74654aff46a84cd2eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23c43f30f3362d2c466d85953d2d1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cdbb52e4244ee4ba74b0d86ba6f96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771632b57406eedd5544f7acb23c86a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4448388369a94eb7ab98790b4eea8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ddc2b29617d1c63d961f7b64fac2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e9feff9994614a80ead0382d310f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b98381c389741d48870b611d73fc9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e2f4d738c24c7f08c7468862e2a89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac37c566cf8a6bc0e93fb884f9ae69671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600844eb87bd34be3eef6335e0b6de1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4be9140110d09870637b5f8159395673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dc5dcef76a6334ca82f4b46311de1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110863aadc3c650acb8d7cba51f4ba4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cff5096d50f475cd0287beceb18fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaba4ce3aa2f5e0cff1e4beab9494d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d8bbe04f3fe23dea705eff3f92530678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6302471b76a043cdd23424addf0602679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a669f9276f196aa2ad827b2342cda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8abeb8bb5d38ebc31ab8ccb55e692681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625b6081458e22cb07fc79a47414120682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c703bd6b2efce590b4944c0400e900683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5555d9cc77bd088bfc03e7a9ff89ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679f411b06167f1014146e61efbe99c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8e019198af89049faabf245882e94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741705078c4a409fc446a55407a67e6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26598905e98abcb4d7ae459873f877f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea58a8e2fe35628fdbff8493eeea86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be4662e8b92467973c329ef19cfe7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb34300b72bc5fa4fa295a33caa105c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcc1a016fb0819511e6b857cecc244692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48366e6929bebfd7888b1ceca94ffc0f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e0495c4ed178bfc16441caeba4884694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b2860e1fe4a740aafffc4c4411dd7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033454b13132001f047bb2c0df127281696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe42b86094148a81ea1d9646d3f3d9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82211af25d452217f30d5cf8734c329e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ac97272d3ab0f1b2b01f08fa8788c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531c1b41b293d5ecd5c08419192e0c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284dbcd79696e89f9b0ae194a7bf5af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cd03ac70354cf03070816c23816a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28130697de3fdb49759848a8d7d8d8ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beece8b9c54f6311abf02eb2831c43704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2ea6e3ea14f8d16a4941b7f8aa1d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc7e94258cbe3cf28b5a0a3c01df89706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646494beafe95499cd0428fa0ade7c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982b654f49f68d42e8efa39878008e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdc664890ec7705168319fe5704ab5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3cad3ee8f0b86ed962198837784d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6470ca1c93ffd10ff395cd5041d940711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cdcbdaf22a0ad44981200b0c74c12712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632738c126dcd4f0c6d2d349015d327f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d89573aa1c4d83bbcf079c20fa43e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119008143d3a928669ca4ac19929da73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8127953ef7a251000fd563ba90d15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1f27a907bb17a90b240982148f5b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ea6da80d4c359f8c4c150338242c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce75535f9444bc724ca889765c16d84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29877695515ed3af307a2004f276c46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d23ec7128e4d33c1c69d19180bb6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfbd2046f7031e936fca7817dd8786722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f707cd610f76353fb823d1f56e207c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e3900f6808b5a2a36957dfef0aeef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbc5a357b5f1ce739e4efcbaa77914725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed95f54fd229c9b1767582d23eff62c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84e4ca1155977141b565053792629e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e8c909057252325ab4ecc91954705728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438345262f52c9d900b8bcfa7c7960b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d578fd4ca5b5ccdfea1625e9bff32730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb36bfc6a67bbc11ecc3174ad55289731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259cf8819a47b54c38f1048a392d1c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e975f62b7cb02d4388580b0854b09bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8947528de291465b35d2b8a22da8ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ffb45a1cf76541ec5f2cbec351fa5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d49f69560e769c7eb7ad7f6b272b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c795846e232c608091644927da2b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10830e0c59ae27b1a6dd011424c814738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069dbeff582c4abaa9cb685c5cab2d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18e0cada20d6f9a37246ae2ab1d831740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cd238507b814600a39ac4e4cb8f2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bf2107eb3f1cb2b03ccc7125b22b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262650b8cf70f55d91f1c8ecb30f2f9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bd462dab28bf09b2c3877237cefd2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7414e6717bce2e3ed2eec6d93ec2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540e13d09cfeea641bb8afd9f9b0d0f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58530ff4b966d7e0a05f17f01245bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6da1107ed64c54a4db2a14767fffa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fab56394a22333c2044ea510b84703749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80edda0caa6f37abd398c30227a295750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12872bcb9be01b41843df322369075aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4e7db49a58d1f313ff701fdc9d6ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244c5fa14eec9e27c48d72508ed56e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308487b72b033cc26e1ef07e3126bed9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073528e0eef872161b5899a3b09bee67755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb25f2c948b172d13dfc62ae06e12fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10d6ad37bd9f11ed7d2f132e1683ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07915ee7933c3874c2a804cd71465445758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d101814382ba5b1fcb2e83f3d29d5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fafcad35d889719a378309e23bfa3b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336565b569d033032306076ce55f1eb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2600fa27ec17858eaf07ca8b95d4d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaba94184c1215a6edb1d07aa4f5b23763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513917bf5e84e7bdf79b898bddad4e8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f47fd687749fa3919224142ba58d7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c77ba953505f8c02a1dd66a8bbb000766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706957692707377aea1dc7bc1936c5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>