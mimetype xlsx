--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afb6d84391df3ceda4b99cabe452221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ac981a6a5005931c5b39b8553789f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424172c3a13615b2e08c5d02942fd76b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35560450adcd989fe7809d6e176017354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7cc7f13c30f46416fae6e04344c1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203167b5d1f19161547a121a10cdfa56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c746aa17af9c128b776c27092c71a0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e91b5e53090b2f142e3624ad4eb23f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd47ccc0c3953a9c82e29080cc2140a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fce8ee2f7423ab3a9744b1a3df6f5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cafc55b31ceb276641ca94ab69361111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38daabe1a34cf8fab489826608eccd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd25985d3d44359c634dc0f916a28813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea803a86d203d1d703dc6cfc7dd916f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35223421dccb1702fd44863913df452e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7ddc2cfe9a31e3685bb11d1535fe416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6b3ae012e66dce2f3047ee77b484d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85d2007534a44a3f6bf4729b43174018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c5cd35b263708f2244b38fae8d6f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3288c7b5122d1bd510d211419703b9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d897841b384f6de263a5430148f1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a40cbbb83224b5feabe6374ed1301822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36dead082012dc6cf469af093900bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e4af815edb840090728366d9d411f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0396a67ee241bedc4f8b060eb3a3e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493272bb0d99eb874ff56ff20c29246b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed601f06e05c032fd6eee52231490d6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409b5da730d02fa95dc27f82374818528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35068f17e5d412f6f1883c8441a958c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945b282042e5a4481b0c0015cbed9f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dc6f2dd1a7e2a33323a595eaa4a9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a27fc7a4e2047b1717109d9c3b5fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d28acaa1184e34731133559b91b03233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc8b0136d03744368c41c5ffa91f8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114614acf8a034d73a8d98d5cb359ec835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14fdea2ca6cdda30d8bf98b7a5f27e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cad392ca2b5b7fb502b3e1b726c1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9663704b4a0f8dd361bd4aeca6c6b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0779aecb102e86d07a7d2f0beaeeed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812997dd38d9a21388d3399e0ec953140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5fbdc33ab6922fc5c6fd811bbab9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc25e0ba30a7d8de26b40ae2a4baf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1b1e951c6a5f5d6a3fdab797837af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d0aa184009becfad8da13f71396b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b315756052c54b77c26f6a31aabb47645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c355004afd00c4f095c986682013c9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df81f49111f4797b6cb7198768b925f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2ed60c2a029337fa03c737415410a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae7685e8d30fad12b98ee45e70114349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc27e17381339b981ef3d7a41cb5c7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283abf16a77be19183b8bf9259462c1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b01ec43693d484170478463b7aa6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93403c46a79068d9d3469f12b5fac6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba93a9a9d9016f606dcf41f67623a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d52f69f09d5d50d8329a2a36a3c37155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8503713b116c9ec2305f8f64db280856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c5956e650943c32de4d8a16dcf19657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6b6d1ba4e6d50e025ad49b3a24bb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69629740e87dd5d79c4cc646cdff0cc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ff21ac9543df09b4456e1ff136dca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da48537d393814b1121febd85b10e2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776d59652329fd61335d1015a320a5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f7d2f719dce188c48cfc27e9fb22363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b643ba074cc105d58dab565f0a0af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd939faf4e34652d9eb8100f3df90965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf20ad7d4f6a54bbc9810db66b872b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f26c63045d0c0bb01eee5f9a133b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bd46900d51e65943c6fdefd14778d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d9aee143839919968532124ce608269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8788e236dfce2b9ce28ca54d9e562970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d002966feb7519cb3b16478678037771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c8ebfa3b0d2d3ec97421759a2638372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742460dbf8eae0a96cacd90bc8cc41373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad3e19e42089079b9c6890c59582f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4b58c59b0ae5c85ae35094608717975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8f2553a4979c16c0eb32c80629db576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f0a2911bd9fb0cc32dcec60fa2d0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138769544c6ea142502bbcc41fb405778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a4ef4dd092a694c828052cc8288ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5578ece49104ca6c066552a310f18580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004903e8aae42bb25fbd178539df921481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eeae92f58c040f1edbbedf1963ef082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96ddebaa68d64bb602c50d29a1620783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fadceeb95a6bb190e61595da0e7ef584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9866d7d669ac9b66ba1bfb57322f70985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55b24f98576c0bcfbc6b822ffa90ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b0f8dad64b723a74ff89c2f13733587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653c209d91730fd378a73c67bf677f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93589c61ae7ad82f419629fce880c9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e61491768bdfccda886190a0a66c2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221295cba42e34986d2fec105895d98591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7b5e0c35743d1a16e240088bf853c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d75798e4cbbaeda4bf8f6a3f4725593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acd7052b06f4d82e256d0843a4800a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786ef1734327a207b52e2bca93f168c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e17c8ab15bae02f4ae70c9c9b419096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb0b8cc7b7e14a9ac63e32b30b50ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630b2117fc1b54e7e23c860c10006fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e9b7d8fe5a360d60b2c1b7be2551399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4ae51b0afe3beb63d66de6b091300100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81749d26979bcb9a5983ec42681323e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa440cd16e51c22eb8911170352b2609102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0fd830d5e9656c043ecb9b704519e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0f9b6c6ced40adeed2a63ecd74a6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba910c06ba16c3efbc7a45845060ca4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be0b8450bfda9cb71f8561cba00e24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d662749a7c4b32db8906d8a0ebc0eae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaf3365ebfe04e9b585bdf877444e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b64880f240a9bb4dc19432abe12a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f2293c0eb0aa3b3f8621fd607f420110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99605d0c8070525ea9927ea4ebfea59d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678850fb1a8ba282995b4641ae7cb90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761a6490d4f2a65f90bbe8f194760ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843f0c17c530d60cb12e9e8f911bc03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be20be1d2bcd05292de6555c302740c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4080fe96cb2141f51aa4b9e34689d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83fb02357101b71a3788506af1e339117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18307122129153b44f340b89007da813118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54df0245013c8840a0b89609e60328d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edab6ed5b97f832f839516a3c2faca0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb97641868b5a812460561ddbe2ca0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a11545ecc1280320eae537e5b383a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff6f9d0a23d4215747142e28d78743123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cadbcf8e010c9e138399f1f55c1b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5824b7f922bbd5b25c279e1858e9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5fb51709d890ee66f2e805d20757f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621042ab6bf81206d2afb0cff8e4338127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51284740bfa1288ce87dc6082441353128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d20efab08171bb800a99ec456d214129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f30cb94a1d22f91a4f81f7a389b5ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e152ccf3fded3b02ff0b27b1dec7970131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e3e01a4809034094ad0889024dcaa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc0fa3af8eff1239eac99b96578310133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b938a949bf6757eed83c167991408134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf75adb6255abcb2b1c1996361a120d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ad1e1d21fcac01bfe39e77426ff94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21801826ca8f6043fd060a612c3cc06a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfc428367709c8d2646d7a83824654138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912c1a8eb83ee9a72433323baa543aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61f36924bbfdec17edd6b94f1d8cce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5a3d93913f8c59873340176578ab9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabfc30ad8f5ce3a890e7f376eaa0f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72c37c0a3d993046473206cd82d8b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7550cb48f981810aa5b45d691a7b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46e283646d973a95d4345869786332145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481986564ff675be8148601379188ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac928123939019d4b81d218d7b26da03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54412b2e4654613d6fc9c6685cb418f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9325c4c4aa89ff82190ec79cbf99a70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87a8e8e85482c1ecb2345dd429fe4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf125d8942715d2ea44f67de4cdee0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f38d47599c747b6f6821bcbd2cef9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49075b8b040d6b20e9cc8645be7ba4e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5438b0580699628ad7e8df79ace0bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eee580dd5f860bb4e67af19c3f3c6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914cfd39a4829fbc9710559a8809812156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9b4733d32fb01c942a3bbe19e3f44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b05980679b21aff4f61c3cd97f42d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b885793b9f825de2fa40dcda407100159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f037b1d9c0000b88f439b855876fa5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e28138c74952d0b860755e0a3512bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ddb4c914079333d12cc9963ff03c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd97fe63228e0561b12cfaac4af38a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05f71fd98e8254a5953024d26cfe6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e2cf8593fecbde64264da3a1ec48d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2544d01ffdb04f5d2350bd2c63266166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee983ed9b631d1841a07bc7318271c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53402b36cc87b74c160c0d0700df6d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816d6779b3e4922d2bc92aa635ff37b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32171defc73459cf86c1cde6db6647170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4ec5ffe924864d2edb29d970c0eb2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb67353a781da05234589129ccc9ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b471eb4ea906ebee181c76470631e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e622696976973d009056d9bce179a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9108b1cc597c9b608c6a3a652036994175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf42e352744f1c9af6b97ae55c7661176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153057bb33d69244912a59b10dbc0e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0151468e358ad00cc6be870edf66dbd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587549a11833597e9837dd6e970e1ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06adb174d292e9b42a4c14b28e3fa09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2613eaae22cf91228a92ccb72001b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620413c3530a97cf72e63c31de09da0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8471b6b11cea12347ded9df5b0b743f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20bb2ecbf77e158254e12e61ee1ae6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca199b96e48e5db2851bec5013e337185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21905a5d0ba511c8621ef0ced8909df1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f565b1a706247c48591d1980a5ae01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf3166c42053d254cd05b866d79db8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fcaefbcc0ad3e43b19f08af2267c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7613c1447c8739512c8182d2f62ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ece95b8f9a48380493a9e22ac9e39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaee495800cfb6b6fd0573a74bc6f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71012104fc13d3872f5c2a9119a2577e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9138da21f2af87876cf8faa2f9f49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d810dcc8de4102941aa5800d52bd1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e83d3be941e1722b9a5ae65800fb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0a8d2b8f4510487a3f8a9ab69c20b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee8b505570a5439a8406b2e919f928198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837042d152aef40b7082e2240bfe4cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba176fef454c4611c93a9ad3153e1d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a7c50a2704520a2f4d0f95440a1b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582c3e45e12dda033091ee055591c9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee3dec9aca8b321acf89d942aac6a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a21397fe8336a288d673e0ea0fed15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c58aa14f35026b0465ec89ddbed28d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562e7a56692dd356db5429b67692fbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7393af1b11a533642a0f253bfed7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06ce7ac66e971433e621c268f5b430208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd58c1d9c06cf3f947c5c434411311d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68b4bde5b6e101293f5b74e0cfe891210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938919a9f9f26a518f277858c23e3ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e53ed6567ea7378c5960782c547e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2222fd137d0a5bf773136e6ad01cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eba2af6ae2858e7b608a75aab30064214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999ddab93dce44506b419333eb05499215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e886ce898195ecc48316ea4aaea79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29b2ebb38255938ee4c09d37cadaf4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201c5f10980af991a13dd66175364ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cf6684f745b5d6a14b3beb113ec78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9650cb64a77f07f1deaf08a4fc2c18a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc243fdc01b1d48c4445e73ddde70c6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d647b640735351e593d606a4f4f342222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50450f21eac2e3a227b49d4b34d8a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7202bce91f907e7437992796299cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29439db051d1a7867a6d1947bef3a145225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd23007c2315627a49d9b7cf00eac8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906820049e6393e6c224c8b7f8b6d50a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642c026020661d8c28f632d21d52005228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635cdad9c6d5fbd6c7bab3a2d30010d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8c02375bc843ccc2166beebac593a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d695f441afd38da9d3d10fbf32847c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f796383ed2456e15d2f64a203bfff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8baf67b987ffa7b0b1bd7d37fe37d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4396e493819863150c887c45c38e30e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de571e284e5d03731fc729105424be6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa865c5fb3229525da1d8c2c123a54d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaf1bc1b6eb3f395c41b4030815505237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75582928e8816ffd748e00fb73b7bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfc2625cac53193c735eb9283e27a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c543d0659b5bf38c74016e3ff2cf3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3959039153d859ee828c201a73395241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45c0dd30404eda17f4420a5e8b23bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a09f5d3faecf12be9c020e115bad6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114927a860618199725a7dc92a089b40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d738cbdf9547378709e67a0d46bb89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798520b21b0383790715d33df13178d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76254752459281831b4d851c340ec28d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055820f53f2b258b52bc380770799837248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1df753bd328743a0833eeb97f7350249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a4a65440589177eec44d77e411d31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e228401a860736a3533b933f454c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3563ebcdf49149a77d1b6bd7894ed2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63569a244b193bc1718fcc78b220dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529dcb6af41ad66463de66ef9f968bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9d4951b1fc46db65897f56b0d1b3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9ee0e1cdc972ac4a016b0a7b7321f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51af2104d7a2d57dcaea80a79efd48e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c51b6ada6b6d98bb5c282099db082e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade94c745167a8366d0807f2fc6411f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120106e510f67360237d630f0b34585e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864b819632a58b54722b2337e223c81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eca8fb8e6b8bd4a9ba9ed27d5ecf37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2af26f63b4fe62acb0ce03af7865ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88005bea8425afcce656db85d8895f42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f3832f8f0df313c29e09b3b57fe87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea430411a07c2418c37ccab2347767266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50437d32a629fafea9280e2d9f82bde4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a672b77db01a57287319d12f0d8324268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66bc063b72028172ce43d525dd9410269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f3d5438268340ad502d07f92f75ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8594dab68d006add536b667c4d5355a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d05176ae31f13f46b3136a1bc79e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075198b7766fc2fe65ad1ac3171d22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d23a8e55cd0e77d76b12432ac9c63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb68cf946a87bde3155ddd4d6ff340275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca5b9b27aced866f373e252911d8da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecab3f80e98d3cc59a35f77099e6a82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092c48a9284a82c8af7f1f5a860f9f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5510c404713e49e007708d0d185b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023a8dc855f5056e0be8ab876364d8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ad4a3ae2d4c8c6f03ad033037e1f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384751761c75b2017437214f6fbf444282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecb82963de2ef42650130ab5404cbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b9e187c30268ec269c97a0967ece0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d20c8078c3c1917cc8b4a5262448b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317d17a032b5a7bbd9c8cbdb02de2d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89822b38d356e8875298bd27750fb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511661af5d5e770862b078d0e508bfde288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2010b1824af910b7267b3a551ceffd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ac8826297059b5684771e2ca3b783290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1435f90717f4de34ff9814cb4d733291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e2384bb555b32e1558b198999df22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb701ce8a903bea7ffff098de1ad4df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a86eb9ad82f935c494d9f9edc1717294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066ba27fc8e40552d1dddaa3c5eb253295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5a934c998680438794b835b0d54de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce9a08a9e0ff86bb47c12a1b525d06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15719b761374279d8cf0d60b8d63c72f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e20b7e6779cee40a06fdf2dbb39c2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6858f13145c90ab710a35092ce2dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03200d8c3a913bb1c84579fd92eff7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb03c30048e724338c94920b5766a4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668aa9cb0f09b8c1345a57e078489d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0dba03ea9495eadf9e77a580ec7be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9401455ae8b43060ea20c40f02d5ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fccd754b7bec8e5efede746689904306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5552c3e88bccc424188c402db83ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45b14ce5e8aea6537f39b8626440c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5784bef7efe8450574e9d269f77945a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bedb1d5aa284f7e91cea13603fae0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ae5544ed754764912b5b552765c9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493fb2edb37faf9ab9c056eb54d94dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8e0131f4d085d620b10b2717ed6e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73ced49f8e12a76425417be2c610c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc36cd04d0a4dced7cacb024a0698dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70da586b2f15b961ca51e9c5e62f09c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9152f7620cdaedb31f546d48dc246f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aeb6058181fc9993e34555d6c73a2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc837f1492a10092b2eb6bdd44627a94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec33fe474b53aeea5273936fa073af1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520037a8fa8bf7608bb4d81bc56d8e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa18335d8e53028c25cf321e7f7fff5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b86fa2902489caba8297b897cb6ced323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcf065e8e23247f61cc0f8221e62a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461206c1e64882465116029853b5aaf1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6def76e8a26a01448c240449b71dcf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eb4f1fcb3ac600429716346ca9b99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a3c609d89a7b9697076efbdb6d323328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ad919095a6f24bf4123cc50e7f5e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83509847c25ed23e160b6c5e9f796202330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675c37ad92be1aac426e378fa1aa587331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdfd0a48fbaaf08fff3f9ce6731928332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285db762d0ff3bac54660df74a9ddfc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f906199c0cc67bcddc14f94eb7f7e33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3cfb2b342237409a249de58dea522335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80f65c62723ed7b3d8cb19ca13aace336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92539935d4c2052a02759d1788fe27d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72303d5f1d0ba9464d5ba5cf2ecc5a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122055b5dbb646a6825f91c125c3be8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9652cfd2d27581e0a5b12dc0ad11d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60f86f31862e45ceb639d5c4053b5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca248e87dd7ec054b7ef0f6822ef43b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc90d956ae6aad3656fe9a0d0c3474343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db859503bfdedbd9311c57401dc45611344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc566cbc08d60d2a93f2d3a81d0ef30d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c4ce969670c40845a306265c4f629346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bc708495357a49518c2550120f493347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b86fdce2a52a2d9e138eba020b0db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3460637fb8de94dbc0c34d7c6df5d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592f7b627a173a0630765a3ec680f5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54822be22266d53acdcc340e4b24eb2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65b2ac0c5bc81d2b2ba721b6ca4d8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e161a77a9b145aa8e23a802ae382c42353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88378efdb6aaa2526c9b5b90966b2494354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7a2f019e3f9730bbb1dd4ff58c8fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea79d211bc32cc322d2e823c3c47ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed24354ac289d77b88bfa23dcd00503357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aede1e0df4a3e81a308d24892265c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2245e5832f8ed7c321bf6fe5de58ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0e4df53526ed181b2c5d66ddbeca8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5d416522d20f9eb0f9e205046f687361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0cedf6fa3696e92db9529d85bff4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb9cf1b1219089990eb9296f1d3340363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9145e871dfa943da14b79dd8d7a1afe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a9ffbac7415cda4e0c9266c9f817a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83695ad52d6346c1296e7b6cb23961b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45097531adff951d4f4f6f4d4b4f3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faad9c4bb1935e9874fc06af08b3c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e301a504b0ae34f4abef5e56bc576369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92853f1c8026d43622ec973f64602e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e514dd2803adb8784ed33499707fd8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e091fae21abee95ec6d0e1ca06ed620372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902cbcf320c06832f3523e8f6d76707373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbafba8b689d6d6cca77be0d65ffe9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeee494c1144002315c72642edf45c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0896ed23a351770c05852d9f75eb2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcc7bb27f714dfbb38ccaef5ae5cdf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dd817a602bccb0efd892489d25158378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4450942cd2f5d7d9e8c5fdc21cee34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a688341dbb92c87925dd6af8aa71c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b4ee3a638cf46d350d9d593b25e63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b461ecd59b78c0d26fe2f38eaad5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899e2bb8a7ac1e4e7debc8f9606849c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb021383ff4351fa79c81a18bf117dff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bdb3d99a6586001a6dfba1e4ec32f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598b9904dc79fe37063f09e223acb50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289cc35d1c729677ff9bec06f72d90d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d6b3275b817a468196adc3caa188b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b8253fe4bfa122f2640142d6aeda4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3186f5f4f86e61d8f53b158385efaf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ee749121d91d3cdb9f366a3e8f8cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c22c571b2e55aba899912ede2fc01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7efec8dcb39d83bbbe895e8b740cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdc1c3d5ec2e964d8d8e6312f85786394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7ed7164738c815e795dae70e71b8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624de3325b9af2af387c17613072062396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea8942c79b0b085bd840ca30c169b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3491d042a27f45193538318f2cc13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ebb7eefcd33b01389f54dc87e5800399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553095f6c370a0dd764b3c97e00ed3c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a48572fd9b25a7c98179764d08936401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029270bae31b914f742ea5052f4c0ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4d252f2a3c8fee0f2b51e198a012a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0db97b2400317b937e8ccb4b801efd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cbae95a9f5abeb775cd6dec3ffe50405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b789dd815942735c19ce97b95aafb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369195770ad3a9b35ae1bd26dcbaa84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d7deb4ffc41528639d535e6714334408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92460e4fe85c6d5cd1ef53acfb91a12d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06777484899b56392756f7c8cdcc816410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb23b531ca03af68037ee6cb1736050411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b58d52028678ea8e48bf9e4529486412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2fc291733c83193e150bb1039f89c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c9898924d5d32637791649c4c43ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3d98b2e48842643547be42f5dfae9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f444faed7e2dc077679c6e36f0a551416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beef3ee56477c88afde9d5bc02867b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130d83b2651acdac8964c61d5487ad6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c61a8b6030c661dbbe0c654f9744f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed951b48956b9043738afdcd9d2509420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297acdb5cc4270bca0967049c0fbf288421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30f2b34b4e05d8f24d0623f54c0d35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275166d57333ee016e483c6e15d84235423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb2516ca826cce76f04ffc050d2201424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242c99e16500a15bf7c5a937548ec07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106d31ac140b7853d682c0ea85953d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f7890e8f319c8150950e9e2192f42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767958738c56c2c2ab97ddf3ca03cc1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6f06d57f567bbcab4fa84b551bfb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced92fb1e315be51f668ccfe9aee315430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1cb4f45f58e96548cc84975431b64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ce66d216264e5f05df3228864ee13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fd9cdd38259e74dd783707b7ffd14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bde16beab9be3ddb9a73aa19b5d38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537b22d5f4a33a04bdb24b8c5b62cf0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d73a8cbf8ec3fa7d852bb8485a761436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d11a0731fd7a6b4f844347b653f0a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dc564f1e52780ab799f9bed072f5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733afe0b4c291fea86386459c592bfb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd713af97a1864fbed4dda3984bc1c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0f247bbbc4392aca40e82254a579d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850007f65d2e8128fa3d7d0068af9645442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c29ce447216eb793680b8e85384b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e65ed8d57437eb1a56100c34188a30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae5111fec70f895b4c1f34f43bbe87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce9d7c450dddb6f0b3146af2a4aa06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd91a4e79a3c306c0dc719a43db17c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3a6d32decda8377ce457de40efa2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a1508c7042a2d97fc5f7054b884cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8374771cffbb9c3a29f8ee825f27e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5336a1947e534e775659b05276f5570451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b6e706ef1e79c63cf3cbff292af17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffb5084b7660326b8351c99eb9e71f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f752951ddd8d36ab7f46007268899e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae7c0160201e011610cecf0272139c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ab4e5681f45b16379cec2406db026456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710914e350b020c44560f4430598df1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab337fbbf35b1396d3f54ea25bd5a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac7688f1642cb7a59f0ca98be0435b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fe4850db6c34e7d0b4b5a1105c3f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826876d52c8fe9b6c40acce1c08206b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238be868f399f4e60bbcd2755ee5d6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca1b39e3911a1900d75dc8e2c1918e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cc713663c4b7f876d8e71b2485e9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2309433325a3b5ed8aaf38252de41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ecc556e004f3e61a4e9b7cd18b6d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745da5c72e500ac5f44dbec7cdbaa461467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981fd62d61af3c98cc25c86b3fb1401468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ee1786be4b15b407a270aa3b1f3c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfe24f4b9cbe88b06855178e53fdf0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7f4fe1481bd15de469675f55befd8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395ac276a359b15d7e4d7a8d0a1b0e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc17e8aae5bc02e9264541d0e25005473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdff778bd19748ca42fcee52286a26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73308fca95a156596dc66a243c90407e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe382bbe9a06d1c9634567001c17ecd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3901b817b66ddf479f23c57c2653a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be08154524dc8e223d0db10279c9e9c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbbc43a95b2dfc7ac8aa932238bc55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f8d813a7b865cd06e5517a3313ce4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381b7734f6c5e59d440b7b7097bff90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b89b6d38ed921908e2e3f32661ddf7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e519b1280247a6c6c7b5fbebe5bd1f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5394abc7aa852c03a70c9310f8cdaf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc19050e26a9620d4d4320ecf6e999485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acc69cbcdd87deee4955b9b488bdf4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01a36ee2e9260f0e163871c549deaa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a1f0100d00711e1aef8033bbad688488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8d77b5e58c043aee43cc5a4980a59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa2d0a1cfe7ffa72f86c654c06b5e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b8855f14a17a731473e1ebe3e65ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41281c0c3d2a617bd808bc18ea39c0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b365baace962ce3ed18a25d622afe32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dd1f5fe9354a3a07c9c0889eac27d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb5a6f3ef5d0e30e0f74c9d469b571495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f56752ad10f6d1e67c56a86459b5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eed96b6b8422d808ff595a789de6d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20639e247e6ca73fe73d797d7e9cfbd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb6705aaa9d70d29ddb0e653eb32d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64b980317be5c809c8d7f8ef1d427c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e467bffb311dff86c867681a40d367d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789706333d768e1619c28acb6397483502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629da62833d51eecebbfd5d8b8a7df48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d059c229230a4b0d5fb0611329a948504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967ad8349502cbdc26386cab82c1668505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec9fe978d9f6515648afb3be00bdb1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecd4c4d12f802050954990d6b3d30d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec011b84e1b5a622cdf75ae6845efe1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56ce6a85d51e1a1a94e8006d422c7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00854b336fc739dba9bd27f87b040feb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5d3aa3ad6f4a8625fe6dee7c5293f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af1623079d17ccbd645101bb832059512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26388277dd4c56a406d15d75ebec06a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07ff899031dde21787785a152bdcba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea781c1d2b2c06fdc30ce04f3fb7cfd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea12b3134d2d65b7ced54b4312c51d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883186e9b6e1ab5a558d2c109ab0c68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc74ca64b42a330317b95cf280cafc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c648cf6ba03825fa1f6916dde03c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c974bbce5f66212b344e7009c7351520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4b56186f951cac7f2bd1533c01e4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411115a0a7802c6bc7c3f13e51c5db3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240ca2935135e951ce612a31ba6cd31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa10326750413e68ce4f42ebf4fd36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f4604f06a8f05e7aaa0e396d7d2fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae817ea9fe56544339b9c2368918717e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d005295f73b47f7135c2a6dce0f0b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73222840bdaec8e9851b187afbb910cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eea71ecdaa0ab3fa9766611bcb8b29529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f419a3234622f8dd0ea201c3f75e81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbae70df890d1fe3ff9814586fdb006531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b861e8fe5e35a5fceef767efeac834532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fac1abe91401232867d9e845e13ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097559375b5e30795c96307c0a57df0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf34eacea535b6f7e7b9b334fc6953535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb30c9036acd4bbf2947a9106d369a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7bea5c0046b93df0da0f75398a037537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e258442ba31ea355ae26e95e60e46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b8188a35ac72d4b7580b05e8c5966539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa9be08b0f9de2e26c750f04cb415a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4654fbc9eb56a3af1d0ade41f18549d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efe283131cf1bab53b8f0f7d6b95ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b0bfac88bd570a791148090fcf25b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75c416b381fc946f0730b480ee3eb5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504abd1b394f1b743bf2fd530bedef8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59433e6f9805c7950cc662439c1455546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5120ff2ccf6e306a9027836165ea8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6a7e6f65f93fc064968c53fbf242c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3f2e71c72dee160d8ff12866929ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dc4af8f6e455467f4d35fa98767f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cbf36f8eaf36442f47a281bd32ec3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36373222e2e4fcce4167e68f2ff6876552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506f88e4d37c80db13ed43f29e62e55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f80fb5def6cc600636d34d4b9980d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802427f9914e1d40451887c950ecbef4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d84f8be34d755b8e8606dea627b4c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feb4bf6868f898536fdc0416b49191557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc2ece502d4dcb2fca3cd6c061a022558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe1dae970d4b805460f0b1f75ee836559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf22404d3653b381f99bb658d77d828560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd061cfa89cdff812378499f5add2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95037a3808a84e2b2c3ff09f0137d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f5c82523cff10a3824ee9cafa39f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f13b8d84d8208b14adf9be39c70a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204503216ce69cc304754abac5b0cf2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa9229dd785f032191a703eb9a14ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aca36c0c8b016455ff4dd839e105de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916217b4655f3e7a44db12ec44c8a58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d329061dc1c039cc08747c324cdaaa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbeaebaed05963bc6298392ee3e097570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a10258d04e4c7dca15504a3c7c07ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3bf765a950abf578400a9d9521f1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e365a15d9a9809ed7f8e5e743f269f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587c2d2405202f5fbbee7ab5d5d54e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60718f7e929293a04cfc2a88b42fb965575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eac0300f6af41a4341b582350a1c75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77fb9bfa2c4f640894dfa2ef70bcc3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec23523d2cda181ea0763fc4b4f107f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1a9601270ecaf34d0e019982e1290579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652b700bd6a6fbf522516d458ef28da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7526c9cb2cbd5841dc4004d7064c6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0ffe83d5a9ad5d08a84caf6cd5b25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd8b4474f4f95ec3f45bb7e74c1b9b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee67a4ad9ddb8fbe3dbc0415a3712ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864726e72f9579f5c6dd75522e14494585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034d89e8275e4fd8a54c18ceccc1e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a040bb6237f358cda29e7200c5785587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a0451aef0a42c419938e732795b55588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac26f84bca486e32a82189f3ea0d15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb28414b05ea84e4c62c1c6aa6a7ee4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4104ac3b2063c37ad39c3b4ce1cd1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832e66c3e848c48869c6b85ddae56e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487c3474ea34ca04397804c765afa7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26693e5c975d697c724de295714747e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727743eb77235946fa46daf1da557ff3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071523c5c93076f4bea195e8ab5dfe53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8efac7b025e4f28cb3e607cc6ea06597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576a3658aa11ceb84b09a3c61d12c63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f7cfde27609c08551b4a72ad1261a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61700c6168dcfaac4735165d7644d69c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a95a73900c8679a26c07fe6028dcbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8360d3b9c14a76ca422c47a6e9d706602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c5a7c5c8b99ba5bf0b68f7858a636603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2011d5bc068f040e7effddab2f21d9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e081a20c20f40e6ae700752f6b8ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ba9a9ead25a659bf1cf793a1cd1fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40275051ec4ff2d41d908ad08943294607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a222e9c238f9acf62397864ca3bd6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f714a46711e03eaa5953122aae34340609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4877c961addefc3a089da68a4cd17610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5057c9326cc931a06ace983bf20b61d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c639cd795239c3ba5b0be829f8224612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d8a0d418bf6d8d253c6e90842775b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c861186e04f6e056f55f50c3a26b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fa35e477b26748fe6acafbfd2e7bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be55d1a84ae74d57ff5eb7feaeb9d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebd99db835f1d003cb41ab6f4fc051617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4f7dcc08de6ccf3f1718e26f549c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154cd2e5214260aef0145ee20109808619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e71b19ca5a7d5440b53d5164fdf50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e48659f6ed4e8f2e597b1758830285621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c467c61161d9272bbc7135388f0ac8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32db08a8beadfb3182eb2c5da8c83c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22e32faf2d9cd16bca8b18a3cb819c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e985dd60203bb72b30c6ad98a0e28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c96dd9734043a438328f1b252972e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a2f886e6ccb383f0358ea3e283af5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521943f4401fb01dbf191a258f1333de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577b892b23281c8727b23299dc542f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a07504705f1906d24e5be06beeb30c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec500d6fff07f0a6e72fc5c78325e44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a58cf2eb1d24e5d0e89d65d142c2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbd03cf464fc32cc947e9521e9dfb2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315798cb73de6c32d1584ccb7c8b4c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b340d72bddc1a835747906a23cbebe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b667900ab20b7be4e73f2cc78ae20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbf1b22286c5bf17771877a65398c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed183281e175f9a244d17ccb1e6c762638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7af9850ccb865f3e632ae5da249412639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b672b2c8c66228389c39942f42c97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54b5c229e4dac972132fbcefa187fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead602445779eb8b1765cfbadcb2d29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a1c4e566520ea8985e0ef15114dd6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e862f83e252e8eb56e409df1d6d4a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcaf423f33c23998700adb754a74f04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e8f7684e6a9bc9f803e631eae6d4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf36c168d567b091ddad7ea80b0ee1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b5ef79a6bf551d313d6c520ec3c77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ca0b30f55687182b11d57518fc4f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33b39c6326957def3f7ca877e8dd63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639299ee6bbb94277abfac04cc5a680a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16ed72fab6892f3b2313df0c595242652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afe0c6cfaca1921866e21e09b7b011653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc2a97356842f0d3d899218c22e73d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cbb2c89996409d94cabd943f69ea9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e71f583b9625c9f550200900abf80f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1641542af955329afe5454d8d39b86d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118be07682e238abcbfd8ab5a81e5898658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fca6a54313a08658ce91dfb899dc3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10893fdf23acfe4d49767d111ef2459c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e516a6209403d8abbdf6fc8771dec70661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823527d41965887cd26dff899dcd9de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69591fa07cc27effbfa5ff8af3a302663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f26ff10b9ffc98c47711b80e7be11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de33a6180bc79759877e49e3784b8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d92a3f03ce7bf0278c6675b46c962666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fef01c2fe5948ab3bf3d5c6cf9441a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee1a2ed7b92c0578812f76c4baa7b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44513010d1e215e8c1191a8eaf398a03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75944fb8dfc99e6ff4c2dfdb21ca1e9a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92234321f3c1823a57b1166f74cf73671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436a5324a3eb5e255a40d216cf4c87e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642249fde103ccf5896a038854eb7ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3843a5401e506cea732b9221f78f56b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7b2bab2b6bfe2719e9a924ed6421a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1b1aeca5db3ae3d115cbb39875650676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942460c339f8a424db3284b033d51916677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2d6b368024ab360163f97995ea33d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54bea51440e916026705a2a1d9f5ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ffdc8f436fe2bfc3580616e6612d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aac3f295d5b52c669d940d02fa35e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a36b26683fa5e02fe30693d92b47a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b55f2f22f469e190d57ffa5dafaaa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1407c4e09a7ddb36ce06144fb5cc7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa0b686b395fc04d5b2a3744493d27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de682dbe16439d35ff17af2beeddfa96686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c79e38364e17f2fc926639eceb330687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dbde193196e8e5d55c7fc192b2656688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274bfb69036785835871c8c3079d962689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533222d47c4021fb7f6fb30e5d0b449690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f08f58bfd55a1ca055239e5299a9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f3ad11d09a3be33ff603224175793692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8f842164dccd799ef85d2500c3542693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba37471c7d49fe61ce7dfaa67ca538694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba3aabbe5c77f238b1ebefb434d95a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a97a2ebf150e11abae4d87564125f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66090bd7cb107295a10c97936767dad3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e46bce735991b0cb5c2f92c258ed90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892b454528dc01cc88089dd60544170699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc800bc449201070d082dbd611bb2597700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ede8e2bca81d1010007035b8ec5eed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73752c64399b01eb0fa524fff6f5f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d20f2f98875d74dc4762a0ebd5de6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c191276d80094533b9e8a672ec4dfcf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115449bd88844d86d34e54f4ced3c84705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17dad7f37d23a223a33528001335c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5aed0057a53955ba5fb48c300a705a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa8cedf95bd017286522d19df06fe0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7c38d18ce8700692b6ebffcdd8e5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71fb7879c0b4f200c7bfc32d3bcb6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af3f4f018c567c22ba266d19168861711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12669172cb36c80ea5140779359f437712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0dffa5e0d693d85ae62593e23ba09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75640fe0dba9a456156208928408edfd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390aee85528e18a77ac35f946fa1cb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b382e4b28fd1dc1b4deb1a2928b92d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaff94ef678c519e3260372eb627fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edec7cedd0884778d7841476768cf5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5daf5573500c53f99e8ac2da6b6ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578eb36161b4525b59bf6ace02b3308720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0258da8328d81157cbb2b6e711024721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281ab7d995c5b7e3b8e8c292feb51b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902c55025672b0453cc53a1e6a9c836723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e15a4f8db225a922cc90b4121aaf2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3691688be03b4ee148cfe0bfa42c364725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7fd21558974925b33144978d64b39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6702d2b135098b5e55abf01b262c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2728726278affb3b40d2d68e07022c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d521a099de2c7d6ac281a03fbacdd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2137ed9a2ff60bbcd4c0705967604b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d4773b7c170843c56d45383770376731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4a78ec52e7d172f448e9b148958ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1631c6ef71c8d70b898344511605b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082369e28a5acfe6be450a289e66a3d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0d28957ad3d62f6a25137e75304ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd1f1d4e1864964128efbebc91ca88736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac3a6470a773c6a8ff3d2ddcbea8f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679df1415bad0725e5d4200d3231495d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eb620dcd8438be5a68bd23a5a5b56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c540091061c6056df1aca856b985b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741d5a5372d70a6cad75cdcb53530d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad1fc2b5ff8c2df9c3b47f823f3954742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544d7b4a4c31ed0724935cb570d7141743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb542d588b53fe482fbefaca6d384125744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195f43c49ec0aa7a184062e7b0cf38e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b64e4e573db4a6877ebfa71028daa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111af1b96fdd26f54534324514a462d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d067a3e92ab3cfea5c14842a7beab3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2269d6d8832240a1517e3c3b2fd44e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af1f8286d82e21ce0e91fb75ad1d1a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbe43b65548fc68c57cf706eeeb36e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0bcf308637fbe6fd574054cc7ced6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d73763dbb9d1c1cb14a04b2305e572753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abf28b0b8826c39a02b7c73451a3c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eb2b0d43cfc77d1de213846a95711755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c51007bb8e79743cfe0ff95b10c89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84299a2f3ae99e10da3d1e8ed1242a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be9ee6e1189166374ffe9c65de4491758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dd19cc3fd1916fc428ede9d636796759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc99e82701bab12708477895af9a7e6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d8547ce1030a2e57c51490076f301761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d029fa3e0180114c73fd7fcb3f697762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c463c4fc066b4746952db58d67b3ee763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7adb3ba66cbdaa377c1f8f77add68764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe86539acca1d66b9095a6f82c128d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbc7880de8e549bdf273456d048bee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381de674a1e2068dc551e324d8eff6f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1392056dd82c9d0ab25c25dc4c240e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae8abfb460911090b7588748b1e086769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66606acf82fe9ed89c67216df48f6631770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa6dc3ab8728022d05f1f66b6f7104771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ab9029fb8bfb8df43e0f68e6e2207772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abf82b4162bbbc02bf4091f2b3f2f8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbdc03e9d8d8ed8ab8885e562656bb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86714ef3cf68a9258ac0fefc4ec5ed73775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bb39566deffcfaacc4069f90f5c58776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a966401cc4b146b9c3f4841d1bd7a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b6fcd056e3736da77d08b00c3b7d7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275787543260079d466e2bea7bb3bba1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8543847f9fcd958f3b22fc7e0d389780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e65c84573bc57929a8550d9b524f3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a889903e8fc72b21d54db0bcbac9c1e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1905567f0aec6a24da2ecc91c065d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004cd7bdd809dfb4bab5b5c5f26faab784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e0681005a3e4d24e9b96cd191269b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8a52d5d1961efb5ac1794bb231605786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297103300e8a32b0190266702e7936a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d36aa497f12e007cd25af3499a43d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fc5d16fc33db2b07a8d23be57a6cd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651711dde6bef5fbbf68f566b84ffa48790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1706f951876bb86cf80df5f704709791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e27637da7de29e68973659c6b767cd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d5474e34379cfc4a98910a3ad65ba793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a80e4cd92c4682baffdbbed8ddcae794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2c0f318a4473ecac8570a862b2138795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880018ab3435ef2b565845c2b3ea45b7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cfe910e88f8cf855cc75df1d123c6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2ae801eb75a3e20a8677510c7ae9c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c52c2f41c82b35eb26ecba356226f8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85059cf10095827e3579312755de16800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958669fbc59e2e0315d4cc4c25dbf165801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db715561201768694925d712a9fdfe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9568d17befc686aca0d4f7f6fa400803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490721c25b7a3dc906ee97456928716d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50016ee9080d2cd76273b9d6997d83a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef16961f745b0c15da180deb330fd35806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3373b429bae0461f7dc1dacf045282d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a4d6a1831a73f10a7935dab89d5eb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466aa116f3f5ba37ba89d5591ebbf64809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a6d6c565e0ebf92eeeb5c6995d9ef810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88939d833c9baf801b746520ffe1c806811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9b36e1f91cb60360c4f8137111f7d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb27ab209812b7f6788da0393cd2d0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208963d0dafa032db2b13040c727a2e8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52798933e3c0e9fd847a601f42e73f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd6aa543b55d4f032bf7e75ac3141e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a51a3639463f957c4dc03c304430b4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490d087ff4e2a9035a82a8ccfcf1f8b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b265da895e04a84af07206795d2947819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c4c1fac69839ecae8ccbcd41ef8e1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96117d0515b199f99f9da48127c266b6821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332cd4b609fd9fe1e4e98b78c49101b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498b0ff00eb5b37359d96877753f11d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bb63f2f27282e29e4c76aa379cc663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96dd0f4e0ff328922e9b936300d0bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb94187d92466e3215bceb786df66465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3434c61acba66d86e76d5e158c719e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1e98a40fc01fcd684eb2f20e9f1b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0d3c4d9cc7c17b6e21c71490b07728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33514c421518661125076f2569ede1149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7b5d1c8a657ed739d811619439e3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8debfd30845f4707f4d30943c54498311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe783445e1fdaf91f1e23dc7d2412c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff3682d14c1ec49942b6dcf13cd86b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f3c4ab7b79342836d49be2952a8e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843de4bee7dd6558a38cda598aa1bba615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495efba04e202df7cfb25bf3135f7a8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c32b0257561be704231559fba8d19b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596532cc165b2e1413b6484e3c83b8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c8e3a44a7cad48ea8b47a1499c14019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bd826ca07d19710e740eeb3856d0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1782597ffd18fdb87b4b3735cf6eb7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fca35633da421cc083e997ca1991c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af772f95fe2fde7fa913e9c06eb096e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce20df716f390861d5f6d2e6112548524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04032e5796db26a919abcef4146c349025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df89271b13c77378fa6e90a7fc6709e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b8cc99df4bbfa3b737b9930ff5fd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311b31e27fa0fe36bdc6af87fd60d8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08289b57c4a375882fa518ebaebd2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76253bb44043ad622c8476bc61ad64f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e260976baee84da6a7680a891d6c5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b2d9f51eb974dfb07dce01f1b3d4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae4b12772d0ba577da1609e88bd4d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68182ee30b17b892fc1d21657833079634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751ebc7e04d80cc4b41bef01fb2735335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aec180d7d6bf2f8470100addd2a2bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff025c6d5df487757953739c07bb8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864d02ffb373e5081124607c62d683438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1845a078df14e626c37d48f64a5ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3101d830ffd763f69e23ab79f095840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed58a5c9253666e61486ca42b0d94af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3297ee49be6f5d1ccaa135f7d8a0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315c73d2434eb1da380302c6a15413e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2256d16de1b9ecb098e4bdad059eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51bb557b624c153ac781be46576e9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b74943f9f577f3aceb71608391829446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3fa543f7c1ecdf27070487586611e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fcb80b88d48dc2aafeb5aea8f203c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836719eeb32c5c8c50fa2255f314cb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec59071333f99d4a4cdccfeb945bf1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b183d94e879e6cbaad05390c7b48e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc42d6af172187e520ff3b1f55adda952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d6698eab26df39da2bbc6207e6a8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14479ebaa2814753dac0860dcdcc137854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a36904abf72bd6e708dc2caf90b60455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bf049676e4355d28e8b10e33b9a2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557c44a0b3245952630fa7962a4acdd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03645f610cd52bec44f67156e0f8aa0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8c074df612baf3f64bb9682742fd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541c6d0f75097ee6d1d22593b3c24c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818922bb6884c69693803a20c65945161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ae49af55b08f03f3f5e7d50643ced62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8b36275fc2d4c3183242eb9e3428263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f3eab69fe1a7bfd175425d4c0ba2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61e9c4a14e47facaf0b058d1dc5c1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f635fd93fcbe1c4a903f739a6496366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f533c6e4b78559b8a58ea4fcf584967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56f1c233ff6206fe2da6f5a447e35968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a1bd2f7a3bd0c3d28e846d6c7ad1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727489e2c461413bc0f9b0f1411582370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d286cf8dfb0e52f9e02bc63d90afe571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386451e4ce5603b17a59497e7e02cb8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f269d1e7667337dabd80f9be824c2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dde23b79869cf2dcca8777c9a8d15874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc462ba57bc8cacac93a7209c7bed675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c400c28f03ae731c76905d357909b3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d2e847ebcdb80223b758d7ce20d7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5aa868ce8c53723aabb65b45cacbc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09ffb3b44404a8482f64ab4b74bb9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb836fd5350b1c70fd16f3e5831bae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50d84e6fb375c44319ec44c6794dca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e55247210534352bbb73aa35e4f7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d529cad2ec77b6fae0cb6656efd9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a2615e22e81753f4d9d8e051aa6c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b689122f053c750043f26c7adba570485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb51f39d85dc13b48bb90b9652637086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0b5c14dd635cdaf760cc5b258c14687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fed766045df1ac0670c4394b54c68b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c844a39ac251150053a285d67746f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cbf06c673b73b356d11c20d77cc1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ef320c76d609447f678ba435f343491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978b93fa2690841b0ae41407e7b0daa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b97e63a63abc9dc23c9ba402d52cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c2369b4827348a3c31aa4ac6428d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4f42263a9415378bbafe3740e88a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cf8a5b8238078ac02a5a220b6517696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd6fdc9107cc0585c4d7a3fe6cacb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc651ec73b444756f144dd00a99b6ee798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de9589b352ce6cf867e7f6978b66a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf36d978127c8174bea62e0a48692d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bbf1310d6182d32599c6c5935da4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d1e1ab0929bd76376654d136a365d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fe7a4748526f069c757d07a61b385103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b115f559136e9cfee540b408ab212ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659ce7d77633c155ed456e0d170c685105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148729f8f9f5f9d1e3462c9c2112bad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a453acbbfef7294a81cd17de5a28bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad512247f28baea18677448d4b738f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae26e9daa0c8ae76c6f6b05f1096eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034fcaac5913a7b44421977e3edea59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e73b0ed4af387ec5f6c0a4965921f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871fe57778e66152b095a7cc4b0ea6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b111ad49d12fe395c2fed311bfa13f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e879e5726764e9ed22508c37b2bb2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fead08c12c01248ae3dc967b3e3ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e58dfc001d37e53a2e792b4e69370116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f07675e92953538a8332bad658ab36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66093cc64ff8edc36665b7ed09c06d2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22c36836e98b1515e866270d7bdaeb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8c2d1da730121a9efd1e633a4f262120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b03cd954068bccc8fbf33f09877fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e49dcb302da1ebd061112ac5b4ef6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9976c6cb07e779f71e02b133f34b07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcb7ea76eaf329dee10ccb63f84ec6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb65a0655725125816e44a2c181a5c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e804ad583fd7189dfbfb2ef614fd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941809e35e86d9a06c0d7ba6f61184e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c62b4d779ba0dcfbe74c9f274a6ebb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc995415ae7d606162837cefb22585c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4773a591deaa1ec0d4cf000544d1e7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0f8fb093007a0d08fa5beb1523b02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a529f99e5b095177c84e1d1d6ac82d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd8def98c12393f6455e81278dbcdb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a1d8608279bfa1fb8e0d021d12159134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28398c1610695573fe520d20ed022dac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ea58ebf8fba5f4de57894e14c5289136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca71283b6a99fcfd923205a0b688290137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5007b4231221fe7646b5838558199a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953377fcf029baac554c34fd5411aaeb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697f5bf3c61d4659f8bae1da5b36b4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820d1a3639bbdb2cefb31d2801d7883141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a5063e227b846a0ce54a3a6608d50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f9f70bb5ab491680808e0950f2794143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12633a1a117fc686e3415c97a53f6675144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b53bf08305d3e355ff05d3a8dc41a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ca7ab4d3679a2da313db36725e3f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554475a3bc810989fc4896a0f5b47646147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a81647648178a77f094b682a987664148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdab7d9d2f0590a950ef0e7de82744149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfdcc451c7525bd68e8849c92f5852150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b3ec850e1c6939b0551e53d3b4fa8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaa8e8f3ba7aba9677ace9482baed1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c083210c101026bc8e87d74a79cf3db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267ef150b5a3cdc626fa5cf08a0800f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4295a60fb1863528913d2f58558bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3b6b09bab2e037349ca3c09178465156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad91bfed2238e1c4b152b69dbb9f6b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95861eb194922a337e1c0d4305af5026158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f7f0d73f1ea64e77bc049a6708c3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a0539440bbed3181acb46000ad60c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36a63871c0281c67b0857625f8592c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73003112c77b6975cf6de47fb5f835162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ef44a742b6ead345c3ed56dda6c45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4291a2de75c7d73410496eb18dcd180164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c10b17077bb7e4a3750fc737f87a7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37a7648f69bcdbf32bfd8209cc0a50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becafb1142061224bd65effbf8b629cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93bce20f2ad1a1bf0c2baea5b34df5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d95893964fb5fbeec26da388eb272f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6153bc2fc106434028df9df84159ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6df5f7d5e0771c33d6b43de4fd841171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9171f86ea5e7f790d97f7ad1648cdf2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4128af78a45f84643af5d06bde3fbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ce99a493ecf3bb1a084eb0c92476d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeea7b3b08a4aa395a37fc7f70b88b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea63972188177f89e150b1e4b45451176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782672e586aa14d90644356d7bf0204b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc410d6dd80adb87d3632e9a42135dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f113bc36daef8d479d243722c0b9542179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd963e17064e879ac86b951337b8062d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da58305e834d3e12a803f6db2678dc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1127663224716ced838e84485b7ce4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ae886a73ee17bdeccd38ad80f6b1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1296db4eaca60c4aa5ecb5ffbe0bac7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0386adec887badf94324df1c9c1cee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b49945743059b0f04ff8a4308b17b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a933fe9dc2d45fcea49e570bb4471ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a3b68b13f752704a2ae3282331b1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967919eebe5a8e43cfe9d1d90ad8aa92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab11b8b7e4809a4ff52a0ac6d112945190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803c086fc396bd2b4ad0948e19d51c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b884f97b39dcacc451cea278742e0da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9728c66f47af93ae26c353e407ea820193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c989f905c286108745c869343ff0eeb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fff0d06b617e103155de923044a06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f115f95e98c419b1557925f2ccd7ca9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24df44d62cb67afb82fb415a945d4f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22d8b4eee933100623a148a6148307198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bbc1e810c9572dcff642da0db9bea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb607ecb19c03e864776ba2fb3f7a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3007b4c1fde295b9587fdc429c01865201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f461b7dd363e375dff3da03a23b28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198744f1fa1386d75a189e5acaecef63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5af67f7c7b9bf6affd6bebb5c6a86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe745470f6f2a1d8561ea1604bf2b38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f1ef1449e4a586a8539dfdc2af1d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae364da32474775dfa892dd86abc4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff499c26fe9b9b06e398e3c9a08731a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75e828ed6ab44ea52b3eadd6efbabe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e392a6eb1c39e49c2818bf96b4eea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74e5127c5fcd3110fb6ee3cebe6ddb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a456484dbf002028256a8a24d03df6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea72acd91217007bd2335b6a932693c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afb6539d5b50ab27a8bf5b9739f5b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8d8cd7294fcbf0fb056dc8006a1db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb960ebf5cde948b4923213fb3f40d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64092692bf97b3e927f6d8dd05c516217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057feeef2eb590751432ee6e7b407a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a1ac51e65e9d57bc8dc8d826b9b2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d11cbc0c093028ff9ddbfa23d4d27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ae111276d5548d1eaeb9eb9e4660f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba332812bc7dd9a9850e9afde8ab4e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eec265db31fc045afc52fe102fa65d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef07bc4be69df1be72dafbdd686cbad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03afb4f94ba7090917694df7049cf0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90492b6c340349c2cae8f45ad2e2a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a926626e860bf896eda6be5dbfb93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0016f570528dbed7a28f4998d8eac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ba6b49da57b6ee2109f329c12c0e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b4e2800b43bcb04bac2cb4ad77027230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7be7e216d0c3afa6cf078586c0d633231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3099763b1782f321055f4c0e5ddab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dc90a933398108064df4ec395d964233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cb3fa8a9f9f9c8e936d67e0556f23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530af2ec18b4ca4e6e9ae992f2e3c82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f09b2dbbf56dbdafb875a21a6fd2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181432c8b0afafb96968d935c0a41a90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e421f266338aee6045a1cea5c42a3ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb04c690a5fb2d4374b7ccbf4291c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b02cd892a233cee9a9f3630a38d55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc493ad5237d0bd5391b567a25779b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afdcfcf7e94e4c14d058526ca6a957242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf24c3ec1c98bf803c0a93d30e4a96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51980bb8201a4966ea9cd43a2efff6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf6c1944e4051bb079d06885cc89a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9ce5369967b71c8bc06e28b32a551246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd71d685224858c70fe68e788732d3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34569a5926f9630507cf303fab507bd5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9229d6971839c0d4bbd2833518303249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb0be059b504fb0792730c53ef7028250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c001fbf8e61f52392d0e8ecd9b8484251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7295c8bfbe9781efb9d547281252f32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279ec64e0af3e917cfb4a8c07ed3d9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e3a479dd022ef6b8b5caf07cb06c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbacd227c5ef9b52307fbe777e2f61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e529d936ea5b73a0bdd999355510dc7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b93b6b99082b683636c51448ad02f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0243349845749c41fb7e8c7fd87550258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab633ebff0e3dbe6ec5a0ab9441069259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d62883fe76e91ae3de298ad254ffb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d1c0005970dd2dc21a3bd9c49cdf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1316d7d11e9e6448efe53f69616825262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018d58f6ac2b0d31ec21b99d24a7f77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcaadd4b976fbe0789057c4212ac2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6488e6d9abea030f2c1b0f5af1a930265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634b17bfb8a8f2d9846a9cfef5de205266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93a1346c9052dec7eb6d40459decde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15744fd92717a9ba0dd9a61f02abc1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b08631d96aa80f8ef0a4e8e9f6ea45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ba951affdcbceef98ebc3f85f0fc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4565794826c5ca8f472d1e493e342d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607233635012c902fa8bb915d185112a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cf097bce40524a9e10ef93683c698273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa367ae6730a55078b903f6f2cebbe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1289155c933450004b9a9214059ea6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1ffb856eb1560dd9fdab17379fc93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fc92183d8ab1ad2e0ad3bfb66cea2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f511192a8837fe9fe3cf4a5a9b8419278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4db3c4fae9dbae7db9a93d6509c7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660fed7c8bc9138c1c2ea5440293564280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cf2c50e20ae4f238c021fcabfa76f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43eab79d48dfb2d4f8aa083ce94fd2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8319fb5be016fec1a8954e708c756a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789dc72fde2f082f78d39ee88844ba3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c07168982cb5d0390d8a486324de6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b04dc2c3ec38d42b3a9309f0b217f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8f18846a00f23259d7f948e1ae340287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d87cb3707f10df5cb1b0b39bb276c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78debd1977bb66d407f5a6ec88b465c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3d627fb521c03785e37079e795424290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a5c746ccdc88ed6fe42a97b8b6894291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc2f99f179eaaa237a131b63fce3fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573cc0613b4587168e041b7cd0999f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda994e94f82d44659a2bac16e46bb02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fea549273725b9de97f7f08bd34b27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759525a88b5806c4b5ce1f3ab72c747b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbcc19760b997bc99d299ea5ed49e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7476109fd6beaa2963b256ecc55b8e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32393079f16ee05d721cf1ea5066c3ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860ab791f0f46fea31e3c421728dfd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fbacf01f06ad933612056420a877e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfe23027980bfadd3e1752f9c57a25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773826596779cbfa583e173dbc9474f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3845b6ca05db2fd93a70309248e4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fb012f70883cbb4f9363d9b375b5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695f4bb917d441913840e5480761772306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162505a9fa213899b23dfb2501801247307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867f6c26bba71e0b486026a4438130b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d949d7430f456e9b31df048c65c7087309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83a9fa56b3b681d6ad9f4721e5067d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da1b172426a4fcd564e94fd9dd3b78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b70fc042e5f5b1115d1b844f99b08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae4ddc981b9ceea38f8b1b1500fc40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663d64d1ec6b6e1b70adc3c3ae7a156314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799275f2d41e531dba99fdb8c1fa83fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04695a7a9c250c6e41455c95e7cfdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5d342fd66d75b889e0cf338aff6d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e83e76a36f2b5dde0d04a3e3626b19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb5f339f1d03de3a7c336577a46d0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202727d9d4e5b920956c22daaea351d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54dc31ea9f673ffc8fece6f59b5fed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceecaf1b9e5f24bafb95b38e017da51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0a30d5abca04ea65841be6721d6b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71731050600d4ed1982d5010de8520c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e27c3a08778ef9ac726cc42c0bcda1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d18cef79d4a9624d5d1842827d93d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b4a7d380c1d186bb588546afb4c3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6625eef621a517d398da708b102da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cab57ac549e6e9069ff10be48bfce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e4723c3976df8a830c7dd4470941f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cc8b51d9c868fb43824075ddb9996331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38f44c5203e636623891864d77fab3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477e8b5013510e62eeaf54b260d5ecd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85972095cf993ec7736ddaa177ec0d83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31e8a096990f218bce204ce3823bb5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101c18a8f6a1ec0d252a575a3dd19d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434e86825b21204809f28285bd753e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f9aca88ece6cd2ce32f3a58a677fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fac1bf58cc97197bffed13f537653339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed0063afc28a25a2bcf7140f597ae4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85830dcf30c3aa1fdd560555437d6e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4dd7c0053c034450337d8a118c391342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376d4a0b347222b226071004390a27b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ab6eadb6d6d99db3c5c7f63ac8390344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5d7c93cc4b18d868683bb4389cb56345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cec70511a692c2a79ba29b877b6574346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f47f7554355968031b176195ab1c55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2254dff4babcba903abc0bcc82fe450348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bf26a541719cfa947ac5d87bc6b02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02027e35d0c09504398236f4bdb9b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2f434c8533e774a009053518c64d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813c70845451731b625b3930ed3b6de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d43634339f080c6ee3549b3bd165e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d89413f5ecaf4c79a718c1a46d0b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c21f16ff0e2adf7d586206d7e0eb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f18f24b7c04f2dda9b4500da68269f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09c0d912d5ce5ca0437098c4643304357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43f4371c02aaa161d46bbc23958ca5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e606648a0a728efa69e4d101ffa96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5f56ef06729827bcafff06e0c634c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2011ced0f494d9c0c85611ca263975361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bcb6f6a4be2e7415d49238c1b88ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c891ab9e622a8f40ad64f1d8516fbae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff81dcb656e17b957fe6bdfbc9e16ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d309456abed8efa900ac7044c67801365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4b846958a09e598d8e0f201eef67f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cac894a875d276231160eab76a697367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa680621f8dd1779779a427902b29de2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be3313d2c2ed1924030892781d4b8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee690900838732c62f97c788cf4b94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82f6c843d28f19a30d92523848e46e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375ff18febf30977e5bd154a171ac62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb07c46c4551b0437bc10f4ee24d0d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6e06765280c488710de0768b8f319374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623652e5924cd5559e72764fd250714375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7363bc10162ee0d1af0adfd730f5d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d94c21bee478dad35342417e23ed4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34801879b9e84607cb59b2be64b142e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2b3465223c8d44971d14fdfb693a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aa036b18e143ca70515f6160d5372380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e7bc3b5de0a1726452c9b94c91aea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14271b0acbb9998846c26132f2323ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38827cddec135a970023637b50fd390f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3af7e3362d96ee8ce2d8106c5f7c5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61866bcf9cec03318e97d2fc92bb2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffd992b0e92fbb4090b79d7ff239d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c608ec362839e205c2e3604112160e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8a7d0638532f475f4412f88119da6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca41da24bd5bc6ce2c6cd09e9d5d56b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315f3fee5d84b0e196e45493463156c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb38bf28b6f8089065f68b8bafc6a04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c97a08339c0bee1d4d8f8da6a2a76e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1b918cced85588199c5817b59127d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b884a3d9dbe32aad47b8f7e8c35295394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8433538181930bb1e0d472dd9dc4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424827dd0fe1b637c4ac7f4c74a1a0fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315735f970db544af77e9dbfe4b9f940397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df23687f05fe6d1afb263c55053c0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bfe4356416579c9a74fbdb50eb5d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808507be4b61c37ea006a08a80c8a04e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda07ab4a1809ecab84ec2eea0d0223401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eff5ed184a18b58401f92efbf9c4d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b610999b23e99ab61dd5bb30c0579e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c2ba6bf8729ea0a247dcca85d32f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6ab98aa92c458e15655698a5c8c2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cec9711422004dfe212858e71afc13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094f75f5a989409203fdba9769be89c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a951ffbc291b16256b2447844adf16c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330c4d64b86e60617b8dc8ddf29e824409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3532bc3280b8240ed14277aaa4d3dae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7633a2ac2e579c1e53a879d895b10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2de77fba244a963d7b1e4240dc480c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f0908eec98459278875547fc7c356413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eeceea6c1e1ba29054f6574b85c9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21919cf67a755e255d2d044a63d4add1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f16401e9dcd2679820ecc76ae3a42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902000600cf285b92351d34d3192043e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485342b125d1d648a42c74dab90f69dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c016b98df1d561340c70a2a2c079b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18193aae717d4d7d9ed9f1dba5a1b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb661b43c85dede2f73c95d80068336421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b46f29614ace7b9de8ce10139287d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38669c77b825e1124aa18a89425938423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d89ba8c8aad955547349382b11bf1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3af90839e7f364d923e7ee0f0e84df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03d88b5ab7854cb3986af7f12cedb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00025354ebba7d1a380cd18bf954cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993b7c436462af779dd6189033bb485428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd7be253e0a5062f20aab558c22d49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d64c6daec0d3dec1042f587d2391d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653c602ee70575a924ca7be2538c539431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e3223bfcfeb0d8f16c48b8faab023432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d5d88c672f5a41874c8a58abf7eb2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909db4e57b578e7008b4b3920fac0ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675eb09ed758c3ff521d7347a7ee4b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41dd3861121512f37db2f9d2e0d123436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85b704b897325b39b44cee56b03952437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbbd9064663ea9dd4d06a848ee12f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464af876a439e596bf8db85a81445ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3875d1b679826aed0ee5f5bf2f2761440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50b2c88e4938bff63f577b5651eb48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771027c6b34123f43798d6bdb9b216b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063f6ec0f28608a00aeb5ce934f97de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d043db8b57d802ce6dae90ef93ca5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515d988ffe27b867bc62a8d512f5f33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5d24ee398589152234a3d96317875446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4546ff3f34d78d607968039a9f925d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd952333ad7edf4f7a1d12b42a65a9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1211a80a633c1fe1dff1bddcc1a93f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549084ee45fa003bc696c2ee49f91ed7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2f0354869f9379e6d1f783e74fcda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93ee6ec674565737aaa045e41bd080452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afae53a026748230cb8cd0736b6693453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34796fb13f96a9d3a5aacc082ed2d337454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd632b6764ad69a2ad567bd3d60691455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a00fedb08e8634ebae3476f4da4810456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9604b76f9bce147e782e4e1eee262457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493592e1e5d3afdf9f37b7731a312b5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d0e8cf67955832aaf0f9705e65d82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cc4a6e4daba2ccf63d9f9959c99a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a5fac700eb10cfe0c3389c70f2cb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb7adf8ee6117c441768cf0972c746462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d45df2569d4560a427ec2dd504315463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14792595f41ee751914039fce1a6f023464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400a66ad9e29db89e7d76e707690195465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186185a63e48477ef84984add1e396a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754e9d0c7f3ee1411158d34384dd416467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a5c75fdd9e28e46631a261ba21194468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c1a675dbb97472fbef8ab4fe06ffd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b677419751a7ca953932e8decda43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13374c546a8da0e346d7e97566265c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b17e0454e9bb92c1ff7d0bb0a7ac93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd6d726f10ea78d813458f980081e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46062f9f1d12f6868ef37d26d5e9b97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81108e4a920f4abad2fb0dfac715f51e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce57cb1be6a2c6eccc450ac4db2284476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72358b0c2d1e042a5ca267d44979559a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcb132c2bbe327177d24214e04f4ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421eafcca42a1ad3a479b2e136315f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e29237f112bed82314306bc431e32f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebe423cd0e7a40f0bb0b4e0aed0a80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7154727fec3c6024378b74ca4d7a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78985accb8b93c9bde8c1524ebbd5e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c511362bbd777ac6640eb42f370a2ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c526b3dd36169f20fa8ea8a86c00858485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683f7bbe462a168715ce6355e1cbc73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00cb276c5f42bc97a6a7957abd6420487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e1825c75ca2d89c3dd9b37fd88716488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceffca12434b48479699fe0ff9691eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d620174f540c6cf5847326f8c46685490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324fe1417d3ee191754cd3342035630491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbb45871432b84f2f701d683511b12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233efce147b98bfbd24525eb5101ca28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4527d0d5a1a8755faf92536d10973f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dad7b757945eabc1586ed65e1f0ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac120e23893b69c65a661ffe86814bfd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b322bab3e2d0b4442c6385a045a3c57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41114c0a41b407227cc773ae8ef67802498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd5e7800a320e721b6f6389a206826499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4583fed41e23f6fe6851344e536d1a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93284159c8f301102a866db6358ab771501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96a5d7fa2d9932320585a16cf4ddb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e580fc0490361a400f3d885b484015503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc5816314c09940ebcff7839a74552504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da102b7d0f12749718f39685d2632d9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d054161ee12ad63e368a60e088628a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755a9ff775eee64e3df72a9151fc648507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b95121cde905c04d55eda4f1032c3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113ee70b0c632e8bde1c6f5c3b34cf2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc53549fe2c81e34c685ddc394ad2bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec91755a1ae6dbdd88437e01a0caaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4325ceb3a0d54f1fd72120e59404974512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2069eadc259c36af31cdd465e42fba6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b62a34abc8f5941d4b4ea737a1eeb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95317f3a7dd679ed8797244d9a465bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8335ee51f11cba2f7b57d6968e0ad2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e3bc9d9bb3e1f48424b07d8b91c36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150862d526464873e9d6f6cf3716838518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115c15d491f00af98c5834e2e0daff9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6eb8b15ef16a3ae205a98266621b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e14a406066228c66357faf0acf810521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db82811c75455016efb005c043b83bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233ca500919a0160095753fc18a4d17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058b40a73a9e72b330baad818b8d1f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c714a4288ba92914cab1039efda6caa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8ecf87b84f5a1edfaff6fe3637a68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565c0f2cd5d411fa750db6036f934ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1374a59cf94ffe6ad627529014107a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb60924531f951740526b3e9d60766529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecc7d8ed4d3f3518f5ad4f2a069a0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1a11e5810e68a65596f05b6583701531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b3d8c43f6b7eea0cc27e4f022ea56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ca655a05950a4a3adbc248caf24a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2354b0038f06191eb4c0c6a898cc7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dd69cd338e4c71a7b99aff5cae2b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77190c96f818867218876dcfe3fe11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c10e8852aff54212551b82b67c3024537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790fa98b510eeab646c7686d8cec438538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aa6b0cbe3a3be6d655038601f3fa9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d4f1378e07f91b622e72a52148632540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74989343993ccf852436a2b726638c35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229395635c68bfbdbb9f2bc8453e7aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074323e2ae29b452f373ed52d3f4895543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee380e25f78ce200e486b48865626b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6ce45f99e3e43d5b4570a899a5a0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05658a6c3120b3fa80c38f9e593e90c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d895c8d364d009a0b5dfe5262d03e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc538e4f36164c5de57e10be07119af0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e008d830aef8a7c8caaadb0671b55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776e383c903f49aefe8838ad2d95c07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c443cabe863ea597bdf322a403dbce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e897e729162c92610061a9e5490acb2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85471eebe4c4c7af9ce6fe2d518ce9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9353c1fc8b7b175f21575782dae5e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adb1da50f22e2138ac9f9d405407f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e8e09ad7f31968758e25e17645c7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9367d8b16a01b7afbf379451f0275557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f4224fb71a2b9901e2db3ac66d6a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0b6129bbcbcbfb3428aed23be335d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b2f6951eb96ef978a1ed671f4696d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f247ee7c2ec061d7fb64e5ed0c958561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc128730478ba0b628ba4e2a88266f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b9b276e7365b3a23da6742c8d3cd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81f7cc1c0355fb0dced22ec4fcb304564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b64b4f90678badc56d267488ef97e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89e0b07f08487e49f4ed28485e25aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab3d6c96b07943abc4799edc3ae02c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1e432189478d835334c9c02592bda568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84719ecd1029a9c79ae1a787061fc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2598d2150e3d22850fa596acee7418570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c0cdb3d26edb52c80db2dea7af9d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cb884c5f99f21079a968d3567dd18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad243114b9f782f8aab0bf995c1b08ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a66351e610de4e0b51ce053fe02dae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc0a72d813090c6f51ecc16aa8f3fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86229b7efcaba6921bde69f945699f35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4914730d765817a00eaf88a326563a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef108dd5b25a7ad2e01ae0ab5f491c0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecbb98137295b9b24c91f5be785849579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2d9cfd3cec691589fa89b913d44aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7e5f9a7ce392c8a71a08bee35cce1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddc378c343c62f1e905bc38805ed74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04d04291b1f67ea311a0db4874c4a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e575b78d7a9c98c4348b6cf8a06c6e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f667d87c37dc7058801e727ec58ac1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335882b6784fe0096685560ed22ad15b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6506e2bac2cb47cf5e2d70cca299a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c455f8b506ad039cea71e023dadbd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20726ca3d42d52e8a1ef5a913b844e53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603aa78eef433fb12547ae50fefdb00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75700b501e13e65dc28d7f94cc2ee24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440679797ad026f086111bf04a93b98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef2f19cdf264c0f2af2bc8f06b2a39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835621800c2bffad61ff5ef97d1cb081594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397d46b456dbfd0a9cb519d08dffc8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064e471734c0cc5c387c734fe5edbe8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f8533b42d45857b370ce96b1edce1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e417960fa5122228176bfa92a7e97e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469c78afbde620b39a1bc309e8566ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1816e045d0bf44f17ca7dda20d064a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead253bcbc686b0acfadd91348f7aee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3aa1b8e9d2994c117e9b8947e2c57c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97052007068ec2ecc76679d2669ae43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5dbf03b8321487ed46aa2037db15c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71856328976c42f1d579f31d2094c32b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66d54072ef00f4b2574645170f386c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac112fbe2d0204f999f3cd229265a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f07eec81893659b124dbd7a90cc849608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c25a3032fac4f98fd917f30ebd88c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381673b6f2dabb80fbebcae4a268d553610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02718f033f447303079c0847e9394c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac54ee37f811bcc7b664e35f6c3fa4e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d12365595819466335de851abcbb5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25e6385289010d723c5488913bedfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d0ae0efce4c66b6cf284dd3e338eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56c185dee3ac0d51cc0bd83e15974f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1016249d509d06ce3feed3a6069dfc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f549f924f9bffc310b7fa981d6678618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138d8856ff77b2805247904f379b800619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac3def5efd2aad4e42eb4909007b31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76186d44066327bc28f2dda84c9280f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0456f58f459253f9f3f3438e0c0f1c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fcc784561a9b0a8ab7abb1b734a3f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779b7e89bc0e14a6b9ad050731de14e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd32a9e00577f4f63f43e2ad8d60211625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae8f68d6447026764197403ad5f3a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fdbd682f6c4fe0e7c732f49ab94f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77248080fe61b9a879add5e42b91ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4c8fe94ecb0938eb9ed363c8d0d58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594b3f46ad013fa64341be1cd30fd67630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3439dd54cfc9d69826d32a43b6078a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e559499288f2a4c7f36efcc56a4ca3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eafbd0fa2bbb31be685747a8355bd0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05b31144267be7ceaab773515d05a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adf0d204ce7889e5a3c1cb76a3d60d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7413999e14e521773f9782be4aa538f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a450de16356236f41d00c11f38b69d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0aa779f0f6eb12841a7f619307108638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7344d148a8df96fea917ccd0181e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1091bb01354459e150cd6d6456f4ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a98cfb3797e36ab74c00348b178464641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e029a16498173df7041438d2f6b872642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0d0b318c09ba22672776808b65d8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccf37a59488c632e5ed7cc545b7f2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac37fe821e2601a34f85029f78e500a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff760e517a816e994ab1e613318f35d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67703bdb7956f10a625ac9c359bd9d2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88342e15c811247fc261d2a76db6ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59441e30255fe5be9e076e671af54589649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847f9d926b2aa93baf790da6e32e2e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f9e1cbc7976149bcff28ddb770030651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a91cb417dfacc13f1970b19881a10652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145f05e46c24f6f8fb9b2e30d6480f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e1e0ba91c07838ac36233f1f9b922654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da82bda58e0cb3557c96235627e4ebf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d5d04b00ce6efdeeec3583b1f44d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ed77aa1311d1f98ad90508e94f561657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5971c129b6fe751025cc3101b2beb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1bd65e06d037828a4aa81ddd0daa7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc8be9fee9d1196585569e73325098660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7652d034507b07696a84ccb91b6082e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93b0ced8d1a87ad8d6544e5c0d2721662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa58e55076df02fd54a5e266f9ec80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21b93e5f7e517cfa5e4f507a7abf7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa89454f59d76f11bfc9dbac0c5b8d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5091aa69c194ec755585a6e175653666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e81f91bb3538e0ea2fc7d087d6fb91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32148dc184d43928bf5dfccdefb5718e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe8a1fe8ed2c86e0ea1af371768eeb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f4e576846e9927950da0ee1e62661670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0857bdbe0b7a92629eabc424664e64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3edd50cfcebdf80e04c60e374bf586672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8996a2d9502d403b1ef395eafee7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcf8b367824b19a794f79215dff014674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a2da375bdf0e55b09aeb5ba11ab69675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a16457b063772fb5d2fcc416f0ae3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae73df675e5830e6b57a00159d680e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0eee1dcde5cfb3b15af34d0662e74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878bc7b7619958d66b5577a6b85b3c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85ca69285037e46aa688e003dd7b24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0971acb0aa6b3c2caf379aa4ffb11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067373f10b85b409300dca44d9e7157682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7609169215c9988ae8469e111b2b8b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c1f3f09999696dd34ed8bf3e7ec78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc69a4fd0ea8118f09ec38f9c7753f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645752f37bdded082fca887089a7e4ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91143dec13ff3bf1426299b9285f38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718e9a240d4631117ad6e0e3db02df3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92a976efcb714b12a4ce0a53b85dad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d73fa15258384cd646777579ab2a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7ceb70c4c4d6e5f8ba7d5a14f8609691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc14a595ecee2ae3ec42794f827dd48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36afcc3a3f7324bbf1454b0dd8a355693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8215c72f1abe9d04240a2a54960075694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d070754db890a2845a556ded5792e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaee0d22aed8c32541e2395151c689696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0d69f604bcf8b2dfb825e2c2019d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6b73e502830e3a5822e0a795e7569698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4ac5267d7a79d8ddbf274ce009f64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81b46335a9fe61ab5f83b3fa3edba7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9daf669b0fc27bb4b8a942fc9a051701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edcc7669b43f5f73077ba6709cf9b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108142d8d5da8b572845fbff2745d99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61713663f867861285f31c3fbc941b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0eca3895e45a661fc759a963b6de8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f206fb9081dd61c74d09b379febbae2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b2112e934702db5598d1e3cc32d0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9155f8b425512337ef4d86ab30e49e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429914076d11f11d8e027b1c9ea2153709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67a57d4a8db9d2ebd8af9dccd8cfe8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3d6556c8b254641ca6aa460660a0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540d06efe8de755200dc6dff0487f93712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8ce82c015170fce4e1362cdee9b48713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6226665b0d74b9a6dd5ebd3642469714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997cef6a1d1bba913a5cf9c365bf1d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3cb94b0909f2ce1f3077eae12a41c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44b79bf311bdee81aaf04808bc4a58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dc90b23dae46ee2b20f0d1c9987d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27e3673325f0225f633b029230ffb2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8eb8963e65e942b029cc7b15ae42d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa974cbe01266215f6a830ed0134ff8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78e36735394990b38d3790e6cf3ced722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56065a75b4ebe5a36e5d77fc99fe03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699b9dc0aad956343a9492fa5da8ab9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b321ee9ee92f6b63631ed8338a3d47a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac8cf84e328877b004fa697bfd21b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d658d9e098646fae38017a07e9aea89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a64507bd165d58d21ce3500124ca71728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1082fa949403efc7d56bdbe0a4877e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffe0365a7e667ced109d7fdf5d68fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7e80e79acecc60fdd7ed45b7100dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c6c3ce26d610de93ac9789aedebef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e02079e3f75eec4c148d0e8dae2ffd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce55dd73955e355d76e2623ea8dc9f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40862823133ba9b751a3ad393fbd6ed9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dc344d677e1fb66a6e35bea4875d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed5f75a02f78a8f80295ffddb70d25737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4996b5240171deb0338ee6ae2cc02c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf268c58fb93c5286159fada25d752739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4d39e454bfbce4952503f81c27d4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7615d9734de1840249edd2bd0d0854d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4c510daa63a2b21c0c8683d2222e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cad6a13a0cf5a3f29948e78b5bdcb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61562ab0302b77243278187c272523c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24db05db14e412f5c5b77a5b32b860745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f204d2bd53b97b82089c709d985ae10746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9293a05a9c85377875a1b8cd4c68ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af856635aeace2ff66bf67a96df676748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51758adc2806e93418e9a8c99bf2ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1731a3937aed93f9c21667a2134439750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0a977e8a1afdba0a76203995ca3ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d73d3ff400c94c62a231905396d02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20b424568802fc6bc407d322c80516753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628a40529d03ba588b2c64e2ca7c310754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cef2eabfb3f70edde9bc678a513d20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ce6d23608f3b17d9bb180b8e2b5dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b677e2763b0e29975ea6ad34a06bd4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56427d798bdd7c1124d8f20acf5de1fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784bf60370061a6635d2717199a5115759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6316465da79ab16dd8e0f8a7507e8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4fbe0cc7df7dcd42e954c2bf5f689761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41dabf07d1547fc8e68d5b2d1e9fa1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cab47f421bb8cced3ee1d5e3c0cf6a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7fb99960a369b921e60e35a94aee4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7065d978d2a523e8deb39899ce7da765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e4eb6bc54e8b4b8b34c64520c7efb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7d5e710ee20c612dfb0fa0966a304767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>