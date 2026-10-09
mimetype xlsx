--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a21bd3446a55bb9eaf7c33fd258a1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bb1e8488e2a883ed7f54ac754b12c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cde78c73a9ed5e419730729d1852363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4518c07a8fe0b63d2bd59225f066c1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa525f9023bcaf08a0f3330c9e0b7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cce08f2f1038aabf2a33402451ceea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54282ae58784051265233fc99fcdf37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b87eb7489f658f57ca15187179485f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ed33e51c68328fcceff6e7763ef0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380002ad8b3ad792ca91632c85b0ae9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5dbe6521877d2d95e9a405ae3157411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4da9a6a536cfdf74235463894529212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a2916ab6fdebb74f7d15919a8aced13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f077e1941d8f8b43845fe3fe2d2a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e5d089cd8c38c90bf541f3e01150e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997f29490033c0d758909885710949c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1eea21daafd7dbb7e2ed1aa3fe68117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fbcf9edbeb1349572452fc62d7fe118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25040944e52034eac1d1f2ebc6cb191f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3e8550e21fdcbc55ab6c3938d131a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccf18f1e3372eb0c81065310d1a6ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f966eba2a5320c69c118e1e2e532ca822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f355cb5896a74dbf743cf7499fc11a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ae950dfe06c6fad60f7802af7e86224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bbf72fe7461c7f7ebd2328248636325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3536e3d9f3134e5a16ab8adc8745426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af797c78f4ce16e3717674c5ffd82d8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6baa2e7c0ff58b8ef0c81af1ca0a8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113465482cbd6b3bc51530cc1f3794c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b8bae3ee1434286d153faef4bef7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7a0a76d9a7f7042c4a937ee544aa931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984c0411256db173bf485d5e2ebcb4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574f74ab9a551bfa647679cfd7e5c4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8cade076c8667d145e79f49fe3aaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254d9417c5fa4ee7cd454245d82f2b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ffe2d0dec73b17ab3fb40876f2f2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23ea7e025cc7895a7c08d48f47091337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e357a48dcdc3caf2a2d91e01678cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d18b5206bf5287829c5e03b506a4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c613191c4f8d46df7e096d4c3f5c6fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e594ab32fad6bd4586efd640d1a2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c0a34f3b35ecf056e99fc89d0f50142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb44dd2d0cd1c6a0c334cd92720ad9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a66ddefc00e56eedc77165e49e4a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727f9f96cf682b4781784db548f074b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd25c9f0c03bb0ec27944ec381b9f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628dcbb10466844694a72fd3d3d459047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3210bb58504c83ff174368752c60db248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeccd4b23b60d29176b6619a2e53d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975019d6d05cdce8d4412f18007caf850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa10eeafc1a72744d0366e00961877551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51bf1b0c1d296b151ba53ee9138b0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbe285738d06152f51968b3798f6a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc207c41cc8edc3bf96db96525dad254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f338b118337d641bbf5ee1cfb763d8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d85fbd3509ecba721c3591911f19d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8879f0f857c9357ee505ce3bc070be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca3256e16cef4d808c69c02f62b5cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb778a5646ad4fb1724aa76d3506a2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f4a174fb52adf4fc03a6410e2060c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac85fee5dad81b1614ab334bd0e08dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fdf4e8d0ce5ef02fcd5fd37311c3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9756b1689c5df86739383bd48c16763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7390d5d3421cd7e12fea068e7d045b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6bc308f0fb99adc87d10372b23e6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff72eff2645a3c5ca9d9a674261bc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551c12ab30b5821a0f8d6b5cfa5a69167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e149486680b8ca1cd0ef6cf9372e0f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e1f35a989543995d2f70514fcdde769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b242f41897df9a7b68d31315b6f392370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cae02b47feb586b5e1e4b3826f31e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03999e56ce6a47dd23b78feaba43003872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1923e5e86ae441f2a745b52428c3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee233355afbecee9dcf7f21f2d3289074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae36646cb7f93c6e202eb1f3aad51c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3e2d316bdb1a8eeeaa13205c0281476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaf3a57bca6b11b7ec8be71e46a75077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb9e4d5477eb5f5d49004225b3448f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04072201ad438d35f95d7331f55b7fbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1438a94742a97ac3f5ade17915ba880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2e01314521be12fc76530639cf83681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88455641ce877873c8644fa522fc928c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156149f50ec44f5162ce4c85654bcdfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c6969d0696fd5bbd87be5b60e190284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922415aa55d46ea111a516839d29b31885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae1e9161a1a79eb7945bf3b90229a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acee935aa8c45fb79f8d6f65f1c80087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a418c5859dc6a913b104c9765ffed2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54629181024cd31e6a3d8a50fa3bfc1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9aed77fdb3f42afddfd66dd851d0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd92a703fa0a07e54b35b0c04d793d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b773af41f8ab264c575aaaddab3250692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0685259a76eb6d2e92a3207a13ad33293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb783106d1c654a619c68928e3f6e72f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8007b8c3134bf2c19b93962759c1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109fee7f0419e37a7c09646dc8c5db296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f563d36cac6238ef8c19a7a09b0a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a4a601cd8f608def69815ebd1502e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7229b7b5980f0893f5631e483036f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a31cffa40e25823725b05d396da094100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906bb9f45e68b796375f10f4777f653101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864945cc755fcf3225e4a535c51b464102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1def3a86d7cdd842ad00623892a0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd8fa3b7bce5bae0a4dc6b3e8f14fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d219cec7cbb81608e8b77109981f34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca1d480b61371bf66d556efac14827106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110ab2003a733041b695e6703ee8d7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9f4a97a9b31dd9fbb3737e72ba710108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578ad4d119a1427e72e427c733da9c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c556c9b90f7a71b74b9a69fec918202110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a7b9c8ffca56c5c4ee639ed030ccc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d5a201ed3268f032e7bab9416a781112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71efad3afb495e698ad0bd4223ec72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c123aec2af117ecff76fc137c2c61d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca15da199508b76a4d882fb6882a39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5eebf4a1c3bf6da798f9c62a4048b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c32986ddd9ad994d75a59f34d13b57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710e0f2624a954444d6fd813ade2bd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccff574353ab9d427dc2d1f10b098b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ab75ac06291c188d84d30467a6509120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29997c5e957b8bc6fd0055134f4971f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0b3de687c6f77db9dc75fa7de939e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e79999eebe921141623d2e8b927804123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e653fde4d733911074d54183ed9583124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80d667eb274c05c24fd9313dcaca93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cd396d548ea5aa4e6d0406d31da0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f308651acb95aa9028c6f1fe15707127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca21e149b03e0f0387d4e35628f9d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62acf69abd0cf01a4c3f67f51688cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89218332f0ab118d326cae8a55b93c88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f95bff498bb8ba39a6211cfbbda2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db044aca04edd733b67d02f9a3d91d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440903377bf8258ca6abcb54896db82f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92741510c5f872556037a015f4d48d25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69fe3503e95bc8a50aab8236a1a54a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b65e4b28e5608b7f07d58a02bb5cb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864677433697817a94b690245f651641137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917139a85fa47f6ae724b20bed257ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad27e624139cf3f4cd5351bff4515b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362627aac35d2b70e1f931596dbffd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01ba220147202d7e5b600f0db76925141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e3c447426490a5dbcfc06df07c843142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb368292154b5e698d6d5af3a3ee391143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fa66cab9c53d2c44a1007728eb9db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc77c8483e40e8a39afb177754a32c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d389bae15e1fd1a9fa4076a7dcb38f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0832121febfe1f102449d5e64d55443147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab70ff2b49468c4ba2d0703c71e851148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b878395493ff3594bc8be1402a911149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dc6b332155b033dae08c78feff5e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa810b0b5f365e108062c37d8f4d8213151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693bf3569f551c3bbe82221146e5d71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93ed4fe096c69ecc3ed9290312a2da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9359ff4b68bda7393cf74cf1322b39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0497b303260c8f00218df97408a2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa1555313e56437f0350b6c224e815156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188c455a05dde8350808af771c38f03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88c40432341e7d3950759e3ab28257158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca24f427097d9494d00f23b0fbfa95c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fac9e9627f26053417339a1ae0e708160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbddfb51a714a0ecbfccf6c4dbca44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a926d54f558a17838ed48fb2fbc3596162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced43afc7fe588b2a721b9ae0ed97cfe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559bc2acddbc411f6d2924e25001fca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85822c576d5b6495172c99f2c6ab5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ae26436606d3a23d790573e725b8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fc4e96d2d78399e384ec90dbee9ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c226e1bdaf00c322b414b9070341a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade7aebdf1f8ff5d5f29df902ca49dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840833788cfe9322f5e87eeeb6c58ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a11ce87951e54b80851e65f498ac5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf957d4bf4cedb2d0ee969d959d2a350172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708983cf2f6c5b1e70c552b507e5d07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b541c50c21c91e2bbe5906918ef83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22476c14800002f845715d0cb9b46e9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da45ab1b959859de8516a90c1480c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c63b84002e6dd8461d7e6da801df6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee894a30b413c32889b9d32f590fd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0605c0793eb83644d2c9bba442eb6c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121503a456e647c31362875fe3dea83b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a57fe3782ca134052beb134ee47e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2231a89bcbed2a3d643574fbe075b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda3dd6f07327ff9b66feca53fe329e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b683f7dc68fd423f7d286f204a5f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f82ed3e852614846435ba96bf85a5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e977afd9dd83c2a6012c5a97470071186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d77221b69959b6929f0ee8b612b4fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aae0c8f961e1b1adc4a8a78f0dc61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b4a2767e2682fc4d6defd596bfee0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e5936fdb63ac797816e82ed1ed066190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad9d6770dedcc4b90fb52c926657fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c14b07947cdd0b0f71e7d2b5f86d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae890700902044dc216cd651754ec8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce225c8401ab4aad3a9186269f4c4296194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0faa3baf528814f10f56d188d4b70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebbe762d138ce65adf3e0e78df7115196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f185743c8d260a254031314edb1e73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d460ee56dbee4c83e65cba05f9d44cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3591d39dd1a9549dae3c07d75a25fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae07706bc1462638e10b2d514b4d63c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9179e5256aff2e6ca0ef3a6e690d29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c04660485ef9a0857d25c0f4aef35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7fb0e913bed0604600fbfff0340bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c3dd56f9507ae2353c21fd71bc48c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae18660ad5fb572c90351fa79f299e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8430cf59dd24b8e005ea0a1e05d06f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc16c3f9e5ff7ff3684f85a321e0bf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99a05da83bb6962606d5753a6fc6ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417986a322fd484d97292a0ae5fae109209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf72033d02738ceec7707711cf06555210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee4b78b6b45dcd94ee371a7e068a58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64224a979b896c3994fc9bf7ada92d06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c792498b2783613753c45d3da0c36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c1b1a470f2107047c79c1fa9f2a89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27a82bc0220da40d184fb9383c2089215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff320303343a4b1cbb134dd0785c18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f076b392bc893656bc482de40c3d10b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ff6660c5b2f94e468479ce7c3fd54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9dc280e31f1e8080f8b05efb4fb52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad632ff3051cf8cc520701deec55495e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ffdef4b6e187969a4c2558d16298b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0b050d8a807e8ac6926a446b87c02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f9399b265a8619e564e7c209a9332223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7cf9e91d95a0ce40737be028cd6a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1f1ce526dd869e99dcb49469391b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c14b6e32d0a43afd564e1054719ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c35a7620488d54f8ef7ad9e9738d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc39a49fe270170450327bf9c83f46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c70a5fc12abc2724bbb49533f92d2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45864aaae73e36429bb1c109b51a42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c638cd9e344e1d2ff0d4a7228304b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a3a9e203f109b51cfddb4a21c8a3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b3701f97c7015929cd5ad6e1e0093233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a21b9716b643322ddac51ce16cf8c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeae3b9321df49b119c6c4ce047a48c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56288c16bdf8fbcfac67dcf80cd5f77f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ffb36f89cb5f898445a8776580643237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d11e5aa92c0556ffc136baa3aab29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc7378dc6c8f05573d46f60d062129239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ed467dc784054f031e88a7dc364cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566826e7cd7227aa61d20629b7ac2c08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072d5cfe6979f3515b272b59dbca565242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaefa57145f8e2249fa452417b36b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3614e5c43eb8687db55f2e9b374c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c77480c46099c2cca2d61d3e743823245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e5811219bc33072e9a2e837e7fd3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86028463e55d17e97f7ebe2e51cf88d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bc95f0322a3357c5d918e80e5afe0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a32dd635a48cc2793320e71bb8957249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a575a03eb1ae4f42bc958a40e0aea1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21140a7fb72c79cc111ae3330b547573251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc27b9d5c9734c89cb289ea865943ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a21c659d020f195b099ab43ef69b61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b466bd2a186e9eb9a11387c8268f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688904923e9f1af3caafbb15a4dbc95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69792390fce40dafc8135ef87b8d84256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f158388e682a2937f42956a235ae23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b766d2df01488fc363a77743c2dc7df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4478a1bc3ff2a3fd1248dc244621c76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad7de165d9ab563b85ca4d4e72933b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0aa34dabf1a0cab3b945fd3f7b483261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3cb2cfe02bde36211f25e5b535dcd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bb14990b519b3768f4d42eeefb357263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c558912e77029a4a2e727980476ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b20d818bb48654d2a40deb26c45518265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74651e57ba834550e45bd85cafb2dee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26452578394f13c732a93a2b295e47d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971906d26ea889ea88d0e62be791d58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93d931bf36291954e4317286114c04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a72a8041bc62dd4b1171247f8d3092270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaeb13fcd09d9f044d69e383200726271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a357935f40aa5df66b66b382406756272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcb36b353d9bcbee60061fc6a46e37273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff12cd2895b881de51611a69c51695f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376042c9d12a67c3432f218ef9b80763275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0ebddd9de17add8ffa61a34d4c96d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7199a1544dbf9ef14352bf3308725277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1ff7c57714257e38f1310bf92e874278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66085aff6af99ddadb4bda26a5d914d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191fbeea3b835212424d229093e4b3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cddab9e53c6380ee59e723bdb83af6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25657a4e6758f63c2cea2e5ba8122d6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbbae9148c12e4b57173776c935b35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14494ff4672541a43a03e1363f32e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a1711586d7e1b96bab93d953bbbfd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f66f8bbef099192953b1de6d352b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869397fa1a3ea2310cd0239d21925fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986826945cd0c50943951fffadb208b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facff1f32f498a0579edc698d3d6f703289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bdaf2954b5ccb5b8a85acf8e567a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10026e5a5f632836ad9591977d0772db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2c6f5d5d041937bb438a06818399d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d3bbb7d56c601e6c41e11b2aa62a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5620d8e4e41fae982ebc4eedb0ccde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa3d1e0bba27ed750f5258974336f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be99b06b8e589bda3e1e2d8c26ee409296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2a7a3f954a20f0bf67a8578e09b00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ae5431a1ae084f26f4c2be1aec06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cedd76708d30199118d2c1eb39b14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5748975aed511cd71f19db3817196d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f421c8205f8d817ca55271fb79349e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc798e6479715c513240f87e14758a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52af7dde4dea24375c4cf5fa7d2e78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424fbe65f4e9c4d80e8ca2189ec2732304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6705bdcfbd91dd911754bed0259652b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f8d49243aedf22104bb6f00700ac6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318faf89e6622b8ca46985aea1045cf1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f223be724cff6c87d643c1b1ecf6841308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eb54f338cf04e1f962db4c74fdf29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f16a6de1e56d9b758161c2c4a33cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae674a7150eb4d1f01304e3bd9a62f46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9984c6369e7ddfdcd335fe87e31d860312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976793e16a1774631ac93045d5fc1cdd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fac3fa18439112a579da679d18a0a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9b00e6156e30c996beb8f036f5f8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12cb371cd9f8fe298535118c752a58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c57c1fda1a73dc125c6b9312bd352317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a0afcb88309cc263a2e390d5bbd57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2240b96e821b0a57d8b09720de0324d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3a026d56caca75f71686119221ef8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94875bf3a7dd7f7899fe9c8a67639627321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e8cbba85997933e1c19370e2cb238322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254d07ce9876763bd906dfbcafd6785323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227169ce89a6a3fdbd26482d1091905324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e93a774e715667f111068cdd88aa0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17663cd7921d1c29be86782f75a147e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fe90ed1fbff41c5f5c5dfec45392f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100972e572a70819c2d61b104eb582f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c5c422070007bedbd9921a2446349329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574de9c2b2f44b84955eae72e9c16568330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94280c99a7b4f4dca974526d2ac1ff1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f1919b7cd4e24966df13c3a96ac94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a576a1241045511cd1c0eb4e259f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ded3786833f05b478cace454847faf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3e15045f627c75aa7ccda2bd39f87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c1a33dfeb157c7c334085c0c4f28e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7509b18094a9364cd30071627207d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ed8c5dbb201d8d65c10104aa8e7da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e629f2d07b785a81e21018f2678f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888291f6710e39181ad9ad706a126042340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade0044f689a40ccbf39584d270c606341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bde2c84db4f1c0b132ccef57d55c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23920506d2fc1176523105ee253dabd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dafce2ef5ea649eb9fa7d235756b54344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef018a9b98579840f59d22efed8b8c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bd8f731acaded668a479018e35aed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d66699a870d89e67db8a9cd52fb72a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb42fc16948beb9e3738aebdd13a3db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026de819e20d97c6d4d90b4e8f7e51d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6b61d52d4dc5baa78daf163c57799350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05d70273dbb25cca0f45fabbd8722d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ebd0811b2b18cf68fa213957210a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd99596e5775709b8ed04b3fa93f192353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66722c9f1a96eaca13c2e3954cebf6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87bacc4e27393f46a8954d1227a68c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee41ce948b146566bcbf64e1ee8a0e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84920df2780305740071a26280ce605357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d85eceff50d780454b8d7533f2683d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df8935e61966def9338cc7648d51ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fb6a602cb9c967c04e87c91c8577c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17412639de5a6c8e35601d935f3676361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd97c629eed3df5edf78a390d426e6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441131d41ba3205e22957e78eb607ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f0c705ea96a91f80fe442a82564b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38fc8cbda5e76b9c51014f75787745365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42a7cb2fa161434d668bd19f8c6394366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71b5610091af541744e4b386b507a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef5df1be132105e5ddd57aff27a8fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94267db8047a51cd3bd1d2870f43581369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1f366c9c0d8f798a07734065dcbb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8802c40efad1f2487771475e336b30371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5068037e8fdeff9bb19f8ece6945dc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae7d996f5ff8e76d07ea22edb9793e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375da313505045003dca47c8129a668374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca67382d7c64190690260e714ac03c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5700333599a1747c9d945846eb2a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644bc0485bfafaf92b81b659f249ccf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66349517f89416e88db7d9def8af87e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e74a02935d43ca40449e29a7e367a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549b85254cb0c2b2745a7954f91b625380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70019a202c0dab5a5f4cba6cd42d664381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43952aeac1330e616f936d6ab204542382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff992c8ea0fe3501b8e902fd62a9b36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449d9359ab585c7f491ba4da60ed58c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8490a3050fb4d40a53434c30c5fb28c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d267797e1ed8b66373d47bb71642b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c32c471acbbe4f3869b2fca187acb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c07b914842ad091f25c766da4fd26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211aae7d3b0785eac3f093b0badbbf9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7050549b17a8ec79b5a0dc85ff9b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7950d2f4aecea8f15735378bfcefa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed22b9c1c5b4b200140ae8cdb61f5d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a17daacf98bf10577860ab2d303b46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bde8d225f238a84adde2c4787cafa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57db4bffd1a11c6bfa8edcce6f8ab5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975529f1b02bc5b3fa17e75ace330658396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72ee49eb284a898103d2b9ea460429397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42399753b73826812511a15827e60091398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ea0ea7b75fbba906faeed3278932a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11713cb85d7776a57bbb356f22fac7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4c74b7e3ba3dd1f24fed45f5f34d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f770e67918c4aefbfe977975faa81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d4252286ea1fb683c7d0e00ec5a40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d91887f206a436c8fc254677965fbd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb2950b7ff7b3cd8b8b60903305736405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139327c47b9c494b4329cce678db533406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac02a292da3ae140324303dd0b1219407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dcc318dc0a944b1daa672d4df2505408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dacee3d18d39882cc4e546fd5b7b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc600c839abe16310a9e91806c89d95d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbc2c05a9e7c0c3ced9a5315a77a3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19537961bcb53854614f1cd78ce33805412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063bc7400cca8f464a9c7af1204acfd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c3b52c56d2bee591a38211e11e4c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd451cea65b2d4938e0ff880c04b32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25a099b175ba881e7699fecd8ac7da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b61030a64fb2a7aa389037694806ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236e753120843b507d74caf283e83a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c313a404c88395b1512b9733f8c076419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f1bbf9900162fa3ae184d221cd9e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c293edeb1c3e51353a98ee7adba9471421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cbc7b8509336327f090827602f6e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3d856b87358686276a917f2376d59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87fe0ed39b5fa6b3bbec1239949517424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc76df3508401813e643444ea3f681425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d942fc499f7cf2265d917949d80b8b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b55cbe9d3bc1ca5d10625c230fc03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7c561f19ad48262bb94d73f6e70ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c8c3bf70e08bb92e619a57dcd10bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4f245f4ecd4c6f07f5c4340b7d59c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f0d86183c436af133756d710bc911431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74194811d1ddc12347ed9329a733193e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad68b55d4fcabba9871057cb3548245433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d00dbd87712802295db190efc8f1f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bd1795089939c144e45a2192b315f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09fd42b5ec27034c617605197acfb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad80f176badc1724586df6be4c3b9a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe5367d3b6ffd808a72c0604ab76dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41ad27c82654d36881dff49cb4a183439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5ddd5fe6feb2f60d1808dd06f80f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1c2b0f37c20314a25191a1f5b5757441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df26925e3849326f4c7b1e409a2cc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd127db89f87fa4b686d3ec48b28002443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50a926636845ce55c0f891e7ff6312444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca1c39eaeee81ed5d444144666d6e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2287ced4d9a65cfb081f9c67a6463446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a2eb935adb212a101a4961cb700f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea30098aca6dcdd00dcd767ff55aedc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fac4568dea3145d0f55ef996176bf2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c620cd7ecd8c6f57906ceec4bed5b4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5daa8fcb4e1ff6c06605019508f76451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5e89e92a4a87ea10f6bbd7fb78e79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9afc6f5eaa8fb96592e8cfab2f0cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90c3ff8e59b31ebbe2ff5aeedcec65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d988e7da6aefa3f4ef2bc0cafeebf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc54feae528cd59e7a4f34cbfd6b659456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa7bf2b59d94f80a332534829a7ca8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9e3c6278105e7d74321791dc73d85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f721826c5dec43f3fe3b6e378bcecf3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84fe1761d2a30cdab18df7a6768cb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dbc75fe82d722ca21121ee7a1a003461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398eb69629b29ec2a4a426c3a3bd32bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff8e8c4356c56fff9e0d798b08a642463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89ee5f3febc5fae8e72b499b2a5d15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e007973a99c1562bdd7fa28320f714465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aa44255a84713b1d855354f824768466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276e0d9f1d92912b6662c3ef2d9e406467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c947e54adbdc01cbb346b6e9e24d67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ec55c8f0efab17b65954f8bb07423469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e9de3783b5cde603a9fc745611fc2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3419e4da94bc24ede1ca21acdca239471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542755abfa60f69458861b204694b81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad624e92a24f84bcb343378bea5a8e40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb507425612c5fb7707289fc2bbaae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aa5e6f5b4e3a8a5323e67611b1596475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea5beb94e56826a9a9683ebeb9de4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb872a0f5b38a95df23359e22cb6640477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1cc421489695e5cc4739212c309a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c5c95a349f51e6d429071875902fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac7af103812889a5fc7f251549343a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a1649d7201c4bff8df86e37158a06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd77fd875db8aee47604ac76f15ed8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e40e061741abf0e1b5ee3b96bff58e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f901f8947e012ec191ec3b5fb76911484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbad667db84e812dfae73ac6cf56d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52d7e0a1270c18eda1f60eee654b4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404f7d8d09a62370828c78bcdc91d7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899036b948fe0b2853c6591eaed963e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef18251fa9cae51683b364395516c23489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d073d5bb16e545273af0679f3431e3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00263a662f4a44acc020cd2c9157594491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efcd0fedbf5754303b831b8449f107492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49435f37ab53f1eae4880824f9acc9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa301c6c2086eb5176e25985c921e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b81de17847c638328c327e55d258d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb5a5f3dab9e157d6f1a45b4c3b684496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abc16788434fac9bc8a607f2e04ba5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d16a9f77dc0dfe31142c985501277498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d8092a96918131254f93d530770af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6bb5ae7f92828f02ad5af4169e64f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca39375c6b403a705db8b9c766ed8ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e5a59ea0a442f3b2b01eecde16dd4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100a32cf2c7bfe3cf89dc2e91b9b4bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c633d37bb26439955f25b51b2f1a6a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c85a5da4e5a57a260f3c2928ec86c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e225feb93f86fc844444990fcef1b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052c6ceefe5f7d65a1c82d966351d64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d846c089c07d65bb87d9bf88f987a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c0f4412831f5bf0a485ef5139f69c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94ac4d431e91153bab28c252cec1b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dbd7013d9113eb3bcefc7bff5becf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bb1651fc38d7a658ebeb5ad99f71f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a187297aaba89db477a062173c70a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae350280e993b9d624e60860d0bccd7b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041a9866f05380e7aa8f0173ed53bbd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c89a2351cd59f8cc9a5bd57a62f95d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a27165da2b5e278aeaf5d308ce940a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebab72e5c5b984675e87fdf0d515f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9adc99dfada70864ae4ec2ef601c75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b172121599d50c59dfc29b016b007520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549da7cc0a66095e6dfa24fc62592e68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716c12862db261a93de17697ef00663522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e97563fe173b387a53759a6825d95e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b9536bd2a842d66b39fdcaddebbaa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccba82f02a9ed59e7f0e91818fc22f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077c1c5287b443febd0352d144b73a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295e441229441db334d4c23943da728527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9219c192e03a810d201368115b767528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578a68aee383659c5e13b8d810bdc52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd63d5bc2b68474a11f9252269251c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00c712b57289b9750a1fe29d9a787d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75c4bd82236e4feefd28ce91bd65fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8fd9d8e9ed33a34f9141f83a70d3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cdf08c488b58f118b55227a08043c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7f42f7c4d7827a32d8b5399eb3454535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e3ace0d97a7b338351d9f159af91e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b85a046b6187b530c40b0fab7d4c77537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c06835ae13263b27ee778843e44659538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51362a637f1ea4b8bbf9a5f3054e0d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98395eac34338971c573c4c052c5da27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c7ec09d1741f39de3a49657517852541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ddbe290c699a3ff03488ccf5ea9cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ec0c902408a456bcc2d2928671601543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cf6f3012ac1618c54fbe038b14e53544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516579ee8f917f6542dd09085f3a33c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423bc96de9c45f9d20c2ffb568b560c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b006d663dfaa21c03b19952b1bb929547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907d9bcfac89d021337ff4f54e2d839548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08412c6ac0a7a8d94a4ab5e7bf7533549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef8eaca47c0a294b3d254d6843240e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfa6203b791350966818c5d2d8f00b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c776f446cd4dc90db9c637cc171527552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204665c423b657f151d6fc1e17e5444553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f7a7f5d102ee106d7c2a9ca5e0a5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c817998a2bf5fc3056b8e1559c10111555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62363dcf2ad47f5125fe81e1f7eccb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e839f09fbebe9108242c7fe3b2714557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305c29ae4b5fa6c085fa3e0a1846718558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2da10d18f40692319b38c697634e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fae23824ce3f091beeead8739b065560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86b1a19ff3adfae3ccb1c4a8ae6faf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da16037e17b26deaf0c7114e686de0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8cfa26fd6fbe2da950d3029622abc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961347de3d1942ab9ff4d2a8a0b210ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc6837c5fc803156cee97e07d6e5cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a8074a8549abfd58887f5f940eff1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da4ecbf9e4a0f5dbb64129c3bda4b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58563ece5711131328bcd86b482a8d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78be4cc859cf394f70f61c73cb5539569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a43a5463dc743b3ea57ad87effbd9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079769ef3793a0927b3c3ed09c4c2fab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be6b0f7c4cdb60e273458ff83bd80a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd18629056cbff144907248711a2dfd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c6d9236cf2b9e14835c66f8c2fa41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af3bfbe8a2d738c59693d56d7451d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba15981c312463a1122eccbc6903c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b14dfd77dfbe9b30459272fad396c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad0365715d1780578fa70f0dcf27ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d128c97b452f2d25f2c053f3911f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145d95e30eecc92dfff9704d25d03c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c216db310f839efb1cc8a770d4a4ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1255c265cf567d1e8115c804dd76bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6a5774f8c0cb09c8bf1f7927993b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea34d7be82cf64cc9827adcba32c14d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecb61ad1e059579cf37b09dfccb6ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ef98b9dd8b4cf99ada60d2482a321586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4316caf777613ff240bfb39e43ac4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95726945e1a3cb44dc32f6e4217b20b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc817f2fd36428d43e90e4e08a750d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf600681039db644018b8d7a260ee4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dfe3cfb37cd289f67c6e17e912c86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314370576480759a40de13f5b178bad4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759f26560e6fdd4f92261bf7fe8ab9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83671dd94ff14023f7f0638d4c87c26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadf95f9f602877bdc562b293d3dfb5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79999826f7fa08ff1a53703e13ce2ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9c665d5632112f490e6d3d41df25b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecefa95ed69c50e2d9f9e11d32d2db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687464081c7cc6b964b16cc72acdc24a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120878d8586ded5a4974f5350d7d2d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be255aec9b854e86276ff5b73ac15132601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506fd2f5b27479caa9ba1d523785f5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68145878a34bffa5ade1b42ceb694a1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff57e853087ba7c79849b3614e25ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90636e91433a615df01b549dba13a337605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239d19f4cad4bbc3e2576d21f205ac1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdb1da2f9ea190c8661d2eb7198eec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c46ed7a447ec07475f561363047f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014648e5af2fb0af116527587bc39f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0cea99b116c06386d97448c14be5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc1dbd8d1ae8b244ca669a06697afb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916782231bf46a5978fe39ea58f55917612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca193f1ed029e71775229e7a10ea68fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12e63fb321efd255656262955afaf7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d06d1a286e0af67674255287316d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeeaf9dec57a8523709e9b68041018616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b50070efa8d6d8dd59a8ec93fc2bc7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d82b9415c60ee4ac74f431f644f7e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6df5d19b0b708b3da87de5ab1d4ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1f868952d7ec3bb54e26a23a7c642620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec13843a23e6808ab6111a7e5e75751621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69dcc02b7b6a4fb0f20bea11965514622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb43bb59ba90d7a33262f8adb286209623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b2cdf01bf70ed12620868cc96c701624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032145470cf57d0fc83e0f9e2a7f126625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821671354536a0d8da92c85ecf718ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28aef82718dcc441711d6a590fab48627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa280f1c2d6ce874b5081b25c8881e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28ae3bd2c03e0ca9992b78fae0cb40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943daa3f7264f2bac65338d74c66cba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef477f965ae3d290e3ba9a9f815e732d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4bb694a88171a2fe05cfd5c980bca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fbd4317b9fbd5496f920b4a18a07a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19f9366b614cf63b3d3b17d341e64f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f93aa01166d7c7f5be01c9b1ac1ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5eefe2c6cc036532835fc3126def9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13d747a49945fa7b2fa753fdca56c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37f1a247d9247486e74d30dbe7a046638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532d1ac6b36b5df63df02a95227ca83639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ffbafe99c9a96218020876e49d056640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defc00adb266ad222f49a6d3cec96e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714594268cb0dfb1d1773b11f0d25244642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69f9630ff214661f99c658f7634759643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d094fcd34a853d3444bcdc5899e4f1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf310c2faf9cd9f99b6e9d0a9daecd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a1680df2cf17b3c3865f11c8bec8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed779e2555d2ee2bf099f0ee326ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28e215693e489657ae561b9b8bf73f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433946863a69293822da62eeee60e84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb0c6c7090a80f50b439ed4e9f889e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8043187e7320795deb28f09225828a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ce1cc8493cded255c072731753590652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3172e186130555f349a5954496b04d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab1a56bb58024d06fcd9852dac5335654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209da48890b33c0a0c18dc678f09906655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacdcbc7fc1ecaf3aa573be87eee215656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96ad2eaf24141c7bca91a5ac863602657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e2ca83659641bc12dd77a3741ec33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7d09a6305623bb1a583735b5b4d4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7126116b850e6186c1bbb32424816660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8aacd119e36bbbe3d8a1c90e531269661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2d4b4c9d6d3c1f0ca8390552ca1ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f07c3def56a835925c0589bee9a49c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bfccac2e53cf2ccf56f7e7b8b8995664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c057635a83db7997931e842d209a2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9609d3c061e64503fa31c62367b97666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faab96b727093177c91b902a48976f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35a738e79a4edcef93863d7522f421668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dce4a3e34bb584090c39c3f70cb4fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09861b8c9b322037405d33d6c8f109fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7335052ebdcc1653c0e3703d5c0778671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8309a908b728f70afc2edb669594c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0d53ecc541db820ff89d740742fbe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff372d3eddaee89150024a75d18ed3db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba409d66e09f270adab7b5edd25fbcc1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca1c5441173b4d66b45df5a9ce97ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0fa180ac2231be1e4fe468681b698677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903283c4be09f92eb8f74b6958675c3e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830457871d754a578e660d15aa53d3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b9154800f2b4727024977e2b65b2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3d39644fca096b447d94ea3f5f753681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b010e3a416dca4a946d7b31ddae9e9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c7f423eb8f1da482c818d99e8d5e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb99d8467efbdaa459269c5cbe0845684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea156ecce0dbd1572b1075114d58008f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4766be3f6e12d321f5f926e57e1e01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc14fa13c9c982dcf5916dcb54e08c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a68d8d9d12df7c31b65b9c1e6b0ef5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffe5c7e21f0367b1904d6fbfe2e60a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147c99d9c1ddb940e32cc96b9c98257690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448f3c94753dd339eb839c476fc4c9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3fcb0b30777d6d67d11c3565c34b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139c03f6777d2ac8e146ffe4ba612c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f293321d8adb0cc5a1b880a23b0b78f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef58cb8dd57f59fde5263a290f9bcd0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02db2ceae68fcac3960ee4e83c51e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efa7aec9cbbc4b8b1c77efcf8d81fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838c0e1e026c2e88aaa0959e5a638e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced42351e11be5fe23115c74063341b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a755b1df9e80814568b5c89b963b50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871af41181df80328638e283e551649701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3af6360021c77b5385f34836e2cb90702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8e5da3c7ca23c83341bb9e55209a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20b12a2bfcb1761c4e37407f44bc56704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8480bcf33adeaef5ebf6c7a9a8960a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c541dd72b6ac50556ddbd911c3238706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084ff733735a9b3478a745c6bd9e2e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e0985f1cd25f8733414f86ade8047708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa6766937dbd5bdcbb8a210e9a09d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d2a11d460cab1eae7398f276bd40f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18aeaf6f88d3d15fd04e0f0abf64b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d1c39b16aba13ed63208da44d21b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22484e37f603ec2a27eb4256ca116c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2286b7f667d03f239070de5d490778f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50def704018a2cddd58a073be87d0e15715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d11a5d8f9a0a829c0c9392e8c6566716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e07e6524d82281d54a83f235cfbee3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2db6a75ed0aa10a068ad48ab266040718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a0901e5048c491de366f499418fe1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bfebd867490996728b0b6dae3b327720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38de53b0843888328dc170b451cd12721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de77080313672f0928da4ded6386b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93ba948a950b1536e8a23f5a469e07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f3f3b156dd0270e568de16f4a04c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c1516d29bb897ac01b99a7c7a8044725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78ea3209665189123b8ece0263c53e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83831a54c3052d0d3da9df9c532a51727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655a4f5290f610003ce9accf8f1b13c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae505c757b43f9ef1b269e74486f19c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebeedafdd55f72bd33449631cbaf8f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ce6e314ab288eb80b9b9293259c90731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a5d2d8f26402851adc850bd2a676f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c0e9816b8c52042b929a308aaf8dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c237299e8923c68dce6db626a568bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8b11872289627c50598d5c1d375a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9c019a4a5643be34d00c1cd915669736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e5de0eea5ff765ad04586476e0353737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faab38c36465a38c4faf640cb05fb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a6ff60235927f2e3fcdf369e9cca8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a424a4d94154a7571e9e1aecc38efa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510100e84a764b761d7765a1ba4a11d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076dd85b6e3d67c4efc264286f293fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5ed8f2a0ea05bd77ac78f0822261f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069abfd693e5fc88e170b3e579dac0dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53afa558a489b1d307d3d6174539de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847c2c5af68a86f31ec0cfb92aeab37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0403dfdf800b26a8bd34465154991747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75139a9b417bb88860519818d57c3d53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87e834f932e6a265dec901a96c7c6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c52baced86e47a210249069f3e6b1c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d671d5c6efab35833daac627b1261751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd44678f8ccee7137b4ad4283229c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff87ee7592b81c202eadb400e6410c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d398d13379091a3a066cd6a2bc99c66754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d808952dc9d4eeb0f1691a9afb08f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08500df1fcbeadbeb84222f187929e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176a1a750e9005c07d2e20e0a500b26757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b87821983c2809ea885618ab1a9b7f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e8bf114489adfb4421b1c5fba1c85759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97b2fb07ca1f176b6423cb5ad37b85760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd8903c8a3a61ac0eb75667dabef35761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ac499da173dac2a9aedd2510c3b77762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f51eb7ee9631af13c0a17694fbe4ab763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96710d303b9faeb2f98b18f767465f64764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bbf9289bd9f66321bebd2e1db5c5c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412545ec2e992097d481dd4a437fc349766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160c8652b65296b43147ce975ade5b7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325a4611fa3f88e561939143c648cb9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a196a3c34767feff5cdd48c895266f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07c31aacfb3eb50b231904c0acfcf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd225f123afdbd4dafa9d9c8a7aed339771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e938756badef492264df35eae9b1be772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60989d9dfa60ce61568dcf98fcaec83773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffce05f112ad52f4237975e8faad29774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd135ca7948ea335aeba1b2e9bc39c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cf567622bb915c35679f6d6ceb4fe776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a655cf05d08da4e1486b7e39f37ad777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d5b0b7c032c3f041457d1955eeed2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada5f3d1dcc65c8f5f676bb2fbc68bd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d2b6cdf768be898f7daab8b3b7c32780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847b9b65bc722b8d2ff6a9ff1c23446781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e90e908eab3fed8eec6bca66f48456782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78149fe666c4116240e46c42fb3b1d4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3800fba5ab23bd94ac9db92686885784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e506d6753d92ac559685fe77b9bd09785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbabdf39963e95269e72c5f1c65899786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604226311618f9576b5a03ccf235d09787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664486a1a7be7c6805cf76ef3dce3f95788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24895d29cc5821ecfc3faa7b92d59f43789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f19485b2bc97ede44174b8d78bf6d2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575a924e09818e104b114fc2f294e7d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ee590d7808a1c01ab2a083a43f328792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56a9f08b81a7a10f85574d00bfc3d0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11a960d9d45536c4233aa1735d231d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa60d032aa4dca8b17699f936bc29bb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440715004462cc30cccac7ed279e3a1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c8669ceccbbe7b7b674e6d5c8e429797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800395017b4924caa1693b5b4f51ba33798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f132170baa32b9422983b8ccac36a2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be827425c0f081b9f78693a57823c7f2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c6cd17c378ce8abddda7c50341a2d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd38254c75700850499becafb06805a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfcb45a1972a93f9b909df9bd2f200803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf11e8e510e960959a1e5aa83587003804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2687470f2943b3299d2d3bd3f2d73a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92094ad28ab0527a4b784596bbe5f25806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562b22ba165108925eecdb22d315ac6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b0f83bc0c03aefed927d6622340df808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717350bb22f92a37d1ed4fe1382ca494809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e1deeafc6c92e86d6852c67bb17f2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e388e2dbae23a3351db9ab09e81e2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc46f1730d741996d8da9e3db9db97812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c59640a6d3e48db0ca89aa242f2985813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd0a77f95cf4bc903db67b1b5d8c15814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e40c187976eaf6a64e53a2c98ed8c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031533fa21e74b59b26c3330847812a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433291aaf1069d56e8eae59b335da9f6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fad6f3698c68a089f75e8bba459ed0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc8105a2e926774797d87f814ac156819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20325839d60a3944dd1de4188938a664820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257c8f0ece2ef4bb93edacd5043b041821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43675fe3f5d8f0e2f6705c9f65220196822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5eac2e7247c9694af5cf9d65278d3823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9b3a0ccc5fc0261dd01e078471c371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3098201e7a0efbcb5caed991c8367cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff61b50e14b9c3e766f59c7d564b183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bf610e275763fb0fad0be10f04a494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fef53216c71913c87a2f2a49680d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85faafe291cb543374a495d885d9da96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002539160e0596faa6a8898fb045610e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572513b73c1844fd29b75385859f34de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43ea51c861559eca3f51c13fc73a2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a06fb516594ea0c4c12af7315f95e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b568371bb80402843d70b712a690211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de20ee8a5b6442143a6270756ec760912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651ddfa1be447314b70805cdea82dbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6610a8dbd3392a718d3ddabc67020614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa7b7363cb04745090b7fa677ce5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a96b3615b6fb13d475b3259b57ca5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacdf552125372b8afbeb9859f520db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ad00d34ada944fd99afb607ee6b9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22de4fe8849474b40bec040d04e6d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e72c7ad5cedf91cb33c246d0a938c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e414e89e14a152045e972dd3b0065421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d465cb694e3e5cc9c83c32ae1a23e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b392f6550fce3eb025b2d5a6e4e6f6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff606733e6679c1ac60a76d62f6dc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91857a1d503b46db1ad829ffe99f271325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff58e4685abe32d8e51066f2110d0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782be731471117197877193d8e7451d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476fa8cf61dac98a5b8488385eed32828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ebe74d9f199432b9ca372658ee06329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21787b8f37b0d528e2a7d39f9053cf530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e86a15300b9b4560d14a2f9b172ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2df421cec6a7307ad6b6f2853f61632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021838249cc49f468dc7a3369f95d5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d8d9f47600af7a3b60d3a0ff2966334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c4690c418aee12407c90c83fdd3bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d17f7e1928b3b48077ea96a5633a2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4f7e6e6bfc5cc8b65b6b7e65fb43237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105456b2f1c52290b6bde08caf2cfae238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f5331126e59599a2b5bdd8855681b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a251f6e2a36ca37b1522232b53f4d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98570c2136bc9937be8a6d69a4be1a8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aed2f58d12b8f84fa955f44126a5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c70ee63b90c52e4c7ed81bc87c1b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacebf595ce322a51583c48cf75ded444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a6e7262ff70f1d4d9d1c51aff877f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85961440af5d701056ce085f6583991546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40efe746020b3488342bf4dbb775b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ac466a397fe8f058fcef0bedcb7b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20575609867e284ed2b0e36a048562df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48835c8b31da70e4a5aaaf20cadfd9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b9fe168d0c9f6a3269a6221f8d6be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d0b7c3b60e0a9546180383cd4275c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a38bf72b6ff647513ff71b5084aab553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f26e26a92f87d7cb866f8636f7b06554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db9a686f4cefbd9feed6298fa31c6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa80a0e6bbb43af59acca847c77a88b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc655d3b76c57ce401699efc40410ea357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72271e436a845c1db7369431f2ffc33c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ac5ed42a10230e87c3dd1d4766e6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c854c9a7d74a7f71b3091a4c186af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b588aa334c09d5a62141b3d0ad6c6fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3e9b159ecca9dd3e8b9625a12827562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7bc56371b32a8783fb7103f6870b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237708a51dc6c2afa8f18ff6c4d412264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a278ec370c91f4888748df679889e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436328565630458a573580cd91de1c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c506306fa23474e74fba11948cd0c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86436a3b9008162e67cc6727b3e5f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5e60381cc066a61352b3566506c1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e784167e3cb3b01e20b197b8a028a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbd8886e230d312407e5f0316f1ff771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000544228cb18174a91a67b6c6f6c4aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12b4a9192b9812924d11a588c276bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff897f0d0735904f5f45b9957c448374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f662601144476c13bbbecf698cb6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d755c37e04d28b345bf78e456d04ebe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367498da38a36dc308deb8ca6e1064077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4fd8588d332028cca20faf704709178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663101826e2ced02b2e9e9ff91ea33e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38cdfd99239c68dcb4462686b171e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b772d2433a532caa8c48a589c5289b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292737278f982f80ff6c8c7e0199a2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb37545df65203eebaffed5918e49083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21301ae7c9ee2be74294b1fed8093884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af99594942bfef88e12fa8acafc8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec5a07bdecec59ae5874b6243f3bdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a121e09498e5bbbe500a61d47f4ead87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71995b7090b2fcd3422ba5b417415c2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87bdf683306171589d701f882998d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa5d9445ee951599e05ec7ad57bb5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe06817116f7f943f896aebd56a320c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf335b22078d07388f5d19da5d793492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3c31c12619a0e878d76a86fa408e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2fa85cfbfb755dfade538bbd2566b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7272588b377faf3a66ba8ce73c1d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd47d1d513327ee4b1a5139db7678b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a757a3b521d1b92a958f3f615b04ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1145dc5be06f0b87526abe9f940d09d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79feb2c2d1911d6997f698a6a6ff24a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ef79ef70f97de1a286413cf21846c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54add00d192ca1f6ad6b7a4fad7674f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19aef029dfa53d4d1bf2953d1b826a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47b990bb0c8a76d83e50e9dd69aac0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e075db5d9ee0bb57404cb1e87843fde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0357a07ee8fc5b302e2280ae8c4e80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cafbed4f6eea3668a9d1b9419c369106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891245142f746d522e8396cf79cc44b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682eda2b59e3abb6bf6a0768a0ab191108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88c5f8fe996b3d4264fc9996d3e238109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ba3b19e531ccedc9d5bea31cb8908110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607817afb2391c5a1f5dfbd7157ba36a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4ce64edbc460ea11b2f48f9f9de21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fb5dba28a3b16202ef8fe887b2556113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef159a0c604ff859fd0e76c9073431114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80dfce47707f3ebc5b9ee017c7d878115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7386c0b1d302a896bdafbf6ac5f59eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2af783169af0f0f3b36cdbfe994e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef76d1417632c951490f3c30d3556c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41011b4652e86c5f8f6c72a27413018119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7cf66bc62ef4b6ba8c7d09bc26309120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16e3d00b4eb4768eea69968aa69791121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a414697636f8b30845492658f4a51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a98ca8f8d0b14962f9cf9275d43dfe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b25fd08a4bc1c8e4a9d077f419d81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc33ed2901441ca96c020d14d78b49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbead8c760af9b6ec877d1d5994885126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf02a739f984c91bb136046c8ac583127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2301ada221712ccf677fb824d033d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057072b4c75d029af6cc835a77996e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823b2e66e92a31ac4fb94cf0a1ba208130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac786ad2df424d3fc0e033351b175fd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee96d93568594c7953f4990915d9d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb115a578d581c359243c7d1a77b97f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42479689f0f1e52b49916fc4bc5c935b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc1905a1f367c267b553c6fde66d3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf7c8787156c3b8af3e706ada4b2e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f24f9704dbe7fa0fe5dfc3d7fb451137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acc28724df5ae28605c8be6462156c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c6fdc0d63d08300f0bfe4edf15a64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbee48da27132ad131aae9622dc910a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e4bd313919f22ad44a85c11988417141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819df5d5a42f2b991a275a924b2a6a88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b9fedaf1cc83361704ab806c73f94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477c2256d360687ec57c7a226ccd24b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cceb553eb0b574e8a48ea330d1cc9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8506b5d389751139218852969715158146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320ecfcd1ba20ec96fe42ae38d4a480147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe01008559415c5abba9a593a11a8f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f3be4488218b7a9d8f3aa09f4482d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2051f72617b5a91f06848a760d691150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d039c8a4420224e08e06c5fd7a33ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7564caf541db99bba374a531b4a1f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b15d9f84dba8d3c700354d4836951153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922530ec99c56099d84bdc403311ed2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365a2eb5f1ebfde10b1751987bf43b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be19a7af78221998eecdcd57ed3405156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a66d4e490205c3c301820562b4892157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acec4b0aa73bfc096ff53e24ac955c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c135fe9c591f466279dcef77fe28ea9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981de654d8753efc227c3e2f7d04c61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65212698996530a579ffb315dadd0df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893b7d3d9d98fc6c74275fa55d5da05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe415668ca8abadc4d3d3db0d24a28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7c3362d6dc5dca22dbad0aa0af04c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ba49a20a01c417b03f740c192fd9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5495a822ea66135922545640d0b9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa69f954ac6a3c41836e2a3c439ce37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc334edf970295bb7dc610276939a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020236433498b974407a3ed3f29815b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75426bfc9f931ddc19c6be67fbf6c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e38d040d09f727c853c099e2d24db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73792f8ded48fbf8e658a0691a8e8c7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5884c610e1ec928df35a47e420b0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916b105ae63cb1996e94a77270ed33d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325b2476270334dd0634651ab4c6883175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556827617fc1e8c0fac4dd5c7bc803f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603162b99a9a22a8e3533f8bec155b74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cc39f380fc31da8f2414dc70a24f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f089df6bc0b1c2a3fc65c69dd55f181179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a371a3dab09090685622a8b006d6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f5a8e4b1dc01353987117b1a393d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffe2b0b9911e6fccf722571a647300182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471cfb62f23edfdada56404bf14d23e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f255d5bad54971f9565067e60b9fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12142af215e9d550067c3bd3ba1e5aaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b7d86189c9fcbbc3306589ec4ce4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a3eb98d87ea6c264c5d4f30a37847187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabae85a48b285e51547da96d5835395188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958c5bf34b345308375fb5640542070189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0683e7aec60b66b97c420f5bd8f6924190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f91453eeb3cfff2004dccc9ad25951191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6969175383ddb20e301b60415da453192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e96a1adcc7ca371fed825a18da6860193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837e5f5a557ff88e1b469f8a25cf35a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5a00d096562c76b9e3b28c3c440d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281ccf3d3e8a7fe5d8f2ee69df7f014196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639d0931ffe3c7d961b81bfa72e2ece197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba55035ee8fe980844993b49533413198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399b813d3e9fc648c5474f1c92f525f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f611531ebe18e61502d383d7dd2b2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedbb69a019c577f8dccb56ccca7d29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2d77062c9e05779ca8c398df56bba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3ce3c4c6b3333b0566f4b0b7e578b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad99a2daffa161622366acdbfe34607204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523837032318b94be6a92962397a63d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856a132500f06815d51b23d032ac291206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9a904bfe7c50f1d67ef0ce7673532207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bc3b83745259d75cd44a3a2fabc09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec332831bfcb75c251340e9c2d80089209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2712a7660a2d4c71f636ceb7bd8e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25290b8ed64175ce586a07793f7ff7b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5c18fe5f1774559561ddedafd4360212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7500d1b1639aaaa1a4dd047271eda98213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba250aa80aefa7299f14c059ab2a179214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6ccf0264615c465a99a741c670c45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeb806deefcee915c36bf95a26edf7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620672923e95228b5a0493794f80bf66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937634246c0e892088db10a63e4efac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc210b873dbb26737d4b31350cbf26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9d9a12047d9733ef4dda2856c923a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c71f6a045b251f3ffa40431fb56f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc94c7e9e3b882e34f2cf6af0863464222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b76645eefd77c788e551bcc079cc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649d239b3a0225304cd1efbe72387bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2356990aae4a513873eb26d7c36c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d733760188496efb3e48102a4acb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f15945b52391fbbdfcf95265c7ba74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bc55c03c5d08495eae7e7f0a4da5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae25e671f37303b0906f28a72ef25fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0df607c02e5c942d5dcf3212990bf1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3664bfabf449d0acdd401cf9ca5a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205661b60b607edf2253c1d7d3a68b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758dcf5fbbd0ef6591b1b53323ebd8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d828e58d304583861fdfd9c3a71650234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53fd50774a077007abe4e5b43b09b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26366ae15db087265534f6f4931ea63d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117e88e86a240c8926fc1322d4ecb14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde793180071acc680b0bd038ac9938238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f85a9182cc65126c39a19fc37546c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a884d6133a7101e64bceb3b00e579b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665706bac5cf52ec57832fbc486f31f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffb40ca3bce81e2c10c808c4134935242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e4a843379aaf94fb825dca85d0774243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40306609ccd89fe3c47bd2783fb681c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528bafa3dac9b1ee6580678c8fb7b38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafc4b629afaa7ffae89f2c6283cd22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bfdf5e0bf98feb12b914909bf8476247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589c80ed91ea517731c8b858bf26005248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06bc369f5599a24ba8f67b37ebe80a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec85f578ab6836d8e7535437aaf573e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced22c5bcce6ea21d7168f41b031ab0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce736f8ebed27c50df5b7d8312214ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2fe8e8ed185b218b92df55ddad161253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937f941e5db443fb49c1de06a82c189254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b9f1dcd67890397e1e139cc088b2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccf4f5700c97291b6938ab334ac3be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6cf5337be9b6231416fd08aa4097d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e3c4d26546e00eb3202d6ef6ad22d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19841dd3b12f16bca15b49849a36866e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b523a469cacb4e611e2ce80f4b98c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac910db9afdf80889b8d228c443100ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d079aaff453a21dac2297129a8699f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163f5a38893784dddc2b5bbe48256bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d05095194a8d0b2ee4226b5b14c28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74070901ca2af8ce19f5cfde267fed07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b44aa47a3a22cd05e4141a6cf7bfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b5075aa742ec5f2271d516303c80f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96910f94d585c26d67100ef58feb3404268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67fabe4ac246d84379ee76376060d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56883d1197b5e6251ae25e6bf542620f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136d097269d647cb4c7b9ee4dccf35a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919802e6225c4e797024be09f69b46c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0411820aea0f7e0ddacfb67741bd28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987189d8ad3a558b77f75a990f49fdbe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf8e4cc047a93d18bd3084a240c9c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c14feadfc464f7da88b1bf797a346276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1ba908d40362fe65122b6cb32d962277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d03fede359ba10da6bf0783dd6c8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22320f0edcd4256bcd3a1d52936ee4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d12b042d575b6db0e0ba437b15a16f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268de80e934ae3ca4f7f7a251a585b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69c30caccb4b6ef8bbd17258a7363c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cace308ffc6971f7c881b372bdc2b73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba9bc780bc480b296e297ef44b55d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91128cfb7e85bb912a8cb126707306c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0e92c0876f7f69b7459ab54626ec7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b33342cdab2815b865367345064e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f1c3708b7d5d59907b88b6e09444f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461402a64a7ddd66df4667db05c10a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056b630f4d268625d6307df6068f14d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f080481cbc50b7e63060d1a5dd545f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b21efd495a845348a54eb0e166f9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b98fa9016085d4ed9e2a6b4e4ad7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd63d7b71af0cdd9ff01009ac890eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3918ceda004584ec7b8b5c8a884245f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29558652aa9560f84524b313d4da1ac1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074c63859ba0e646200554d180b479d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a14b5017efbe037f3aaf3de66a9778298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec02a29e927d78d2b50e443eb36471299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f3d2e71dd8d73900855648f5e84a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38390fda7a8a57e95450d27825ae9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ef225a93de68e7475e818c43031ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758b266bce84399acf8eb8d09b9dbaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb3978122718c4d279df9695069249304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac434bb3ba31b699d3e1ca4beedded305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56893369a04300ed8ad436199c9ecdc5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c37385c4bf848e6390435fec425532307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af049b9e8977fc9ec269c4f19da888308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00484921c92db3765a8d004131487aa8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760210a834fa723ba53af002ff4aa5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4448a82b74d7ea0b6c692a0c8ffde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4c158161d9c30924e4c7a122546a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36096f95e0ef2a40b07d82f30eef948b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd24dba4c9e57eaec1588825b1655b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db34cbd51e547b42b50eae0851416e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1be532eb91fe0795ba140ecbfc78a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef613c07d0babd06ae44b45f6caac2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d8abfaf3535dea311f4c7e3ddb5f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff09a13dc8db9ecef6e455cfb71c9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06b414be055bb12399410f66b8fd3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09144b56f32dbd03235d8883d129b3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abfdd86c5d65d953a40545f868b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bd391f12c67fc1e506aa321cc7fc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909c95d31cf6d8e881a33e2b93fadc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a3f0f463cb11df71921ec5f9f6043325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1401f33c87a498f0cd1ca962683457e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f1866718b6332d88ca91d8914861a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254dfd1c2006d118c9f55b820b27f90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1d6fce6b7be87363f4ef3c401ff31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226506c149630c0881a9ca5c37fc9ce5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e7db817cc48c5363e83d3ff4bf5b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1834e79eb6fd85b2e5540690ba5d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c32cdcecdec8718a0eeacce8fe5a6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bff263db3f0b46c4efcc2b2faa117334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0767ac0596d4eb0682f8fae282931bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733d92ea9b2f9c083befcae1c6327ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ee9b46973156e348b7d259b1cb6e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee266b8c053de52c10bc736b00d3a161338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3e2ec6c4c13ccb0d62d9f6c6244a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c09d994bae24fb967ff183e6a85d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dad223f392f2cc91f6f306642e94ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1d8367e9322270afac38e6cfe4939342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9cbf0ed5203fddbf03cd051c48368343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac1922a7dfbf3485c49a3185f8cb02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28c8483851113bcfa937425dec8591345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d533ce2f522c8f24c7c3560255b85346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30460cbc00fc86ac229efef35d0ae769347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c98a2a4a88f1122ddc926b2e832da6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda47eb5b7ae2089f9c912d889e0c98b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c147b9b78d87f419e25f9d5ac6f637350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061f02f6f1c75c79e661a4cd19a0b3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcd048206eecb60b8949fbd97fbc27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f36ae26a411db10796a7070c5fc41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7cedd426255bfb86349d9ea2e59dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390b8ad6a527cd103805ea16c33adfd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec3ecc4af27334918d644dc4bfdf35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819653a2e1474e9e2970272ff8cc774357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143f52cc1286b44d93d38fdca9a7997358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac86d6e2e11d655e4e0be556b9e7b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64050f39959238b4aa296631b93726360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99db8c5959b4bc54cea39f28e1dab0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497acbbe5f781fd918fd21f36a77892362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5841b6cd9d9e4a6612b81e96b2577363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264c0c800267a23f8fd23a43acd56cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac46f61f0eafa9a0caced07bf89d839365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b4d082f2f5abb36791e71689847e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107ab87642f7d50698249008af37647367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02f34484d9225750ff34c2d3e4f2d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a5c485a8517cb711eb88b21bb749d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e414a082006d40153e703b4e5b39f4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9409ae26f340a6b75943a0da26aba15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439d9da822cc599a4f3932f0b730370372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ccf5f46cfd3a3913b5ce711d244b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289b4b2dafd63414100fb2753f63a8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c5b100b5dc18cf29e78a54c50d5b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0af8e0bba63b1548e75156e7b7bab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50addb93ffe29c82e8378d9aac7cd2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de55a5337b76748de425210343fc03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93475ad4bdf19e3222db1d27ee53a369379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc23e18e6612483ad1e708d0442b93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd3afd1750c4385926468cc9c3434f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32646113016739ebcef1d4e5d190f0b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343de4125be83a94c087d382023adba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca11f82480a388649acea542371dac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eab21b19dbcf9b3167510120425b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885ec3b372b21e44c4d6ae481187e62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69a3c364fee1fed88769012d5f0681387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c0ada6761d7a85ae1c9780d3feb62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad10e141a7040c321aeb072842d4a06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743637486549e2f904cdcd26263a8c4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a355889db1824d6f1f868bd055885391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10868c0692060a991bf4d92a124332ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99603b579901ff333875b46663654af5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc332ea59bd8ae4e9cd732356ceaa7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66377609f0e2aed48981682755766de1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1c0c5709284358e4fc9d933b69bde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930083454dc3b3b401c787259b84e41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b76244f49df33965438faf67c59fc5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dfe071b5ef82ba58be2397a394a99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1332d4d67d8830e9048d9091b890e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3371e4d806586538249d1de2d56bd8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de379d65b5ed018f1dc5b6078d46b7b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19418176bcb043ed77e3e74f113b73cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbed93cce962dcbd691b39d83f655f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9e4fc3012139bcba423e39b9f1fee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb9052f7e450c32ef010116dba75b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa022759bd91355c3051f403b755d2a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4706895d1186d1d607f4be760586315408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204c4b976d0f39673c7ae82d10fd27c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f440888c3cdda2853ff155ff8ea4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700578e7e019227de62fbebaf8cbf945411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e3a4c9605d4892dc0caff5d74bd4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fb9342a58aa7be941cedb9f20726a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31e66ed2c692ab9ab23dc3b5d5cc59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68820bcc95e0c1d8460cbd09ff9211e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b431e0f63f1f974be03510ecfb4980416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eb84a842ed7d54aee839ad9df61cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be159757e88414a2984a4a71801820418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a500a02ef0cfff8a22f3dd42fc3b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da2501a30c8313318c7ef1dc52300a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52651af9934d729cad0ca826f8e98b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6966830c9c5d40874cdfd4d989c6611422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586cd394411a00963838649b11a43e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc647cf9d81163ede1ccf41dec028ea8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6658efa4ffd86210d8c0fdf35d9cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fd6b20d38173f79278b3e48c4439f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a1e933d7630ad417c4725316d10f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38685b7c726b6e102363729e005a5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52121c69fbfb7a64c51c05e62271619429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4ccb2760255e025f75998cad3b836430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53333d8c909b559a0d530e6b9dec6bb4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e3813cffded825420d1c0d2c36aa4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f772724e55bc28a1497865552f7f5f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bd2611b6133e27c5e6d9d20383523434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d424214c8c3824841dcb38e3f3912f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759fa54df431b363cfc44bbcfb050f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381d8814e69b2abf5d5fb8304e2e998437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6c0663395ca4d8fc29f0a5b2b2203438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d838e94b8a0f6613b6f9e4be085bea1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771aaaedd371d3715cf9d35f7f9e668440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f139c21dd81d0a352eec12e248b48c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7ff1ea1ed9df1d6764ff6f868286c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fe253e9bd337ee17367f5af95849d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95e6d1c66d172c15e5fdc63d257725444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf6d30e8dfe1e1b2ae99f04f3b14f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5580a81a8f53b855b823f2fcfe09fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6433e53c905bb36ea1e6973381155d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b469e6453bb9c5588a6ed3ec7cd464448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549d553af6acc365e89866b01e976d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997eb01e79cd4a59eb645c1e1276dea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ea16b6d09c1bda7af8375818b83ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446995372df4eef38e84e9da0a22b84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7aa98dc8e4da60b561f0123a61e60453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41775253f198816cb0e75d594bd091e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a80ca23e4bbab9fe9f362654e07e95455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314e5256622854718c59a632d568823456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370c38fd9b55b0e61131f1825328712457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b074f21ccabe098d87574a4197301458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d30ca07eb9ff2da376477a7331e5f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667528f3548f8c35fef535c26cdacc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330147306dc1fa263aa77bb1f9d2cb50461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ea6ceef56233f838cd1338a8afe72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776625c7b93d2b18530c2d72f712913463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844c2b31ef801480789dbd48bf147f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f204277fe5c05312d8b48ea4566d14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54337eb363538bae4a6eff8f66de3fc8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfbb9d38f6ad5235dd39b64e10c2db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a090f5da65d1140014b73af818b23b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078a8c6a768dc342fee535324e88b06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b64960b006c125b4903cf4def6d916470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7211a4cf3a66879add6fa2348f93a6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2296e1c8c2c9d51dea454e725ca9b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd9dfeed6186a10167346bfb3d3deb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fb70bf7e4d0e5b72ef1b3514bc6d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e28adcad595f4bd5f3c982491eacc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a49cafb8018643a9c0e36d529ca42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0e0697de3e9d9c3be6d400b95a70e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1ddc0f46d83cd2b37f7ca3bc0d253478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922749ded0d045319425d8c55ad8f62f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcfad02ecb9ed93b681a38ec9c29da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c455822267cdd0a77b1581e3ac281481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d246ef9ee388eb371efcd595adee216482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c6696bba03dd00b994b5156b7faba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d79f0d60184297cfc04c766426d9ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0787c69606be87cb6601f385cfa60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf3a745f32c3fb801024c643027c49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00e146ed0d40505cdb24178c51e5aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b0801378129aaaba10a7497c67050488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202bccfc730e1ccd624087bf57331c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7b43e09aae004fa56afe18b3d7fbf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50357918c51e2708a41716c588d0050491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545441270af7f195954e8255cb5e5d31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977020975f1afb6671568cdd685f529493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5681e026199cd3692eb52d15043799c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d98437e0d1644e4e757116888a4a73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2510365e070063a2cd9c4a94747f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6266280299e44526c87d49a8d42ab5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224fdac81aa14988ade733ca79cc423498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9730cb83c972b9bca6c10bd9f9de9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fedb48e503e56f218e8f0250ca4bb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b6b56070271a0994fc3c86b3f9a42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93b545261f4b7d0950790af470e0dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4394b895d3d686184a3ba87b6a769d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f163112790e5d87e6406addac5a5f50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d805cc77399d8314c9077851ecd85505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c337b933cf54dbe2b623e0431dbb4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d8a22cb57b720661ac0e0554c0b2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b968c465f47489db6705398ac61a10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ac9dd1b638eedb0842173976b8bc0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c17c3432ff4ea6e1713d6f58285005510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3366499bc39226131e84a69b16a9775511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f05d1d63aea161363630b3ba3fcf11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acacb5ed08531957ab0274d0f38b68513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68310e119265dbf790795dba2bcff2e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32014503faa43219c8586e6da7f587b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096843693f8774e33d26a7ccf018258516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1872f4eee658e1cde3c3e00c22c5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71975a1642ea48d5416241268e305dc1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5248c933cdbdad06926915713628e1c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2e6586b22086b3767d363b955ff85520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf1f6dab347a3b28010727f40f0307521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e124a56608dedeae7c32621e41f520c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4c49467f9a5e139636768c0b237c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd7444c7370473599dec21f7eca972524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e903e068af52d77873e753bd4c9bd24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981d63fea06cec1abb6fead0bf69241526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eacc567327a787841bd91252fb1c68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e666268a293711bad4bbaba8aa6f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7261ab1276068e7f77e465e8c1fdecf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4775f14a760504e5e17514f95b23a54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ccec82874e13b96f22d753a1acc1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5a9b2439aab3de54004b3c3e9057c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c5ffaa488679c2acaee5324b5a8d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fdabbf287020d1b1af3f9a462ce2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b84ea55e4d8654bacc07867527400535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98752bc966118e1e87c0495bbcbca3eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4349528dd1252dc8b56938340fb44537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10462eec36bd51bb01d19e1a7fdff3b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865a875f5b089f7f47df3078d6baade539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a78b976bbf54df8dff370f59c40fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b22e03fd695898c329f2c6d1bf041f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c2e260e78baa14001a6440f8630c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899f58c64dd2de39f0f1a043fc35438543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bc850e8f6f3893a6d259a04ecdcaf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba82e61650444f3466a5014ebbd9b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41a87edc58d8268da0de7567ed0572546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c836dd86ce71b6d0d349510b9394ece547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1028d27d23a77fa0be54961b5c9a3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61e5a7f09150d0e621340f370a2d0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39588efc4a8b9c96c9c582b64622abd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dc8eb13c28d0a7259df64b777a366551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60199a11e0ce27db7a17e8d6792cf3a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c910dc433ab61b35f1c1f4ac1a549f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114cbb0002eca588bf3ddaef55d80e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0951e78fbd0d71759f235fd656b94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a124519cc584ac55dcaafdfda03edc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b25dc2c3a725f529ced6ae1d3657c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4c7f174630353485681617df72837558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b2bab310d77622e94e0e6ba83dc0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c264963b2f450dc24c41a3bb408c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5c6f50fe35f14e4014013e31a11fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dbf97d129b5280ae6e4ded88e48cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7047695caa194bdca5827fec77855d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca11730568e2e5ff7d3a8b70b1705e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c991c93b4d27a21025aaf33e45dc674565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb94e4ea64970746cd219a0a97f6ec9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285fcab5fe61dc59fa12a856bcfa36a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac8cfdf36471a605e57d99be663c1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8d7b19cc78ce9d72f8b71334a4fa8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24890ee7161fb4b7b4d2fe7a87dab05f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630f7834696fe639c065effae2d778f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd297f121bb80b8b5ed45d08f40681fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef205e9f3079aa0bd45a30f9d4d2f51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d7d42e89b60da85d7af4cacad3970574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff07daa4a7fb82a1e9168f49d6d89fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ff9870a12c0036704a2362172c7e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e3ff119d63b8fc24e4083afd624e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196c2ee1ef1a4d3b7a68fb8ad1f58d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70578ff958dfa291c15ade62e11ae20c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d08561ac589bce48909b6322429a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef904ed440e4d8d0854ec973dc4567d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ce54016519aded77e05aa5d6338b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2d2faa40989696ad89d4237afcf5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dc371905b7025bd09e368e3746da6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea01b4a806122a5a6bc7067b6303f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c00beb4c0b0efad36097def57d813586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c56fb7d7cb18da0a41677298af6395587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f1ebb03b236dc708ffdb0cf344193588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476a28808509b51a396fead6c10228d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e46dfc8e0688a2ea9a2fbc3be7bca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba680b249f9b59c2f89776201df8ecfc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576f569e3864bbd7d04dbb6be889d35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f2e31baa7cd245a34b7c2ebcefb4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d722f66a719f2dfc487623526420e5d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de8e2eaaa8dd224d53c4f0e85e8bfc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b917e5206715de5858f15e97d6d56596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d143431293e3aef957580b74d6a4f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c802f0762fada235ba9c32b39c6cdc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbb3d60b75b1322132c539bc082157599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb7e4c823368a4323a69cbd4c5035f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59239d9f1e3610af98c4fceb2cf711b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254e4374ae92f3f0905a0e8598cd6f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf487ad7e13cc6336d8c7da6317ba62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d5a2b251e04c717aa08f24a6931e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6099521dccd917380da00bbe350a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a81be87ecbd2b184feff84bc1165b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee99b16ffa5597c9b4a6ad549acdf59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68e78ff4c58386d6f1a5c3db849db6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456a50be9d8c50dcbcaa7aa62266671609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedcb71f6e91c4df45498bb318b8c18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001a0967919e3b9c41e8443f8231f44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa3d4b4f812728fbf34c5807f7405e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a2d4e60d409d6f082a8532bcb928a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a53b8a8e8068c7ce54fb01f952e7c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0670bb751f792110f487fa805a192615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1881482a90314d5401a7a7f174f0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c98da827e8cf485809b82cfeb0ebe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb3853a8c569e2632eaff39e4611ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d221d5e48d383cb206db1461688209d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62889e267c0a73c69f1ec5dff249fdc6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee0e5da6f6d80e6ecca4b3a754eb82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c6cb951c834b64671654522a2e8d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627aaca43280ea7fd5374d43d2b8ad4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a1ba6c1599f886836214199850e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff6b997696bd561d156ac3cd5af7f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ab666e35284b1e96a8fd04c1d6c69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa3327846e6dfab3552a74559dcef5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12b2bd07c2902c308ce672b2200449628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6250ed3c4e2a729c4a44b25ccc79e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1884bbeecb9e66032e8fcdc4b040110630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcd0d6a4878ba05d8ecf62de74eac1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b89253ecaab7235fc2a788cec7d95c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c793e82d8656139b8201cb763daff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2deda580a57e474210315ef519741634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759152929fb52f0251e97d2d3fb4a53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a435f017c994c91ab5373f53ac9e20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d8196b687adf1eb92578e326578f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eba27cd1547b1bc7f88cfb5455db5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b222a7bb79b10e7c478a64b1bd2ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422ba155dc45798db29a24df847bbcc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a79442c7f52cbed1d688f69010f73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34357b30c9806b61a8055eaac9784962642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d40125923c35181168288e356d9324643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d04dad0947a689cef5bec8a60a4316644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c438573b91bdb394596131803902f37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4df99882e6b53bbdaf903b5f268585646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f63090eb0b8f9a354c8f69a701288b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde655d22a3f7d1cac610b3b54b3243e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d9d7d86fca2dbb31891b7741593ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7ccc9c94c48db077aad85159f6df2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb34793421bfeefec53f0306227b74f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd33c4e3e322864d80060778af3a03e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fab7404d3a1945ad749a2299de856f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af83427bfcbf95a0051e22072cc86a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbc8ca536fafe739a11f6a5dde0368655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9796d9b48c60cba9bc0c4594a86a6fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8eb9bffd60f8e4cccb80ab0739bc9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d3800e4d63dcf94406ff3b4871b58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16c42bd87b7346c465186ff38969f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04b1a68dd2ecf2a03878421dc29fd6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad663d72bb75d1ad7b3a01af1ccbeeea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b759fa1ae2ffa1668b0762dcc1cde69662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208a6ec0180c21eb97e9fbf33a84772663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230be3251dbe3d5993776e6d6d28507664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98282313fee29bf6a009bab9672ef5c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1aa69ae8b54ae0408eb0fc07c5d01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cc296a98ef09b62a8382d7c412d3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9029a1c4947027d777315ff27c52d55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135889d53f0c6d08e5b2c8692ab3fd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2338309243e05e572fb50a85de7184670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dc16565bbcff1b356fee537ac9c04671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbe0b702fdd5bda4c1fb48a7fd3de5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf86b639a749c28b5b8856f453b2c9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81454bf3a191663e05eb57f3e4f49aa7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f3df20c62ec0fd8a7849264a4e9bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45167cff15a7e2030b503fd13538b306676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bcc084cf1f844c976e8629c1d407c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107e0111f0f08bed92b4b63c784db83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369f64b969210b1173cbd4857cf1a60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d56eafa12c6138925ad6e3604b61c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469166c04b297ec9ff57ae8f3493e3b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa71cebb4403e8dd008fc5ec87ce5a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a547afa70d8a46801b8c923f5ef49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b4a8f7937d6dd6ca82ae50ed5201f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e5d0fe1dea7a51cb74ce8ce737100685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f5350796f21e8a2f69e3989e9b483686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352d5e346d9549fbf054fc6348647f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bde2a640ed3986472c71c0d42f1ba6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a55aec77938d22ceda93400893dce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ce540dcb4be708ca54965b689e1b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392f79b941c7ddfae4cf17ed82095f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d03a7a71842f7f9eb292b858b1df5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce2fb65e990b8165961bc5b955de99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979c49f5ec0eb305cb4fa2821f2830d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb142a1fa73ed4334b7722af4fc93463695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb424b66c8f35c9cc70a0424acf3d9d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaf1c686e0c6b2f86da15654924b3c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4bb8859e05f3b6ea06955fc8b0562698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e86122e17502eeb59abc0409e1c5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba6ebdcb5978dc9ad7450ef2867c4e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976cca85635b03917c4cd3b54509880701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcccaa1ccd7da2955a80374a6800f88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94789346c5c6fbe793c111eafec3b99f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3db6512fc52500eb10f4c0a40506c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002abe18d41ebdd2f49a105eac11b41705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0be919684ffd7071176ed3b8c5bf9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de7037892ca362cc681860e7d774ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e03b8eff55173b89bac1dde8492e98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2eb114365fd4875bb7e5831fbd274709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67753af9a360c5d638e87af76d6b634710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01582d1920228635b51da604bd3dce4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557178dff00593f1f0d9c58774a33ada712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46a44c09c1e75becfe27255dc4d859713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4089d656e095cf2abcc21c23a2f5890714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6ef6356769ee90fbf85aec4b64745715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72150bc6180f4a42528e42f4293207f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c332afad1273e8b73affaeca00bda9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b01ea81959e071ed8c20c7da966e14718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b020b5c98251ed70eac4105e049cc2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607f9cf9b6f4284a86153b1ae9683f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748322c8cab58c703737833391c5c50b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46208fbc3e6101afeb608f7f94e24f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3faf8ae0961666193027bfadae3e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701708decd26e5e6830942e1b91143e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6af6f9304b56e39e896c66aa71492725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26abc8b5bcefc5ff41322dfbf8aeba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab55680bf7a89751ad9c3161af3f60727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11e238735252ecc0f2ececc5b83b5b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1c01dd46739f20b45ca584d2e7eec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c116076ba93436f5c35076287bbd26730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c6f5e461f3ba706f35619eb51ca33731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372569c2d3a385ee817dfb9265bdd70f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4348a381eef31c883b56a7965975c7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71c93ba796fcf507e6f1eb34b5f2c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b048e1d57c1c422bb836249a18552a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0bb4b8b5f57271bf21ba8b4e5915b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8b1b3ffb7ac8ec2908971d7b6a048737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45112eaa92aec0ae78b105c1d4970b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e5041dcdccfb48113d9a290732362739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc2894e40d63e9e04d648111e0384e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446b8417c74f00b66ab4ae1c75da857741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f32b5d4f9a9c5aacb5c70a58d68af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67124379047acb6a434e61b3aa6cf0c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fdb46881b4908d3b0573778b1396b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15364cfcf6f68d727baae721b7d1ead9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22afa94edf6274e10837ec7894c806746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcc7b5a311666ed412ffb8f67b8640747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269909fb1463f7670e74473500ca244748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece3eedad6f58e30de0db00f40fa249749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2980e39cca163c463d248e5d5fd5e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1d204f72459e1746e75f0ae7afcd7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696f277e52acab2096efbd8251dbdd4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa146017a5bf2bcda69803fdff58e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f582e31d600fff188f38a9e85dcf664754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117cde7a0c38638510b443b4c8e95ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37708c1ba3d0329e6ce7a84139913df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90ac0e7eea6c51ac9ca405eb7abe8c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da78dd454a35cfc26c6d322d7225a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402d21da29d98c0187af80428d04c09759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe367042e7767dcbdac1db676f9b24d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05b71627691f39e10656bf5d19af40761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02c9e8a76e2f3d7e79d6db3d055b3a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89006f98724b4145be74b839d871fdd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8c24f76de5cfc95919be24d1bb0b9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13742475ce4b3194b0d33cae8693f28765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabe9c641fa47523a25dc0634ec7584766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd57a640392236994f0929c2f05b8a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>