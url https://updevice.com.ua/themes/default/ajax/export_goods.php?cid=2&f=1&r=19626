--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea68e45e59c215351a05de3963afc4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6b322dc8ca46e06d2c75f7d7800462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826edbde0e75777577e8f7d69f77f953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bdd8d85d28f94ed0c127a6f43051c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6a30255f6f9abef90cb9164ad069c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546176128f2e4fac5234a716984407256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b760ad82e12aa852121c6b10b79b1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09d53dd5c66badf1f9acfdd301275a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a61e94e5adfac5d4e06d1c0a9446a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d577b22e52ddd474c6b9b82c0d74d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973064d49eedd49da9b59f33765a720711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99144b032394598b9591984cbdf8fa2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3be4f069503b774a66d3e40a5ee48513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd284d9610d45dccee8e6c6d533c08a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d67485edfd5bc31e923a30e10016f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176d0535cdd691270e57001b8c7421516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38670c1066622696e39fbde8572e7d4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925e7e76c095147ff53f44f9eda8f0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99980068c0906810567fcc34d89321519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404e9e2346570dd20d6013d32fd78cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca22095771e81cebd4ba23589827f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6234e285f516477b4906bc423acbca822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc267b2baf0b30cd97c1ca1f256470c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000c3ac026273ef5829a517937e9ad524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a431599f94ecf7947a423bbc21f19f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc44d10075100d367f3a1fabc1fb6bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a01879bfb277e5199700aa851493bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48c4c7b777e58435896d481050dea728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7122b4321589c80de9bff0dbc3c13d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fb2aff064bcd247382349cba6dba030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715ebfae5eb31cb08d3ace180eae4a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fb06b130f73a51d454209c663560832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0796974591c7766f72ae7debd59a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42270017edaba1e0c6aa086020cb766134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c03bd37fd04ba1f615d9da0599d32a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b204fd814d764d1c3fa2dd6f7ac0ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3a0ba1c472e29ea6406872e72a66f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d644f0d23b43312f2204093bb516a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6782579de86e9b9f6dde3339593fe339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c004a50d468b4ffd25ef43ca0da382440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28242310829fa2e4ae0df654fa3c87c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68cb6cf5f6b9827309790674460d2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86124efbaad6e498517f21195ef871243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774332461664480818a72a2e1e1b27644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8cc7d1973dd9a53ceaaffbc4eaccf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87c89300a854f4d5e58db9b4ccc62d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dc2d24a99046fcdd273a7793c087d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48fb61e4e97826060b3a01e463375548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc60d49424a91e53097cdb45f7541b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7968ead67aae5db30a5cbf17933454c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86674d62608f054f95071ede6378dc1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b252fed0ccd0bda4748daf040fbe152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd9f67784005c662c563db070258e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9a12139be28f9cfeb809cc48a33e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611957837eb1849d56560efab4125c6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5eb09f965aaac9b455757892dce4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62d2d470293671af8eafc95832172e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd66e63966343e2f8a7ca156aa2238058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f7ead56db073d549c02840de82eab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb0da7ba77ce38a56aa2c3686122c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4221e33e0f148bf9a5132fd4bf7b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c72706f52aa18acb1957a0d8284f1e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4eec6d52de86fc4bd51db96d9bfb963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b3ae696d02033b77a71d550d0f13a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9979793ab5905f8c9ed2e9747995b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa22044238f8de1b3e1939d899f743466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4422b85e431aa4ee4c5c10e2df81f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988da641f6886d2d57771331a53db0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6017e7578abe0474cf72ea6575e6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef06812cd272d3521a420bac4ca4e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ffd34dba9d2c2e6a33b33df13ca3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5ba7de51f36efb8509d3d8bfd76d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fd8922e62f59b9f58c4a90a62cad473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed4aa689fc427457ec1b5d15d3f96074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c315b05c1ec0ee5405b4ade2686dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788c6b834c413bda9f56e45ce12bf6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e3593178afb3a2ab4d5bdb4e4c62577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c32a80fe490477c41478c5d3a290ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57c88f7168c4fea7a42b94bc2c132a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8eeece5ffdfe7f2122eeedeb61b54380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bf6fd3ab9959744c6c3debf1a5c5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74096c131e019884fbc603bdcd150ef682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8036c0f8e7aa9a467c8fdb78ed4984b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1235bbd6eb4e2af577d578549ff7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b83a9e9a9c7f29b85f4cce63404a7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f86dcdd76f22e807fe0569d266d1f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca63eac7ff4e6329afd220eaed1b0d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fd7043685d912f9e46752c16deaf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d6f9d71a627ee00b7fc4a93315b4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ae9888fa0491ffee58f205789030b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90437954724b905314617c82aceaa65391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed0c354614ed53631816b5caa06aaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a48983a7739bc1793a3715c83b03e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498ee3c96e6cc3d8d0d758dd8de666f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899392f88c6cd0d8c7101ffb83e937895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b77e03fc2beacec8fdef3e090889896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9c3bbee8f9b1478dffd57c914e67097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3c83d30ba2d2a158ec2b8087a152698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ae40736eabeff3515c2f4a9d4a7a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722c72b4ebd623aedaf590441400ebf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe927562175644a56ff68ee6b105dfd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a966a7e4bae18f5aee1b7f441f16885102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f50756254e425f2d301c9da7be32b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9040be0ea1c421b82ed0625db1e4ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a2852d5373fa32710912a4185a8ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e42caf788e11ae6e1e2c0e3b6d2e9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84de52d4df0253848bcc248d1e878c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e863973534a9efb530aff396ba2c9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceca594ae8c95fee364e70a8497212109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06bf07294811c55165f6ea9ceb7cbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432538ed3d0c8eb32b3a812a374f55f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a2e008cd21fab87a085ec31d4b874112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debf40c2003bc56b9aae0ed6039241a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd91590a58827a6f93d99a84588889114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf5e630ab01ce0ce65d6ddc47fc8a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb312edd42cc27f3c455f11e8e8243a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178de6bbb8b7cb7eb19e98f167b5e401117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc117e30fb15d731e052637e4c8228b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357c9fe88fc604f4a0c5c2843eee68f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89699cfcfe6f9acf4e62df3395a18c0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3183fc59586a16f81a3b06bb727c2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707582ba8a5264212acb2599dd53e56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8d09d83b2faf9816cfb6dac560444123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa114f3b2a616c3b04c4241f0f05a129124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222d4f80b1f1e69e75a9c4a92c0d2f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9ded11240eb1a61d782796093104f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31753b6806ef45eab3a1e502b267d569127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b99230edcead93485ae37cc82e2110128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34269ea6d6111c019a059a055d9c7b04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819d8b09acfc8db9671487f4ad694ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21383dd6b9341eb4d5a574ea24b13e09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc00179ad1a8dd600bfc2fdd19dc42d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89adca7fc2e2b11f952f9b20b114e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec701019f6f3e1f813e26ec4059ce2dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652cb1ec4adb63bcc9b0bcf7ca00fde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c2017879edb69f0f774301d0f1c9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ded26ccb0656da8a6d189cc5c2a63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689a84039e979631bf9b25683d92219138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f7e6ed1b87c0122aa6afd198383e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b38295cdcc387281e4293d955435a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ddcd4ef8557d8fc897bb6bb4448dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc5e4a4c71ce444effe7846899bb46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca23565980ebf2ccd0bb6a2f50fd7b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058dcae917b3299a89c1a699fdf63e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15960356375fff76a447f16c927c0184145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3930c7e3653ee56af2e5e681701bcdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a37e9ea77bed93353187bf2241576147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968603fa9413d27a3a698a2dd024d52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be958d8326c38caea80b6868123e00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fc0de740f5e49a6cfa46fda8adbb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6deeca0a0457daffb51c8ef12d1e71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae61fa977bda129ac68dd24a1d7ca0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56ea97f571967fd97d02cb48b8267f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47ed9ab54fa39fdc08c796fd8a84d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434098b64d01af7bfcb25922737a1cfc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e87f28e6d1b826f70a641960ca5869156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0a403205e795d0b3b59ca58194c3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545b26583284b5e422c122adadcb191158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509ad8442742c4b8f2a292c813a7836159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47e97ee4aa0bf72bb028b09b9bda7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e04f35f762cd34e5aad8c8a320113161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153e064b0e427fe1973ffa0574589e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be326ec63c59b78eb0a0285d867434d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5727b88a375fd3f098dda99678a7aaa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72639a1ea985e3f64d1c2cb620d8e2a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153d435ce14ffce4d15afeaae433338166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505976504a69db8f2abe63fb8449b198167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8261fe2e95f64b1308ece04780d3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a996fa4b27a55f49449f645be105e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca96a221dc700a9abd903cbcbcd7afc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e12b33e3ab38422d4735f459367de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353592b4d5cd4572c35040e2a004fedf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f3d227f7f676d37eb2648aa825a89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879805ea1ede8d6d0c8790f6de09d79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beeb9af58a8aba70fd33006ab491f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44964f3feb14d616b0c78e3bd500b344176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e44a8b6b0b6bd693646dce7bd0c427177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd358df4ee71f9f61edc7e5da9f98d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e076707e5551013d405758582d0067e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388daedfcc2242353ee11b5d5ba5ab08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2039d782a0f983327ee5a9257f489181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6db99ae96c2e163e47e56f527a7c6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5bcb49423385a608ba113d91d9155183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c07a26c270bf3ff3f8b18eccc71882184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299f249d434c7b67f2c48ab3a640aa2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a88f0ce5e3e689125ed31bf9b993a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951a790f89a56b7733388bcc6f52f5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e097423152e217100ae4aa0858eb2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f346e5cd0aab8faac898804c6a4dd24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a02ad45f7c5efe4b1daafc274bb5db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d51b1c5e4148b37fa1deb15f0ee404191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590fa2660ab171359444c365e41ce76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b166c4ef12d19fca7cc7feeb182cfaa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db13788088aadfe3e2c49ec70b3229c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86285f24d8fe6601c9c47b219e2e1258195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd7ad63cfaf1d8a07bc4e0fcc1ab30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f349f13984b9e10ffe385825f86226d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8c511b8dfea3e565e586ba32f9cfc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c962153a73254d5f31446d44d42c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396e95f269780de84512c7e538830e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9d2df331175349e2a5d5d69f6e671201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ab5a4a8e7a25bbd3a3fbd08d50e15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbfc583586dd40f300c94d5ad7ae95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e5862e9133e1a793bfdda4312ec13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296b8d4d43d59481862a6df54f89848205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab5ed777a6f53204cc158819833dce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d52c59e120ac145b36a642cf89530207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919dbb86d9ec0bc1b1f56d3672128d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111be84233030e851c4d4cbcee1735f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a95ee0a30c80ef52573c1bbcbab545210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887db9b2b6c710a256d5720052ebceb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5a0892f1e342d86da2cdab1d3846e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b9598a280507207cade3b5a26efda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8833144873637bf4df616c319bd24b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457968ef76ac80d22ae686ac00f0eaf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529efdc083c59287c0dbd81c257c070216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ba704503af54e22d7bc2ffa80bb84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be855bdc33a036f1053e5f318c46a52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9499c3be297581ef71f3f5370d51a12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f1602ed3f6198c1d09724b0a8e6e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc75d901bed22e5d8a5ee1aa58b25e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d6a25fff40f51aab898713bede916222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31716f71625a8b7f5f04c76edb2eb6e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fdbf04ff0bb7071992c28bd95fd10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de2fa21e5f36146e0280c599969b32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24726059db3e4c6d5ac47550f98786c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa80b42a175e02357fc812ae878600d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e24e5af9c664936cf622179741a37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43f3f2349e60cdb52723996bb8cfa6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cf75d5505c7890a5bb960201bf70a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6372f952729300e1e66c90dbef7ffb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590650f786ef9982ec266264eda84433232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc65e22d136090574510b792f9abf6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedff6b6f36bc3d0c240013123578cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9da8cb589bf2b05659e51b50e60f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47399fc173680aee1b5dc2a3edd0dde2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd5a94a1c6472e1823897dcaf1e84c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecacdf645c1dc5c4011d2dadc1dd11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3bf4c7ef3d23d16c0bb46423303e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8137de949613fe7f09c7075a24cf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897c11792d3e0e629addc156ecd1b51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629a142d24e0fd1679a4e48c8170ca3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8de553dfe5d6a311075b9a5a6f3fb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7758cf9cd4840af4e0ed56add99d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d97e0a20e1101876af742fb99aecea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b526bb2767da3abac59cbe0bd90f92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873f1cebafe240a6ef47525464b48c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e61f475b242abcaab181d7250a26d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9585b7073b4ab4ab1d9dc3779a8316249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36111b6062a4300288080c475c31567d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3ba7b52c24bd261da6e5488349bb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a36c2f304174c4bb7719a6faf4138252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a243ef56d39fdfc5a07becbd93f867253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045d1260cd6e4708321516958624cb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2514b843c3541e28cc1108cb2187086255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4635c3c3839de9fc0248bf57a496f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ace509b1e3c91eefd7977aef08f065257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd776667966a042ed8173ea5e9d52c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e03eab70b7521265683c834f78221259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f0cd68103f6ac88f5a5c5bdd4b8cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b61d46d4f443b51e5a738207d133a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57935207849062ee4e51ee7487037d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dcb5fd0c1f009de1f42601251d399263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a201ca56a24dcd07da860425389c669264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdd4bee5763e94179038d52d21a262265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade477785c0aceba5ebee60d6126665266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b21020dc956ccaa0c0a45164706464267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e73ac249045412c001bbdf3056f69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5710ea0a7fcf211f135796a05d93050269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57b070f94f3ad9bc05501e875b5274270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6851f85388518f1682060e326a67d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215a84ca9b9b93009c2fcd9b996e91a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058c2c5e5e3aed620ace7558e8b4434273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15a123cfa340f4ed05842027a1eac7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c4525723ed850b82658ea7cdef9ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9712c7ec2ac579cec34c11f9e791a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34180448c99974a91e51d2385e5233277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc19f3118f8183245edef747a69deb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225a1ece727db7781c4c7dbe2dc215a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc17d0b8a10f9a6361b2767d8eb154280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb9f11f1706b20b4f228341ccfdb19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f13062cb3ced8a80e58f108203cdea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485d44d80671a185ae6d3a8f3dec51f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7588474ed9c9217876e4748e1dfe6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5b2eac5d40d60b93c43a7d869aec8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e1960468c1b6f67db5dc3161d19a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150051e4eb684dfcee2ecab564d46d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fc210830050c194138623d6a7f872288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8fe84c338bc6fcf7ef9867f285769289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e92b05aaa7a57786bcb7e6b8abe2b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80806afff6b4fe2570d504e48a5df496291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0c0ee934957ea4088e72bd2dfa436292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb155712c22fddd9eade47d87da358b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b667e98d9052f71c35a2d8e4c743de5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de977063efab73f0810d6bd7c57407d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10242ac78ee0ddf9113564d6f8e48f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09be5bcd889faaf021b76d68b64cbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a94d60bafc829fca630f07faefaaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f5c20d3a93e1495bcb710cc6ed9cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a8afe1630621135ef4c4c954220c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f6e82257407e55d75265cf2f15bb6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de49fdf34902104b1ccd7121cd13be3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e95d39d15a2050a5b68ec3eef52e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106d9adef5bdc9794e09fe42cb8218e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937dbfc4cf7bb822e5b83d1b4961a36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de658fe90ac7cd0997a66d403592e16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03e748d6a5c8b149e00860d0b33f3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6073f6132b5b312176bb27d471541f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8bb88c17215ac235e15f294cddc8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08db69aa022833db276448cb03ebfa9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64551f3879a1708c46ba9d0277c868c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc79f6e75be5167d443625bf562881e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767b756697eb40e7e6f526869a3cf1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f500b02b21ec7f8adbe9502188ca1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a0d7ec8f8ac3d41fd8e4e28605bc4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5204e7e253290e9606d3635008ea27f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae0a60088f833f12af4a93a9eba07b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120297b818d03e71f7084413103d873318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24a5ade05890866dca4a2743b52f35319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718bc58e3f40025aff8770351a3bdd0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b2755f02e6a7820a76257b54897b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04738c055e144ac681e514e8e616e21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606942c64c54728d29c882af5acea323323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464181acc066f29a0a9d9af84cc7b90f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3208025a9b790ef2b98639404726acc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac785b46ce0fe1f32d7c8cb98a8b79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09329f9476bee15f96072c697840a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264e0a054d8d05544bfa6e2880dcf8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17bf402cfef26f88e12f7a2d255bb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3b86196856f7add776b9740f77821330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d15a0d61119db2f97a519cf8fc8457331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b284439ce67a69588034566f31e83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091b64efee10afc32082f095172c62f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166a4cd0f1b46490878e8465c4a9b0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b81d7d5a777a74b9bed48ce140b7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59ef9adccb24785df79e6e2e56aaef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2345e0df6ed8e1e894c566daa9f348337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa38a536edc2a55f4bfe0b1567b216f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493f6b5c6f4bc34ee14e5e91ced90d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41005eb2bbe1691b845996084786f03b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5a3f877238c13e44e588f8c30ec21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3ac120a4dd8ece81230187697a83f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941766693eaefc6dd57441ab6b55c6e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e949075a88571f806412a64f84787344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35f38b1b1cbe247825f8f2d61a3232345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc21ffbae748f1a766d3fa8ccecd6e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf73fcfc8c28fe67f8a3789e72fb1d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e8a2e367db3d7c26b03b38ab345fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4d09f2ac352184f219bf4450f564f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455740b470bf05f8aa2849194fa0b1ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d513a199b2b5231027bbb0dc8c7e6c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53034e46e15d2ab7e5d6b959a4db6b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11cac78b24ea6b296da7e23678a092353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd23e2a38af1adc964c54ab172b53f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5d4cf11aa17364d433a66fc413b10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec3e9b159ad40b2ce0ac91e0fa235d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb79bfa35c026d9b615fff52cbe5d5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c00141d6ac83c206e43dd94bbeb4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef3a5a612887ca70bef8cb7e3fef5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab679be693d87a6b298ea17fcde6e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff234c0328388e8f415eebb53bc336361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357b07eab9f5d71df1ae958e47d76a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78c7e190f787af3a5bd94265fc0cbc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8c5886777ba5ebd13aeda91eb88ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc3e93b62d364257e04770e475fbc9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183039f4753f9bed7378bddd780bc32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10cdc2f6e2e9b936bbb855ad5dfa04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3128cb3d75eea08080cc07e609ed778368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87495b67cdbf301004e072fbab33f1a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822414fea08a333cd9012f2357f700d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18bc22bfec435ff3854246dbd2f734371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1bd3ae119f49fa4f2d8e8b630073e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96015988693f68ac55931bce560799b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc009a19814563a143ac48bfaedff4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd5e99a5dd1013aade924943c87f73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d8303b825866028c962b74340dbb5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5695e31c5becc0f34eecf5c3a53982d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113626ab999e86efb7ad0a5e8eebfdf6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e747663d6e4cc20983079553c264d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998ba6c08e07f80c820c3865b2b5ac6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f42dd2763076d57193951309af894b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312069ea551eeca3cd05016e6553d37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915df11ef03d35434a3deb120e2eebd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115033318cf77b42dab0ea7da9ca8581384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249d735a208b6e374ae158a8e618404385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02913fdb9210aa6b96691f7d5200028386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96224747f2f636f359b7bdc02ea9cec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a52012f468d77e8d11e657652dc33b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3447c931730c70ca8d425f54a236d74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f746d0a5f38147556e6f71ce17fda1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9cd9efe09ae2bdae500e6dae34770391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787f1b2493ae7ec0e625360ba3c3ee7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10772580a4e7fbf05996b96a56855b1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a594700152acd0e183f420778df5428394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8508f672efac2e2e1868fb52aacf0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4db57187856f4d614f48d5301caa15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3e8f226f2d48e991bde08be77cc21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc3d32016378ddb18439a87e839d8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e530130887cf3e585260d7b9b8809e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d3211c9bfa8c9265cea84bd24c9d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004c0ee3080b87cc5a8422bd301601f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd7acb9aaed15b33144f34535e4778402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99041ee28dd657fc952da4cc74a995a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e60a952caa557ac3bb4cfa817d444c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f99ae69b71fc607c977dfb7f3b655405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607300fc68e7b6f89ead2a8d7775f43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1417878d930af24f88736a6a1eae92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac43fed04d415cbf5712c3c30779999408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2300bd3738a2a464f656dfdae11d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2d5b3e882d59dd2e5a88f39f688f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798489a35f2f44338c8c6a3eed5b5d66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b378fa768a64f367eac3bf0e66e614a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fce298133df19cf6d5db827c51b0e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afc490e9867b9c85339d15760c8131414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e0bcf95f738a2ee571d33bddf73ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9871db1052c053a8559693495948441416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0cb4f21d0413b464fe80950334eb9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1593b6cb2a6ccaaf75c88eca9f6cff1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301194993c0cae59522d4212f7471f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caa8a8a675105c55abc007bb14786a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cac2cf0fea64f53634dbb9b1510d84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ece78b8368b214a1679cc823090ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1fdab5aab9e9248ca192585b53902423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bc25a3e0e8b2938803f977c158627424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2835f6dafc426e9148ae8674a67ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5acf6bd4b6797eec0d121ef34d3758426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a99cac23e01816700a4c7178d19a8f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a44a007845297d7120d55bef7fc35d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb78422c1f9a4faae53f956c87241c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b195c3da68d246f9c2e31c81a9525b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7583ba6769eac79d4a9a2cf7d1bffb0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c03ada76482cd7c1dbbccaca649f53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c00e992aca2e64650765db28be29bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419645f7b737336c152551076dd8a56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eef2525bd4c706ec8d4359a5f172ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f2ca83bf8187b670c24d3611acca4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441d79eb987c4b988e87d66f0f50762437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1c44ddff5deed88b4cb891a5ff0e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef0fefba443c7cb77e71527b2dc166439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ffabcfe21383691edc87f5b6c22f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e9ec4c76384ff5a9b06102c7eb97e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70682c39e2de0327903067a66657fdb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76b8f1035a67b8d2eeba5bb494aa4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd4104b7417c3b00b3599010153125444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c864cbaa76428cca1bf163510936b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b55da0bc63a173440a6274401790a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c13add1e9b55bfd6264c303e2f31a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c07b6f056dfe7ee6264ba89f604401448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05ca0db0ae3465a9073ba8cad73da4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07773989a61deef99a8f43e3ad5461450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3702bffabf00b1a61e251be82f3c53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d3a7d3694523409808c1fb0d9064c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552e0be4b3572eabc015fd91534ad30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f491a04747d6cf79b4f68c98351cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0290065e4e8d673a5639693dbba3faa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19521247a5f9dff5f7291507766090dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3436cace48b97c8bebf1bff7915f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66b3bc7c4ef609a9615c1e0ddedcb9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4195e2f671ef001ac7cab1cf6566b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2c77bfec301dd31a335df6e724b54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe571da958ffd230f9ba0f93ce0bff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e508b89e4a82f17fe1e151178bcdc65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0a05dc64273b84de2f17351e117c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9122b53190119e54d6e47c45e68dfe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66007437ee24b389e6a6f5a8f2be2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a882aad8edfb7a2fbdecfb024aeeed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c04ba6a1a4a3b0a4f0a49da7ad14b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72c1443b958ec963e9553335ee08de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634100b97eb1a5b17f6566d7568e4723469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671d567df4e30abd684535a055c7a69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a448c657294b73db46e8f5e7f40cd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27470c421b493eccb1d6c53710429589472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b64c654b1018df88706e01286f0782473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e38874f7b9590dee8e30ebb46e9358474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cd85f7bd44fb94f6f97603db509a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2832bcb394106ca4929f064f9919ee9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dce19fcd71d201b5528c714b104304477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aab33eb8325e48e79532fe0fc1d73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48afffc6e896f6326c636832a82112479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c3aab026e10a399bc6e810a518a73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2acf9190dd3413d62a5b692f3896e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5c1c1b4cf0d321f972c97e0b343ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b72650ad869b8413593c2934a12344483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735075449e8df0739bcd986242eab0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d585902643ceda7282468b531378108485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab6f4c0c0b7287c6841d84a2cff568486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c01e7687c796f130f833f18c6ccf9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcc82f4ee3e528133709412b39e343488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810298c21a463716365c121a4e159bfb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6cc6f9219ad8f72ec6c4716e4473e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e92bd0bcb5e67de53ff933f3342934491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3e07cf186e4533c8e25793ec9046a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9738a82ddfdeb25298b6934f9d1a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe795b8482e74572fb5a4791882dba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee854bd0f15f5700b59357b340a144495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9a44088a87db71a5793c09ad42f9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94457ba7b52924c92a0bf1c3e441587d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5e4dbcb0f89269e73bd4e706c4955498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0334928a9b7f2a1c10125dcb2cca55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65103df197eba42c4e531379ca2e3d18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9220086c67b89209b025166c733b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980bf884b164c8812e297422940d004502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962a6a7ae76e06e34251c88d4b15de8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5330fe491d2b68e94a21787ad462e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9089e040b9eb6cfa649c3fe81c70d52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758214177cffcd94f8adddbed883247506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4585acc95ae39077dbaa85f87fe9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01710e011c53e0bcaed92fe3391c8d37508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb8cb0499f249bd342aaa7a166e320509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51b64547585135a56aea85e3cd22ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35baa2a7022dc5c3b136b6e6ed3023511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58e4e907a64c510bf515b172f43595512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b99646b8ccf0536901ca40b55bee7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a8875e7258d6716c42dab53735c7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44995fb6c684bad5cda90e83f91a25515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c2dd9f872ff3ffd89c6f003c09221516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2ba9730a20b6b22385bf7f3bccbb5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9a0bc4269676971201c1143dd06c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec59195c09ff1eff673002490d835b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694986cbf0f51b9d54cf37fb01aef467520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cd4e260911a94975813bf9af93b19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de564f3f25f2c9808be3d725f6bef93b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaea28b01ed0e387ee77a85794db70523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34385a575410229ea4224cb46736e9e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e4eb6ddc1923bf783b26e6287b748525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdb6889803f30cfbaa22d230f6746e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a416faf42c11c8e2401e826c0f2ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a231ea7ab2efc630fd4b7c036b42b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77945098d75a09438c2fc081f7feb9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097fd4dd95906b13aaf551ec8fd1e4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc2e7d457673fd7f39b32760b058f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07dee78ef40743d83af6f89b5fc37b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e25e485db1239d43aaf68c8811510533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dd5ae168612e3a6c9f30d79ce6449534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69918aef1cc8b9ef7b4800d617bfd0fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1945c31a508fab0ab3eee597595fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9764905158e91a657f0fc95f4461057537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6669ea79821eeae8b16176c198f5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eb7dec9bf58ba03aed72e806decc0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5985fe29794e5168f83470842add1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb693696aa8fd821b5a14a4a83467f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e643a0f470b8a742d72f65a8540b905542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a351371c08def5f744fdad33c729d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2e22eaa94aad21b0a8eeab771d35b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf26eab99cd18461d632e2e3b6746ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c2d064649eba184f2eecda63145a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed1cfdcdd7fff577cbe1f9fef14849547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc097c0c7190466ce59457c8e338dd8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e04eff400315fa828fe5f66640bb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05336c3b027340ae971ae82171612c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9151783772721e1dc8f30cd7af96c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7794fa3baea97240bf1b5f238424eed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7c907ae88b4eb41c73b1d20453d58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ab05a695470968324c28e9bda2c40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc67f27f21f1a4dbc8611b63993f58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc651ba2cf9c7b7d3fe5ab7a89a36843556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6129e7cfd7ce0429969abb7e2bb8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d9fff40ca5c98f137dfe20d0932ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ac5890e4b4dc92472adf77203a583559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3b175691d28a678161bada460b84f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c41f15b73f69d0da4d0866fc0e2ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d2a88a4996d66542f5a34bfb8991a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a908c3f7a45e76090d95600164c85a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a0b205550e2cb779810e991ac4d84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc025fdfdb6f2b609a32b75b2c0f5b27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42417529454487a88b793378ee7e1cdb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82410ed5bc52456c4bbd89aea4cf2da2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0730318d1d00a16dba127fc90cfe9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1f6b6a8ba7d6c92ed5ea3fa7c7cc2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8f12e56d96328ff6a13fad5e992b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b054d3274adeeae942d547246ec6bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe60f36a06e88a154c1972f3ef73f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695b12032df8b54de837a64463ee37d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bc509e8ba20cd29415ee8018daaa8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde0aed13aad0183a92ed896218013a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0626913d78151ada069437d61e93f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339726a513b1814ab0b7efa2b5f3f23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc50fbb5ab3a6e35728f08faa56ec93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb1033a8614769e7de5b0fd89eec2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1dcedfc9c1f3c5ecb2531cf876223580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb37bba5cccef203321a77882f29061581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72031ae46c7171c801578c5f5d17b1de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2d08bd437f0c0e12bdf44e0fc4266583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d69e00621ef4950ddc8b91a37ce169584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bcb85f60176f0b1b2938c797ae2c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e06683583e244a43247a430991cdda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb9a671a9bf0ebbb47654821f74b38587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4f9c2b517a3f37ff83251eebcf62e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405234414f14eeed9879434b7fea0f7a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5b4e0563b5259849c2fd7ee3797e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68765504243e712d6563953e5e75c9e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8a82987994908e2d41f9ff6f3eba2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad29eb32e03369c0a3598c7d388348e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef56a7901bd27eccb478471e4a4c8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b014377b9e25a23454f1d8959bb2a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fe8a491ef6612764d0207a438de61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85093f6231db12c499043a09598a5b66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30533fdcfe70b1c3878859ec4cd86432598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76f3a02ffbcacebf8a5b130ac1228b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74935d489961b6626d2ceed7e03d62600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e73959f23436e73b7935030b02945b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb94156b932878a43fa7b21e792ba18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b3e11001fe8adbd3f4dad6e5ee79e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1a696d7bfd6991dedaecba2541dd5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837d842fc0736f2f810986226c858eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b92a86fe4b80a50a27cb714a91a5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724d06dafa387b3d590197f5849a744607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435d50241369abb50cb4f2e0ee895df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcb3c955a61009dc61a286148888f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ead4977de3bd0f961a450e4fa39465610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4530716c27c3531a43ff26e75d8db6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917e090be482714831bd7fe7373768f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86e77b90586ff2e23ad6ac9e051467613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145287fc5f12c70807211bad63482cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e70467d9c112a508e46c82afd97864615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bba2262e0a92d947d98220b1452583616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd975a7f4c72b225fdd72808178878ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cfaf87b0caa1fc599aa4432176ff3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683047fc042ab0ee970380a5b920c9d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01055f61a098cf809bd3b89052e011a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ff99e07345da3600b0780c5b2b8ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9303c2a76f1550953fc90297d0dc2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1027680429550501c313053a0f9a1a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769428fc94a284d80d032daaf0a92a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9344c80bcb29eb5ce7999da32a338625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4485e7a00dd60f935e659a59414ea9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f250c2f236699ed1d5695dd11882bf1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcdd55ef768994a5a36ced78fc75b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38cff959bfa77385c9843d7e771833629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09245b0ddfe78e961c8fd9550884e3ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaef9be1b2da01f0ddb0217dea4d3f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24194e664e31439b6b8c5695b071ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa40f67a9dfd463b3658e00d238766633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f039b77caa4922f986c1b3fdc30798a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406488fce2928bf40113f7a5438495f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f303e2b2f80244c1335a4c3c87441a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c3432830a5839ecc2035b46c17f73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e23475d59196f06f32991b6ef23970638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e960dc00bd0b41510ce76dfdf062de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250cd3412aadc7d02350edcf0150d75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675320c8fff1f95f1a6c041515dfffac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfd6a8680aeb2323ee5fee9822af4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042eb5becc720233ae173267ab38383643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b838551955a1af1f9c8a79d6c4845644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac30535ff0fcffffddbdb47f934ec6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5e6247709c940cf329aec8d8e5a8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0609a3d1b033207ae7d5fb804c7d306647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de387a29bb8c88a74a94d2348a0f13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c11fd1c66ae9f69173b6059236767649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cdbd8896cc33f7b3cb0ffe537e9af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a1bfe044dd5ab8142ac5ff6775ccb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612f265ff076171eec930fa3365c367652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788aef26247827546b44b9585b05a60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d20ee0b71f04d8e4d5c65493a8f9c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534e014e56d7ce7207eea62731771f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e7e07a7cad0d726782149dfe73a58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6f9b781967a892f240d93ecbc5c97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8c01fbad172e35bec1c466d6c69fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d81b5159a7044477d090368dcee4c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc783d08901b3d7cf187a31059c2cc7f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070282e2befc6c1f271af626bb2fee3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0edbd3c313a2b660ea027312fcf15f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e559728e0465428d06b3d2268736663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba65e8cbbf2a512e454a2ba41dad06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f92566a036e3177ebea94c919b7060665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ccddd1eabd5fd1c40b8364a683b77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aa23e328f1fb48e621bbd566337c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc399a96f873f8d82866fb16d582df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aead831dda7f68ea77a002213638d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e4ff5c44560e8f8e739bf96a57d87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dde4e5eef05fa2467fffae932228ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01a6f55e16f68132ead8801acad759672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9e5c2a28382ff16e15733d0bfac86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85dd1f81d29aa06da2d5e79e1c5808674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f439383e96e0f6869da161f2e786d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63310e2c92fa178cff76c83cb6dace676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f06e1475f27a9aab6dbf94ca8a18e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5989d8b941b39aee7aa1a5e5c36fd3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5db4a36685836f6678ebbb25639b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5273169cd788131cb6c7b01a9e25f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92102bf7eaf6bbc4b06296b7a7e2db20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce097aedaffb3d50acb325a8d9ae2b0b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae4629318ed8e51e7c12dcc2946f9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20d27caa997b5df4e84b86ff42cfb1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a191cbe13e8e9013685e176a0942c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126255e7692473d75ba0bb96b730882686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2274430ad8ed890c160dfe227d2af0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc925214dc1628c80b93b9fd5710860688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66503f6fa06d2944059fea8b60a834689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b80e501d3534ad45a8b96dbba317a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89640b3499d467b33dd33cfd89eb42ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a40907f9de41b5c1d6a28c776c1f46692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38206cfde9b24291cce2eb056864de09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87aa0e2586c4098a37a36f41844ba3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6f6856807360a63e2e5c8aec20898695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878e04e5380b39dd945159e7eee3168696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad512ac3b587ea7c24f8b516421da46c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df90e0c8036c80a89757db2cfcb766e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98977c67888ad3fe30cd523ddd06edf4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5192a1d622cfe59ac277c773d2ca02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798808251f0e263b6dad1cfc2a2cba7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57866b41150595c0f4dd3b787d84dd30702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2249a6ca7de5a6e047ad6e92a177357703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebffdd784dc5f83497921762bf13fb2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24fc4920cf394b11719b17a8c1f5b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fe2076694435f0d0744bcee93b5ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760adc6923e4e14bd61b809326f2023707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24cb940518b4d57f2c113da8273966708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212baf03595dc8983b62da97665cba07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec30e49400c0d60dfda085d53bb86d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20331601b4e76215f212c96863e15a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324c8bf6ce805eb6c3348a69a1ae81a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c993e0ca0211594cd79be13d8cbf87713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804833fc71109cf2c81f9f3844f62028714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73435eae985969999371031cb6f19d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5f66fab7fcf357c6b58faf4780b41716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f8d853a4e3b44d9f498e688217010717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d6dc532e2ea96e550a58246577f19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886bfcaf3c6d5e325f912c62c89393a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac98312d7a9116c893cbc6feaf4ce65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422d93442176ac63e9c8f0ca820ffb7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc010a588727215ad5b41bc0f2e0330d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90168842c799db7db1e22d650be34f0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04750f7b25cc6f7fca2a7f95f26242724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef72ad763f9f517c50337ebb48081dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89868db38e309786a1b9f1592cb1e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee882f6a17b80995e50bf6c89615fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d40d15d997d96220157198dd715b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3141fbe4f113dea329987d9b630100729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86590841bcf1f273d713a01aa2ca37730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c06bd298e343a46598fb0de437fb34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24214b4835badeeaea0b57fb7f48e422732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb680f9d8050b4947c60301c84a7aeb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f92e7ed541b7f56b1b0c9699d640a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7c76bae86c6f07b7d4ef4b9958d1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c554e20403d09007429b39cebe88fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ff1c8855ba7d073845ba0bd04e50d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c608cd88d5efc49b2f42253263f4f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24551eae32cbf7bd1a6dec5090f474739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e299a343c922155a241b1a962bb4c25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52328c274008a4c75f81f45b9d13660741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ccef1b1b6596b8d59e69bc4c7f0da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7171be4e4491fcbd6351021b4904500743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827a6ee62adcd58f3c9ce3d96baa8ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10e45b2b368369b1341598d8fbeaaa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ff7fdb60506a568625ca7b6d845de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8ee7ba9dce5ed0d307f75466a47dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b75fa8111f082c869cf2f2c1ea2573748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032bf27bf95c915809dfc35f6f9c928749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9616d8873f1b69a4298dbce9547b9c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c108d7df3b283c1691de213642cff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533973823613cb24c4db547c038c37a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb07ba6d1dcc6d4ea8ef6e204e5fb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080cf3f48674a67fd169b59644c711f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff26bb9b547789c025f8767e3c2878755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5245d7d849b594977f828d8094137d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a5049e6efd99ece79cfe4d307d7bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b1970def779fcd170b74909685c21758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c889bb23578ad4329259ab85e60719759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a47d6ec0277532fc6296dc1ebe779760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611ee7c8078c8f23147843a8146adbc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064337da254e97bd43c1e1783388d35762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fdc33575d66f64e6813fac9a243da763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472344f314dfabcaa8642d8ec42dcae4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173bf61dab4f12624049208848d28e9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e27e332e0c41b687ef4d4878c83ee5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6339ffca7ecb599b0dca8d25771f818767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca106d245668e366fd7bb8ef0c4a0e7b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8416bbaa5c54c5dcc27154cd635afd8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f706534923528af936d49bb75ae726770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d680dcfbb1247889b1cda05fa795b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fb6a6bf5e13de4f51fe96e8f72a82772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a55187014ca663bf987a870a8356ef773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20f789d75d0824cf77668ed9131f05774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9d633b34601312837cb1b044af580775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b7a9f21fc6bde743a46f89f21a419776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385c7e1bbf5d6e2c0575971fdd5090f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4b0b79142a882b5e2f9616e424f1f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6988fc85794d648eba3d9f2279215779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323668e1584c2e15b8eb96f80e2ee139780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5645a18f0395ef24bb52b9cd5ecf39781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a82f5660545e754a49975801349eba782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b28588461d46b62fe1a78ef2d2338783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbc343c45ba2120d0478de53e36e16784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87229baf1d42e24bc459980c742663785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b386ec9f5ae67b96327343e5d3129a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833d881e8c74cc8e0c3dfe6a00c1f10787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220db7ed53b95b0339dbcd831ff07586788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d929bd8d559627302c23ecfedb3a2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754e9187b31e7e11134076b1833a71c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b670ae74c5f88c1e87ad2df5bfbaf9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4ef4d3ad44ed5efbf5bf62613bcac792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597ef5bab7d3724a93fd13eee739b04793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f6bc4cc540fe719eb7e0143e46fb3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5df26475b954f6fc39b79fd040d89795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec642700ed23cb0b0a38734ecfdec836796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7e58b538580ada545a440f1f6b99b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31030fc833d4155dbc5bb2a60df5c9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c889c6ee21e9102f9f52c3ab8ba53799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4603a852865f04ab04f8cc00948340f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216ae35e124d2d5c9f81ade92229b71801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf138581a2135be3f28cc7eccfec2b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3f1bb6a4567afab03b4eeab6cbe9c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b05fa5d91259cdfb381fc91bc14e8c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19194116bc680d3fd7a16667c1ad5bf8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fa5785156d3e34e99855a0a081118806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689546d9293fc911ca2f5dad4c83c9bb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496129e5253645218f1e3a8f908a2afe808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b03cbac2ed855d4c161f41fcd3e26809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f01933d709fdf9bc8d85b6f21e56c9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70a13bf7c982231d945d2e6c4e7002811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41624045c84615349abe056bb2812cdc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee558a4cdc04051a10bba2ba5c20d2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57080234b2142dd4f5d659a101c30807814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db24c73809dd04fa64cebfc5ee77abf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07113e7bb69a36525ead9157dc826a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab51931928e128ad007abc9f3f168b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e99f8fb8ebe9435968d9b721097b1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f70035761636f0f67986f4e4f15a57819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476434221ebdc155518f7adf2bb1618820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45775e77391e081c22a0ed5a05accb57821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78880e1b04ce389bb8b2af12a419d781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a61b2947d253ebfb89f50df64e48f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd46ed4b63362db0b37a60db74e49c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284ea42e0a9b28c18eb8318db5d4f404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827852a47a662ab81723088488c6bb735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b976f6f5cd1e170c400fc8cdfbfcb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf9e767025a724d936c805bc8822e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbd2b5548ddc9f577dcc0e5a9fc3f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bb6f29d28aa904240a2351383f31a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01364a11aa4d928ace7de888da072d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1f8cee114ae059892a378b05bee3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273c62664454cf3677c420ac9d1abf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9910755135a810875292c76159d71113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27453aff2884df39c26d9ca722e0b9f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e642c91df4ad38e743d3e41c6aed8c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47625953241f78e712ed24c44cacbd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9f81155efed4d33fdc5302230181f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f422d3d8bc3467a9804f5f9a324bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644181e39b0b7e568deaf6c2015e1b9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec46b6d6c44576dc77826d75a0098020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b2900c9e12f1e1c0a305c8aafd1dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb809f68924f64453fb47488488e62c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2d1dc0adc87704f11a04f27502f0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e1aeb70166e50d62bbbe5a0ba368224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db9bdc623554d27557165b676d963e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9106265a214f312fcbab535c042bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31ac786511f26ba5a2cf35f1b63ed927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552adc0fb7e3ba870d4326e6304c53d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84f967cafec524a857dc9730da8b5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f346dd46f6849fc21096bf28e3b1b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9c953836aed6e2af7e0c04cc5be7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075a8cfde3e44a20d1f14e31f00afff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42045283d5a2c8d8368e3d5855abbdbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2365b2bb3aa6e03147e25561695dc9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea7fabdab8db22ce84207482933d7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741cae74feaea9c975fa3fa93ca451436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd41d6e1ec4fe6d31726df6b4ce2e5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425fe2592bd3e5efb32707bbe362de238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58af0982e5074aac7bea78de8476e8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fb74a781fc594aed61eaa02c84aba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e1eda422b59769b79120dd5cba70541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6ad164889af1759bfe4fe74f9254d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0fc40c547532e5630c44a7fb3adb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd513e604bfb437efccd984a3ff3b07044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f287cb11e8623c4fe270b59a25da0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760a9bf98fb500565057ed22c7b4d5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa257f4d683b4965afc2e432e5c49aac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fb1e71d8a06893b1c0217a6baa62548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ca9d67499430c15bfcdbe2608771249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9051925c29bb645ff1876c7a819cbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0f92c408073abe1a7d10b307967cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165f9785377151ef4429f9d4cc678fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a1060ec55e7cf4c6db1af1ea3d6f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f97e2a077326cde089e96d488ecd8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558db3a74a631169b84bd2aa55c2fc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370896d1b52c8423c6665e7dc6f877256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ad40cd626a3f301c10f7df220277457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded94a33448a8a7f123ce23b6fe873958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f06a47e1fb9b726e9fe499cb3a2ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7262e80f1062644b6ec144db1552860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a074d202d88c816330a90b966efdac261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea274057341a889e9032803a9c477ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5faf0112ee22aeb63beb62a4b62c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947591c5287398c4171d3f1be98d50664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ada86a9b3d1e34243ba408746895dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0c6aae1f856462240a0b83804138e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c2917c64798ec0263a9b24b62149c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2106d4f9fbdfdf189ebb2c234cd92968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb8b8e1aaa4f61afe45fcfcac6afd569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c025a202e923198299f2c9b22f36cd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0e57883c41b4ad974575f0689b79d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ac78ce69d0b34c0d752fc856a6cab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ce8a7b9081343b94e13cc495787ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20498f0d1110dba6bb3ee0ceab6aec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d93baaf30d0e8d2ee1a379d07f33e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee91042840bbbbf6611141baa23e15176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f725150e0ec43d03874029dd69043577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9708eb2ade19c795d982a1c2ff5f1d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0a00af82e58003715529f77dc3d1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0954ff2d2e56b85f4e187fa286319480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db324109deee62dac3c50e536a75fc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b8cf10934dd1f7d31e10090fe526c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748e978d7b0bb96ab5e2eb088e1e48d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099af237fe2e09bb92812748d4a139a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6c847f017260e7822884d9768256985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03073251e6d400fbeace3c88ab8523386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0442652d522c391f06cff3e89c44687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e33c761c5062587aa85e0c730819588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed3f46140e84432e815003134fd0aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef065ec35905f7745e84368b3b8544f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30be6df0a80ed0f74fa7a04bfbb900e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdd83cc4aebedb3156d5c8abcb7a1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde58721620d4043a8013c9f899d5cf093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6cc78ce16fc37781089c6ae993b7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78939a298b9b8531b9c2aecd84b79ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0447f336303b1cc074c8430b315ff3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34015477bd48e96440099716d1b63997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a861f4e598497628a2bb885d58161a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4db428b976732a0b1136a477c2504799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba8560a43628e07c58cbbdfb6980ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62724d20b43fbbbc34a9cb0af0d6f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2efe0e8a6ad28253468b56eb0a7c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c61b0196f5269680356877e21f562103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e417206891447525e87ccdadcf8faa0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc07669b80eb9b0979a79625d117d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383437bbb3d2ea0e56a9f09b25afdbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957d565a80d148e35c2eb526c5534da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbce7d8a1680208a8f447a904db5a59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5a25b4130bfbcda30b6e02b4bef8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a66ba746e8f9ec9ffbdf987890bf46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79abd2df2c37213d2a7dad261c6a0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1b552e7298b0901a620f73d0bdcc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e755a1828271bca7f3cb65711dea5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b362f12a334c5f3237bf502993b43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ebe8124a484f10376dcbed013fc34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d071c1ccb20fbb740d30de3b45b3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701acd8cf53b50d8d59a0445e8c8f25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6caf1b93aa8a9b84ee63bd881582a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc0e945ae663c8e299437a1dc1927c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a66bcd96fdc2a1861ac63f0f376fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1372cb01c43dc3c9757d0abca89ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cd91ef5ddc3ce5cbaec4b74e9445c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1f1782fdf9aa32a1281ae1746eb31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f9574c7aa925998a58758dda82c4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154671cfec36df9bcb408d0d5a11145a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dd8afc2f54752115252f70b1e450b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4f3f0dbd8b1d5e83c2b5510ab55a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df379e9f2c24c9d03de02d7e4463f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c91766b059665fe59948761d0fadf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063e8684660329b612abdac6e20c62c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f513a371554c12f45101e3c992b86a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eff3b39f34fa32746fc29e3e266f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2780c1e21a9c778fe53d8d4348b93c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f57ad379f68f5fc98b5921003db57d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb25a73a60e1b284cf766b1a08b7e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f497688087413730409d64770e72e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704302a672611a78924373d11498512137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d8f12c39eb26f22230007c94292c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb801f81ad9ef7ecdfe2ac36d9a823139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b9a7dc94dd6d4e2ecd5c270bf69a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a52920c5f2ffd8bb6ae9426cd0289141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea0e8722fd9075f0ae0f22b59c52a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7c70d90fb4fbfff54baa53db2f195143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ae69a3b10b8c547e7dc08038a33ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3659ddfbb40efe33af26ef137cf6e1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a527e6ccecb06434e0323c8a1ffbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791725dec290d59107fa60de1467bb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f880fb5e526b1607ae318e5209042d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c52ba14e1e60878b65a64691b6d92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf51ad6e7052e9d36f4648e63803ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212489e2929e12c1ad3fa576560680a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f8e3d4008855498af60f123d0a937152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb6e44759aff2ff742dadf94658791153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75c742b2ccb7fcc0ef586c215b2036154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb112a90f2f2506a9c645fe0ecc167155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb0ec6e6153b1335b51bc1bb8e0264156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c45f8441da0d119d914e1764a9596157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb91755a74eb9b1b4891506d7e095e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc19e104aba480ca138f47ae8b4ad21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba634139ed82f640f8ddc0a8235264160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400e0ea231245ae75ac33b8e31d980f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166e175b9265cdab063e2e7bbc1708f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329e433f096a761bc5802698e30f49c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f423eb602aea9d6c7e83aca40dd38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc88a9fbbf70fa99f9b81796895a8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd350bf7ec296da0f8ae9e865c06aeed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fccaffbc475df610e2a7173b670d5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2573ce52fefca33800f4bd8488528168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0ddc7f10a1b1541088fab0b4e9ff0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9377dd7fd11ab4ba987d14ce6fbb03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d01759d19ac18fd93a172ea77056c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b3af9422e0d301bd3a36e8056a770172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f130372b18a2dfa8a68bf963342b82b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1d79720708592fec7e708742562e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d341cdfcf2e8a0918c99ccb51380b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f78124ded80fa4656e4519a640d1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f052529047156da84bc5326c2897180177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97087dbf67e16db355cfc3760ba3f761178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8efdc507f9256e2086c99ea0d9aee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8d56d152377c92797452565ceff9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e444da75e1e1d84c7317e83c47ed5f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1dcca75bfdd0f5f8f74583bf9ef29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f99c22ae41241cf8b46d2007bcb15d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e549234ab7c2a4a77695483ba6c286184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aa625ad733ed50159ddab6b24c7f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770651fbe2d4b86c16b4584413a30e91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af91bc512e511d2bb86885be3c5fc20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982ea495e788a21389dd6c27a26975e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ba02f15d735a03b60a2160afc966d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bfeb7c419f8d116ce584be649b70e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57881ab49e8c9ca8dbf8bf6c11e107191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a6dc7b5de3a041bde30081e929344192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176aabec7b01c7ddd9002939057c550193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cbb701f88bd95afc9471422d78930194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a2f9177d53d6f00d0d43972308c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6f03a5bf461e83cf8a81448859f1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c05bf10f229a8ee4257d452a86ba62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece31dae5251a9d41cd0713ae5035de4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47269ed6abfdde85791de4f2d31659b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe380286cf6eb4b0ec108a3c299033f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8660ffbe98bedb6de02aae07a89ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5d5a07ae3399e246690f8a89231a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aaab03fae66435fd6db9d95a5a460203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177df26681c75383eeedfdd3801cf7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49919e8b8bbfd3534c4f9494f2d4d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b699a1129ded45d4a78a641dbd933bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578293ad1f3c6c6ed44bf5b11292a8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bb7b913c230bf89dd57aad307b70c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168cef6a4f8c6cfd3dd78f5b977f2ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2f8c1fa0be046f7da992ba5fafe35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd6be1d721ac981b3cab6eb014ed21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f582d0789b93fa88790465dc4854c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffeaa45d500bad5ecb173e331f042a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd701e99b015f1028533b17183d32f48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f956402c2dd0f8a48a7c93d4d1f95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f6f3b75d445faa9beb8dd447bbb40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d24259fd73fc287fac24099927ce3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6961eebf53e42ec1d1e9e40d78ce63a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35b5a7a57ff20de312c73cfbd345cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8c9feafb1e37b355ebe7cb46b4b56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2a4fb3b34af8e31b006e204bdcb37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576954021886c2ae9520419938236f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef834f55ed440b3db9d6af5c060d141b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109677e9717852283ceedf776dfb9c58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a218673f3a41a7ca48da18805a0ad8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ea25b24761a647f73a990cd2c821a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03fdcceb6e7846dd8ba280951b9ed5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a5a0cff19f1f45ff586378f9ac21a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fc58d73edff21995b24c0fc3287b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e7deb6c06096bfb716453f2eb0f73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983a001406dd123c372063a087506b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af0e2154ca8ef3b57a53a7f4ce665e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd3f59cf850a26d55e078e527c574d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e9ea5faa7edbd09ac25c58338eb81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34ed2cc14dd3ba0dc348ed52010c24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd375b3564f3ec3de769e0bcc0a8472c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0459f41dba09cc4b73312cf8f43f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d43ee2c90a36c7a319d8dc6f1bd42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed650f845e4977b0359592ef2022f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceca6ca923cc4bf27b8814efc77a3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6408a0ebb0e12327997ba3e81bcb8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2265121bfbaadf14d9bc3f22fbd532e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cbce26cfe392e8fff4605504fe01b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e12e20e636b3f0e227109e4d643af6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0874db7f4a09f5911aa068d35916e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e182fa99c76cfe8d9e410e0451ee5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99b28ed5e720bc4c3d1ec6a0a2567c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5ead155d2b774a1bd7c236ad99bdd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4e8bb8179a90c6b8bcfa0ef95a074249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b97b814e3da49fc7d7b668c51420a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96490feb205290f9b784cc6a822b310251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3952b98e952dde137cbc8eca58d2b9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee66151dc5de9e5385a8bcd19b491ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92964d7f9ad01529059b37f3888d481d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae549c5f9d437e940cd1389d257ff9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c5b42dabf1d0d1e16f6a6db0cfa2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3e62d261ec10e015a9322dd526a16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c79c5c3bb1e62084d7bd9c454c35d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b127e53c9bf349bb6cfae00d6e071b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a91d51b7b8a35be1f757b8d596e458260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d66d86880697860e43bbe6f3c7e98c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15801d56f0291a5ac64cf41d0d552d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ecf0885984ff626beee325fbd7d7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f86afa29663e29140c685a96c6fc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1e5d62b695103f9e24d573ee0eee9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235f0b4ae52383c97075ac8d0a607fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298a8bb33e50043b2ad816d107f3d67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b80ba67610086a12480326139096e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07358adb54a8d46456953d6efd60ee3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ebaefaaa44045946a5740b4cdb4d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135219937e6261ce9645d652dde2d829271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb76feff3d85858321cae158d1dd1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebe2ddc4bdbf209f819fdaf20e6db6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fc9eded611dbcb1d2b26af1a05a73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a40d6f452ee03d576296d033b9882275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a00cd2067f343889c5886d8b564e7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fd34183f6dd9f827987f104468032277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a58630789af5140c87319ddc13ad8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e0680aa661d929409a5a004a06f7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bb2dd0f0364416f71da7be4a79414280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1670d84c5cdfbae52232addaba6c33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d86fb276e25f606c9f9c7b5a5eebb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b4867ac9c46c6c1517a51c73d3fe1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37016b3ccaccf869abf0542907b722c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdb36a6f9e96f3e48e44bfd5e3253b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36678642e0957b3b1c4c37ee30c28a9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cfcc59671bff0a150576f8ca247ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8182887518fe954a7db871977b872288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72b8c31fb4b65d5837f4d6cc7dc8da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57c2d1a40e1ff190ce1840e0b9d3fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88369cd99ce24da00ad3158cf637fc2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df576bb99569bfef9513ae06161a44ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f8e9f2f2016c66e7652dd4708069e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72290e380bc112bacdc63197b19fd62e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4f868c54e9c38a7b03eb5d8cfbfea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e97c91d97b8f67b3adb5bb6c4a97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8d31429168bcf212b37ecc7a3e361297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff08cb2fbf4a301fc27ce831690ca6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a83a01785fef9e12b1212253cc4209299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617300957b7b4d23b79debf49b4e574300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d8aa7016a9a816fbe3d87d107888d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07e7d206385c9f445a5effb4b94a5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59c9403c78ff8611c14e80be1ae77d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43db8bfa9de8154904453f8fbf68f95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457afa48b58096aa29c70a274bf9ea5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61fd6188b8cba24ae148d6fa58e5a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a16abd9960c38280a4a27c1d2520e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58152b42839eb8f8fd3fe9582b683d7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f6a89510f096e920283f89214c0c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e5e12f5fbfd1f4380dcfee439275a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694161b304181e479f69bd7e70b5e5ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5c90f0c7da8cc3640b62dd1915fa1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfb9efc826fb50a7ac67c8067e9ba8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75639404b9c67946e6f2306dc73d76f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978535f77e14d208909e831c58ae0d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eafc5b5b98b6fd65de1b214e9b644316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c936c98fa837d7ec3f5b7815391625317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc528e01dd5fe6c5d6205c3fdd54a45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b25c4a58c328799678e7f3cb86f577319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6261e00c4823f879f2fbea29a83b13b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f3709bd1eb1df859fb0eff51ba621321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee400771c0943ade4b35603c506d63d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f8985ec7047c8fec1c99c7d23f6fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55b719fed24bdacef5701923bab808324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522b626b2ea4553ca186efc4dc5cfe0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d818482ebe43b66de9e4b2db0a58648326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9978ef590b9e8deec2fd7694ee971327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540c88abd2c59cc1ba5932c75ec9366328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6061af6c1dcf5eb95ba68cdeff7371329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be643702a4403acea7d9b88bda8ceaaa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6667bb2add3f665ba852da827e3b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b8de21a03ddd31540c0681a859217332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c921a266e672d1c9fdaf64293b6177333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5019621dca2d07a43780fd16a7a475334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581889dcc6e1e090fb5038638f1315f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40acc5df0811004f90d0f2c9b137b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919535362febb192723aa3b0fb0cf0d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9d168de58447d7701d3d622174791338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840326bff31845c48e607ff3dcc15fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d00c91e3e63f937c0030514225232340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016934b59cffed7a1c51bdfbf06df85d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bb1be3b9453556712b37946e195f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc73106aa47a2471343a499a623838d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fbabb9e1a9b84726b5f8ee9c74b6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e969ba6ec11588a86ed1ad1233f6db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb8e0d78f09be4cf923fa404928248346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df353a5fb4add3ef46340457930cdd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cc6e5b1561e9628f7e0dfb2df0d42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c500b994e17e7b416802c98dde5c54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae6b9d755c99b419f9701f07c85b55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6af3619c0f89c3b956453ddea83a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832531f679333e17a68e69cf7555394352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260b61b0963914dc1a4466780365efc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e21b6b7802dceea7e9e26214f552f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab855dbaaf437365f74db4ae8e09b6de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98828678374e7d2adcd5ca721aa72718356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53909feb61c4c3ba1eaa90214e228e53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5cd4c6be1aca126810a99d52d29cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa92423a438d5f2da7f90f819aee82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c6cfa558f5d4da7c5d2f580341781360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1434b915f28c6e0d31a2d45c3bca2e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6f66c72e0cbe08a16c7044c9421d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d132c47f8a86f1d04084fb48ef7a9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c389be16e95259cf4cf712293e2a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d3bdf73fd47a89f2933b5979b2737365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec8e58c04d10f0298566efb4644d4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cb8c4aba27d6e27a5a4eb02e950c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02518c04ee1bb42264cb065b02187a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0747579f6a1a84bc465215eb7676a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f87ff3bed7c0f88e24c257aea67b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b1dddcea423672c4165ef64105361371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac299f04cec7b42bc2b80aefe642d88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0e3969f80cfe8c4a5d77132aaca3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514abeb0f22ab3aa2e62efff23f2e2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebb813d0eef423cec174e25c5dbe7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce1c5b563d6edb6e98d9ca6064bb7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd3411465d9321c1e04f9fd8c2572d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1f4b5f45fbb52219a2cb15bd1c7d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4c050c3d6f334a66edcdf6ab086e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592ac0a9b123d6c494d0fc5ec6ccbf9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d792c28e14a0e86afa82891372b9fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7057df1c151c8805fd03a9fcd56055382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3894ef2dc9804891a8a00401558d99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa74d8f4ae922accaabc263d897fdfa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b649e4daa73095c3bbba1df60dd9fbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a37084897f2e7971b0d39cc0d0640386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619df1c708b550b09ec6593047b046d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0996d5c82d17582de7994eacf00cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85596b22c3ce80e94566450edc4066389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c0863a6d8e60e904c50d8c07ab238390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469cbfd3177eaae360dffe51f28fef6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f2b31902b0f20d235eabc4d976f1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a746649b40092d91091f6d368016ddb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4050d4529acc1d18633bb3a9b446f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0613edc1e608f1fd449e9a7efc4cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f685172091ddf2d70767ade9c1f3eb3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87e22f7f8b78ea867ffbdf1ec1a31f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1591396adc297b3191d8b01b6a350398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c50d885c766f90f6c97c950797fee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdb274a6676e737630ff5459d56134400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e99c8fdd832e5633f0bc89b10e14fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09511f1b6ce81a97aa3253f33d34f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d269522f6e1ab0b61afe1e322a6f401403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72ea8d957aa306c194288473e272a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239cff1501f136d7c19eb5ef4e2cbfa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bfabfaef9168d359993598f0063b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377de8fbc29446125e3b0b45a0862ecf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6e34ac26d0b443987ea0cdd12d99d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717aee81998dc44b4310224a04d87d11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ea2bc6f4b722494d04776b3eaf5b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4250aff3d16a3bb64b216c8ab6780411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d0e16be3b9cfd01a7d7eec82a5577412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d111366ba1b3444943ff9ff123f703413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba4d9e0b2572abf4aba12d110c4787414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f52a57e089651f71580f7e5b26c6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1977849860bae93286dd2a5566766c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7898887c6e3ea1c9c165f36bb55357417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa0d4cddb5043c88cdad741afe8196418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94194ce4053dfbe4935d6b8964e2471e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08949daa44274054418b973815fe5888420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c641d250e4aade24bed869e2574a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585d4a10e09c2a4a5688446f8455ba6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516dd30a1f5ae2b9ba5188fe41cee00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d973ea4794670c19b132dfd669ddc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e831104db4e871df8bbfdb111d5f21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60a30381f03560f1cacc3ae767e2b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5034659ad07b96460a07cca450736ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfb1525d879e1e0954fbfa6a3f0754428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7c460293859da68bb050ce6aa96f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb927a0ce3e802a9612efc33647a354430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b26fdd3f72c44f4ebc2a569b12f8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e19aa4d8bd60dd69a84b3b3860222432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16922d3f028a56e030feb350036a53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c9fe67c35112ffedd68c067203ce9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387786c9f50da8a60ddf32bdf6b21e8d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca9dea538382dc1a181c06e01078a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257cdf760e68155603283f75b18885f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900ddd93dde15af31e1bc71fbb554c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f404dd2e415f97777b1cac250e84416439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3550aab5469dbcbde80c792758f46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba5c3947731de9695546b05cbc2435441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527dd99ba196abc8cb1fd873486d093442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eab0bd264078741a76fd5deed8eeef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc34bbd5bb82c02e45ab13d0f0885c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494ceff4ce270cea7acd64f413b6e57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a519d5d45ec4af652d1de4fa4df55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e21c60c5761c7ec805cd97d90e36c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6955b5bfc4cf1e1692eea7dce33d33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85688be4bbf851bc15e7672386f824a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323e83d4c714a6fa564ef84b60f427f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f63f1bae0751211914b2d95cd8a0d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64323d52c7e4cd74738aa6f10cd3ac94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd47331f2fe0e476359a21d9545d76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b275aeb069ff862735acd91a6ff67e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c952a5e53b15360d9dcbe19243151c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29148c7894cd717b6b269a235bd699456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa60dbed6ebfe70eae376f6c44412a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fed0e3a780f5fc102471044948d29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b1ae20cf64d8d9d29bc5c97147544459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab0dc3135f5cb660edbea56bf26342460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39f1f8269c8c1c94ddd417a2c1eca2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c8e5acff592f22eef3f1a44aa8ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcb431e4de71166f8f5132f0d60c9e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c71aa66988757dcb230ff4818f3347464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2fabbc6872088891ac3e56849459d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65815efd402869b2095139b447dbcdcb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84789c3295e4cee5ffd1bc841ccfbc1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18e5b27c582274237a27f629cad0f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a79769677e757bc8aea23401bd70f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325c2e3b32166cfcb361aac8c166774470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0980f7e00f7ce293a1020091ab9b13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683613090d4633717bfcbff545008a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dfb20cce246ea173de57abcacbdb4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f3e394c01845d2112c978cb3720e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017f8e2b703a5bbadd2b7f653f27242475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562895cb517c780e2a907d1799322f66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967e9673a04c22fa9d08defe53f76fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb20e7efac83567df257ac596779255478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0498045de763cbc71da1e7216fa538479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59b5179cc72e8efb12ef7ae14ce699480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eaf363e05a7476688e712dbacb4bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a044703dcfa7b46a0b9b6a9540a41e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f66af087ad01f70449875a29ee04fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e01128c2c42d90fc38c33e99ddad9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb870ad4f13ab847bc8963fe899bd8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c987387c298aa418028f9de8e77c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6abfa73c3ee88ca21db0f08fda452487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582787ccc762be154a49a4f78fa6bd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46d5f4932b6ff250e7cb9ff6e80d8a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b714e3b532940dcb2ddea42a34c33e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868d6faefc80e96fbbb7c4371f7c5cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2972fd8868bead72c57625dc8ba1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94052a6ae71d1e21a14537fcf6195dbb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef212a86890322c64c25f920548671e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fafc78e885a057d88dda235bbd57f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79336bbaf612c28942fc3ee083c4afd5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1767f65c03ae470e1217755acaf2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80164821e95317a3b258c94d06e0ae34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9391e82925ee303a557dec10e7ae0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8db4357d203d0b8909a052c77c7d1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9ca72d42352421a26c968d8b5d429501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373b31a9cc2f00311ca6b0fe5243615502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a549f9d1fedf5a409af1dae032fdb2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969756b4d489476d4506f357d1b91893504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2e1893ba6f1cc5efff9bec562c611505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682cd7805a05a2006745ad8961b71d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abc092c12eab86a2489103bbe8c8ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942a232ffc1815919cff9d7ae301394508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ec9a573768a842ccdb5c70a20ae95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d74fe29912dc29928677fa0d648db8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24a3ef70df91bc270d47fb107ae159511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34a2774c7ecb9bae87223e29077216512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389ffc1e9b1e688524aabaeff45dcd6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb2e9d92ff233c8030f56e6c75eb18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87310608f07cfb04d2e9520520b93954515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74818ccce479e5583e336b327c9636b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41439a38d854c8ed5630fd575a68b0bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57546e3a79e09d09ac138c95825c0870518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ec3410ed906d1946695461c33fb63519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3276b81d0ac551243af51d9567e8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e90ffb02ba2fab9db1ddbf215a15e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f15add047c3fd8efeaa36bff274b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c63c5bf4ccfaaa01cafa5fbc2d7498523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10dac61929be5e89b2e0a85f7041b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e648d2d4c045213d4a62d88e27e40ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ec5f94494a2a1962d2cd12b9443a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4dad0ae9b4c1515d35e7148e98852527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff55291b0ad2e483e75e33b1fa9e662528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492025c670950d622ef245d1712b51b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60fdfc5c31f42848cc95d5017ac583530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b78bb4e56f408b9df7263b2eaa838531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d57ea9f44b5c1551de8025b12112532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a224d3cfddd03359626292a77ada2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d74839b1ff80b9767104f9b7c2e9ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c056da008c493c3fff3f641b8fff227535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d6769d9848f9342b42fc97ee180de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb6be33457f99e6bdca32ee116d864537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0392c0b9f2ec13df55cee632d3296538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45729f0aaecd329b7429ee3dbe501ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5f3fc134d015ddb82bd01c8c0ee59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b245ab9ba4d7790c0a2736617f642541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa22134be5d0374cbb7b63d77b1140e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c7fda6c5b895447708f4cc1920dfc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b4fd17ca1ae6ed149197416f97bd5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05042946b64bb9276d4ddcdea0302bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a5a5fdc8acbe08091fcdeb825f1c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8e2120e0e6d46818259edee8e9a74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b070c7704816c4af80863ba72a70e99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc3d25f17f42a09fea25501bd4b78e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cdbcc4f38bea9cac6af9d19bf667f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddf81d088bbbc89550e0683cf40415551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624b8018c7741bb0f60eafc27abe8c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dced7c277332e433cc0e630f05167fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dc48a07f4678dc92569addd1b2939554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9c4206cd899520d816e8c834038b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d0cb953452fba24244acbcb6d9ffc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7b0bf1fcb6133e99ff993d305076a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35905ab7b96d4898f5da80432d1f8ccf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d3471d680657e6c5dd2642a39d28f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e6f57e87db48b97a4b77542b360f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43528734d3f6fdf34ea5aeab6f5b9084561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244af9cd613eb54f0aa35de831d5d042562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4555a036567b0304665993df5d914c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28151cf40938683717ca30c918f05c70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495d5157f88e9be3878c6f4526a431b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8272a85a20840d4bddabd3d12e6d0f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20196e64ac42fe25f71d6c51b26f97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bfc56c7f1dd3e53f23e99d6223094568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d2e6c77f43776a0138e448c1fdb24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc488360dda24a9a5da2c1e61eb9f833570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80592be6c0ab771326b69e0eb085a44e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456cb6c4c68045b771e371c107857e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2113ba912ce43bd6621f70e088ee60a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6041ebb1e5d109ff9e9e82da845517574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565959a0a925255faa5ea1389b9f0e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7428f629f99501d5d64228f694c8c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73ea83851e0c29fc8140aa0c6c9b5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91de89347f887d3fc3ad9b359035ce4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58778ff4f4e78ac65f36d86301752c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f43456fdab9fdcf6c29f753e5860a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ae92103ddd41d7d39a8fa1be4f296581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec070e9c47b0fe0d77ac3bf011bfa9e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ad22f4e236f4bfbfaf9485498adf5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590fd9de34fffc0d1c5667e79390a26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfe1d54d272acf8e3869c1784d353c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f1cabde8cc569df88b1656b14a584586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddf74019622b223b45ff2ef0c14fd0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152a359f0ae731cdbf4e5f5180f1d4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaeb94c4b4cf25e08a8b23f73b68ff3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8082e4d0274344afcb4fb2dd43558590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687099e32a3cf7549d7f99f26c65e9e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b5d143d257d69f89a415eb1f3f03a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c78beab79a82ad9515d11d91a85d81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91411e5ac43eb4062b1727408fb215a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081597382fa17289e127f6debc7850af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed9470c201a80a0c7c344be8b680fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556911eeaac7ad3733cde72cc61f3ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940fa79d7b0e3b535ff75da6847c655598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84456b24b3c7eca05b18f1f826455ca5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead03fb90b43fb41fc8fd218e47686cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdbf055c4810262fd01f678f72f10e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19851bed27f49cd69618af4152830ae3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef29c86a0dfd07de2873dba3f127422603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d019fd2f435b2910fcaf6a689a2d347604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c2d8ce7e26d524f5f3d6753154ac1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ca90f5a057bd7ac46d4e7d273e97e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe10a8ebfe35813ee2e0e85e47425df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b6c69f822ecd4a225d919cd0e7c94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4797ffd0dbdc11083776708959649609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b0b4aabe6784e3382e3292da6fd0e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69d705c5f988b616457d0057de1f8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98efc9348e79ff15313663821eef23c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685de925c67fddb5e5a2e003ec6d5fe2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0ec9047560d87bae4806d59cb4175614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307eb4cc44803619cc91be6ca0036df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02d3bac46fa1118e62479c5875211e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726b3e89ec3a5102c9198df49454551617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a052bde221b980a088e981641afe7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259ae2aefb827e3eca77046e22a4383619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044a278ef7745cfa7ff686a6017bb18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a065c72390e9824a157fc831c676c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20aea2a26855a72e8ffc374958881f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b2ff8083edb62fefcd550f9426ba1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31997522a3af9f45ea7c752c2620226c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02760d8e3092585393f327cfe6afc066625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c0edec608ee6dfdff1ae55f2f5f6a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d353ab9c5883f732a583c3409084ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e873cee43c1fbbbbe1789df6b1f2c77628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba2194aac883fa1b622ea6d82468d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9b485d9d97c6aee472bf8ffc6c93b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71908e0023abb25cd7609ae3925065c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc6c418ad76116936907104247f6a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f68380b718480a49897cda6a159274633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aa0737e828897cba4f4a3366be421634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06b0b1564b9392c58a6c6632f9643f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb0e4be818360657ef06aed1f41015636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795a9353457985a33cfcf3bce720fcc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4f64868473c6308099a1bc0396755638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7929d00f0d187ac170908a1791249f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4284231c32fa624428887334ace6c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d73a77fa55a3694b739e3be2826ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a4e720298f4ba8fbcea5515807f17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0c3944d8f4951b959c2f596e6d0c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d43cfdda2fd98ac363b3595cd6fab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86376df788e310ed60499981fccebd53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1f3d62d3dcaf2e66be9ac6214a60e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc70dde8c5b58de86433c9882f2e79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20edd4c074020b4f9b0f8163380381648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937ebe4084fe9ef102ecb85247b4349649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc6402ad18528694ef0e9085aa849c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b976a0ed05b52d1d6f03940c6d57d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f6fff872d27ab3befdf818441368a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8ab087c4cf61bcb9e2cd58e0c4a2a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794f0b64fd7667e26939d07cd59485a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddb7c97c8f446d84a094b8cd90a6e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb3b5bb1d44475751a04fbc6c4bbb9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279e17052fc8aee7e54e0bdcc7a5430657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf347fca87543e9e1a0ee18097e077658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9808bc4fbc41d2f2b05ded75503c42659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd3c97dbb55ccabf43111cce13a9c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05ffa8b7d3f7c9f42ecf7d05fa1dfd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e105412adc0bd973bd752cad48a8b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d843045a82a76b4685a70ce2535233663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dfedbfcf6eb4e9cccc95f2998bced664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30484cf6913d781e48accd09dfa0638f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab70d8297dc6af3c0736686c9e48e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627d7f7d0c31631d06507e7813f57d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187f4c9939cc02f695b161c0bb56d79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a45e8c8f38cde43424336e970a8f16669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa8592cd277dbf3eeda3e8df708cf2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcc07bde5c2540f17a1c8d54c3ef8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffbed7e9fd82f879e2ed6149cebb38672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916e6a7863619216b3df5884b47c0f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2536e64c3ef3685e28578e1cff4a38674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b505e96bed699544bfe237ea83612675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343f2b8ff417f88f70d2118bca4589c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62cd9bdd350ec0924cf2182597b310677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8288ebd963352a16126da864e8fcd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e4ad1c3b6774c6cf7614b00364023679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4728436a1c08026b9a7f9d4a5c036a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce00e16a14cfb4c9a5f74f1196e980681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5b44d21a453c9000d7a0303d97ca2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902317151d60e40fcec6fb753957be22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11571eda01d91023b0c9925f2b3acf7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b369312c7ac117a646ba7a00f3ba4d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec011daacc94589bba53c1c8d90829c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc4f77a10daa00efb98b2e482954eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051e5b94880c867133407a69f418c68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66e89b5ef3a58e086dc444b2980152689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02895f32292375fe24e60ece32b82690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d13a8f6b95426409efec1771d2c7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55937596a9ba5314865d7b20a075f83d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539e4315196e54ad86b5ce31da7aead693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2038c578771cc0980d7c8e4bb7eddeb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8fcd5fc23aceed36dab6710438e00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76a63d7844938d53c6a42579a76d3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9f0b342b717d81ca867bf1721215d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43865928898100d6713bc0ae75f315f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacdd6b8092032984860c7a359325ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690fc61531b830f975abf83ff63a237700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748565e4bf6fe4e2540376d354211ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d67efdb716cd8bda15b2459e681c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bb20763a45b33edf24f3cb165abbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1f8b11c808a172e14d1a73602cb7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564936ed01f1a4f3e6288a0a5fc1cc8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca91f140e04872894938a3c899e714f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e73ebcc7c4af6fa3624640538c5bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e9c4a2f4bfee5c5e6473c3ca2df4a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cbe7089ca49e445e0625ce8ea01c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f512cf74a0ebd963c7923d5f293d1bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eea31047b4b2a955652351eebaef7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9090377ab505efda36182c6d1e5d82c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e5ab313c42045dddfa11eb9a99c19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c250f1d64c16bae489a6bc722bb80f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b0da07118e5e38133f366ac11256a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5155f43e9a4dd2ac2ef5604677d32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da275ad8e9187b10b2b92987b381fbbe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6627a82854c9d27fdf9ed0b65a33731718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86e419eb80855b953eef558e368f10719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16580a7b90372b43111471a0df99ffc5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066ea182b3b59665c3727490e768521721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634206288a3ead0a8f25aaea40aec402722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1d3a821a13aaeefc1ec258539e505723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874bebc5105030e91e584c728219de1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cd705ed5c7827ff18f6fdcde750d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf7aa186792276517479ee4aa59dbb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd88871aa0857af5645ac96f8f4ca6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c434f4ce15a601e4024ec493535d21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b076b6358bbca9797c733278fa4e9f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9349334a1b1590d4c4358f733b018730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad200d245fd3049af603c8e1acf07dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23684a690f0e0752f0bb81b933dfa9a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4365322ccb835591db8613a62359c28733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d37c076c7d4ac96d360c2b9b21b9c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cae082cf023f6cac9a92c44eac3a1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee25836f8fab3506587470400c90ece736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ddecda675be1aa5aa17e689b33a10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb185adb7b93e8dfe5f6ffe8c74f4b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57350e11dadcf1f494fcd271bce6e386739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873897a47c228f511d5f8f53c0820b8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acf17dc6d79a5130d59e493e2e4498741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804313c4d89c3f51a9f258fa17dab09d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4374b72ff098ec980c200dd2646d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc70f597d8b6d183be498edac9bcbf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662752250c17de223b9108f5980e119745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb3bc5da7ed817ca20ead7ab555969746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e88b644c25cde9ec490ba01e8f7cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7304f7b56d558804868226a5055318748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a3311fdf243dc7c7293999d626138749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42670ef154fedf70fc6b23eaf4007c24750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9d62a49f6d069a38684bd82a7e07f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4046a9598c69f77e6519adfd908339752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31d12199301abfa820528bd138a259753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864be62773d5e7b2d95fb9775fd7349754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d359915a33fdb6295476a11e300ab4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dff5f04ed057b717fbfcb409fd56a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb274b9839921dba5caff46de88008757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325531136504c55f2e720c4cf84f1de2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8befb6607f9d4c20541c057829333759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939d6151c90ec79a49d4392606b9217760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99b47b14d0a00094ff5c31dca56d52761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94164f9a9f1c66b9c9953b14afc73c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8243e6dfaecb869eb284df115c01b4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2a77c9089c90e2bb2b18e8fad1ed2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1eb99de66ebcc35f299e14bc641cb1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a47cf52717d2d17a795a062191425a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decbeb0d1b5a901de7945a4386fe837767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>