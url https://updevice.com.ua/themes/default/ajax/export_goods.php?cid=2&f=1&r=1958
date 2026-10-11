--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85799ea67b322359e6f8b23193ef5be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69633c0814476a736507c064260533852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ac9ebf170b36b5a9673b063641e863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462a0e6fb329548428c0ee612fa3bcf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f5b8b5678f753245ab8fd8576dffb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52febd6f9de6a0f9573058fac4af256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2afbef7f748132bebee50e79ba701c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60572fa99675c3fdd2d54e523ceb2ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae852785f30f54860a6000ab400d4bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eab9e8fc65afd81741b0e783af87410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5d4deecfb218327af6a9edcd417ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2238f3f7aac26e11c673f35953827012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6b46b66ce37be56913045b2c206e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2068dec9783665362c593ded730d06f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c1bc707fcdac5a88090ef7f66305415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079136dfa92bea7a2d91294621a54ce616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6d087583aa15339cb4d2ea21a76c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bd4b10b0ae2b4f9c541eb47fbf8c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378861f0309f9632b2323fbb239b023d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48504b3761a887c4ca20aa167793da1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55499ea25dfe7f6df660e95325f9c4cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3809e8e68fd2ffe62e82f27edeb866122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88946e3ea27013d7c82620cc5cb31023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac35ae2c4bba10052037e52d7c7ff724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c278c377ea8c53a3fcea22983ef9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5907c0b474607132c5efda8c252f6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1a57c645084d6a1ad743ecf4e4c5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369293fdc718f357c70b04ba863909428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b8ba0ac8cf765c11b63ac3f06718a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e550220c771e8099a23d6c303fa6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ca3cf521bb1431d0d9418e9518cca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a5a375d76c02233b795f66c16022a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd3b903391bc55aa52e8d30962600033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc346216b2c2c732cf44b713bb3133d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949e50fec5f39040219084958c20ff235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f645181f2c7983d24a0065042d5d05536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caebf47f7f76d78132fd4e0a3b503a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92013785070bbcbfdf8da7f474187d5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bb48f63d2b64912e79901f41504c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3d711f5ceff3665a12ba43ecfa1e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bbe0b64799d09d3979a45763cedc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef715498d69594ba3f7928df9b0e61542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42819d88dd6144516fc6d1aec37def9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655e64b091c908077ded6b21d64ac0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76802ea70ddcfa122588ffef28ef83bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5733c42f149d2c78b3ec5be605bb6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7991f15ef252228560fece5ddc6459247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c27d645c84127404b181ce24c782e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3e45d2b7513bf6bfc51fdb26d4e8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb23d31e3014c5fff8f24f8d683cfb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a756092ed65c3c34b0da3a6fe07b84251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea9b72b2485ad050ff56f8d02e542652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d28b7e4d99dd06af680837ee16a9dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36917389556214f79d2809cbc86a00b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cc9ef704b60a8674f619901895c7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361e2f0f3391e5d34f897422ab6c9f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7242e93b8583e563e79b27c2ea76a8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567c596d185ea660df4087e4f966abd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c147218f1f912240e747f2f7ae727259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cd3b257014c0ab94acac2f771419a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3794d6559ff32a0701975de8360d1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207759644e93ff1e8b89e76af945ce662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1350d1383d1cccc2ff1840d7990ab3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510bef24d064effc043c20457330a4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2168f6d6a44f847e735c30ab20510765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63527dadcedb0077a98e47565f2b3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda3866d23440c77c26de17e948f82567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5e34b021cf11561c6a3f080acc11468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e350a1179d2a214d037ad1ad5baac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d3d9135a709b1e5d2aaada69ca05a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf89f8091fe9fc81876094bbf5979871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248929b3351e6415b7c9d2735ceede672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba630aa12aceb01dc420a9500c52b3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c7b1af300c8ba411b54cb2d25e7d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f99c16ae6363fadb3df09103cf6de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd9f8c4f3991080d4391996a2075e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65506b88e6aafdd66db50154f19bf4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed08b3e07459835e4abcd76d80786f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc552c1156164837ca7d8ad907cbf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cee89c0fb203fabc6e26d3ecd201980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2b5cc65bb17a0d82618f5f38f51f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f1a5b7bb28a3b81a00b4beca8bf1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaa2cb2cedf35dbf7d307bb1a1dcfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ee06bdb02b583ce44635f321a1f8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438f324e379cf5dff191900064955fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d79fe7ea68d6f44b9faafcb7e072fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d928dbc5205f5f1144c6916dde1925287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d282593a264c81cb85f046e7932c2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c32a3fddbcf4623073a9e841ad6dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ac16a93398f58e78e07da1cd7dd0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8de37fc11345eb7b84006101263d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c49a120c7b822fbf3b3618bcc525192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9e8297b76a239f31b75d11205d32493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c86446def58b7adac6e4970f396e2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344264e38f08fdc1440508aef324dcfb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf36cb1b472d8e9e861228052fb9f0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71255c4889806f162141f0667cc3d9c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d081d2e26e1d033ec46fd3486552b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea43b27aa5fb9e3b865224f9ff6170799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c13e2c0719e9cb70d43b1d014c7f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce047c4e7c4927be73010da2c1ab4ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f21e0d262dc4d0ace2f61e888b0036102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcd210104fc82bde573a8398e5cf97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3ebd791a3bbfd3ee8f7edc4baaacc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68543ae23084b62b39df1fc773d75c0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dffbb135cfc8959c05ab912601e375106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b0111bdf7a310d31edb7b07634b54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9689bf44b2d56518d6529e5147db0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932500a8d25bbd7d770bfe93ca2348d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ec35d13f466f87af80430cedeb97a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882554112c4e7d5c0ff0e3615aab409f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2acbb3f2f838881da788c858d427f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b109a9027cb67dc45ad3d639bf51e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1e2a5cda455d7acb75b72b3102ee5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd41b2f0b30ae1f253f93668c599c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060f47feca3d6606afd57128a14ea41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c48048342fcc727c581c13ef4b21d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c13b78e61c458deb6650429f73826118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728591387112b021764d9a1b147ad67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c121001bdb991f19f2b13a3ffd54e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eb8f980258a60fd5ca3183dbc487f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932ffc9c58fdefc853d346ffba2add7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96535a4b5f3758305c9e15ae4af9ccfa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643558d3d8d9cb5de703f7631d8f7ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2748f011a2f25dc533e82e2e0976aed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99acbe22ab543973fdedfac1464fce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2df3f10f8881f214f40b7b1a91e45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416861b323ccba8f461aa4afb2ec51d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e609552c6b5d4498deba196607bf869129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1737712411c66cae8151cc23b33424130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bae5c074549fba1dedfab46e42072131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4715f2587f3c2383c6d855e1f1bd9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5fa1e445236fcaefc45e91bf4f8bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bece5969c273433f4dbfdcc49df65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b0963fc04365538850f33f695bfbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23aae4827c2fff7bd323738a9a364f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2cc5d80abb6bb1eb5678ba9482220137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c50fcbdeecf02bd5f45edb52d4a828138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85417451ee921f3bf97d32c61e1e9667139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ca0dbef0e467dee5f569e3ded8028140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2498084b3186b3df67f6fbfc0940c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16927e496b9ea8ab6c9cfb7e7df1544e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dcb3ca86d436e2e700a948d88ca8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa28a050c814fb73298ba4bbf8ecb0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4dc2c45b4464a84bc12c001ff950b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dc3ebdf09b3eb3dd8e757e50ba13a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166a39db5a23ecc1068e10eca1debc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eafd2314ef3c62014d18ac8c22c8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8ae065f019300b708dfead1dd24c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7e7d21506ece8153bbca5e124ca64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873b9666447b53d04c800942a655efd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7692d76607a1579c5d0be1015faf0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7119d33421883adcc3eb95e4932602d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98585f08090ec86b3b8c1a3d9dd14f4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f66e08ff80ebf5816e36df8adfaf7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def6e812fd7794327702f31963a9722156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446206b88d37dafcd3bb9a50e3c60b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14383d4cf2f7b0893b7617080b7f9fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b5ee9b2702da97501371e6ff71929159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eafeba2af7afc485f505637cf9c74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d2b3600d7daee09bd526fbcdbee3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e731b028ca4da4d4fac2b0e6958756d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd11c8e68a076ea4d5eef66430d7b11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c03c222142073861096151c31bbb7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa800619119d68d0971c043f60550e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb2298b0e5253e7ffc0755d1aa3b40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b210d0e6c2a8373030cd2bb55c153d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ad7e544bf5a9316980ba6f4fdb4e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4f59ab5e6a72459d92b750ec058d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff558bcdcc6fa96b5d03cffa3b31b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d03494292ec4eac96c6af2777fe8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb5241eec88e9cf53947663434d669172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed43ad739348129f3ba93eda46ec65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037681c638d5967c6421f183fd68f72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3654c86a478fdc721397861d556d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4369f15cf5a49846e708967591231e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7dd0d8cfd7dab0eaa018ac1ced872177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd831b084ec35b2b7058006c9a45d58a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfada979097b87e12e67013b1af4fbba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c77c73a65e32c46597db8279b8519f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f54fa2095574e8ecac102ebe7d3b59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f429a59e7fc25b42b4ce2b0f324eef6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc644f28ba17665512c9283c4fb1d2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cdc349bd35c934dc2f622d5bd9a35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101c4b4d4770d2173e4fc8b850cf589185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f9e9e6127da6be61f12af7c805ec7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3bab8de86c1ed298e150ed60f23db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7361e70f8eb734796696d03b5c82a64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7cd9ab55a724fad88cf1096ed05df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8c9e9c3dd24ac7633a844daabf2cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3b29cd3d9a2d788f36d2920646692191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf2492fd0a07a158314097b87e3dff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d2fc9cfb13421ae828145efad6417193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64de49ccdff48932662cfb67c2da7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cc99681acf19e8f2a7611a364688195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b05ae7cddf4f8e440b14e44ca616a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f1b15b1236dde63e2d26bbaf2dabd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6936e7bd5c3f219ca30ee4ab74f680198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15252829c92c3c6cfff6ee1300c3f64d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f5f7794604ce22c4c1a7c01aff606200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b8de5559575f110a79b93cf009438201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfad730e87f605a351190dcfc4792c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c0565c8d8655b8d8e8025d208f6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9298c961f65ade94867009a04af07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36442760b89c1a5963e297b700d56265205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda643575cce9d64e60f00a1e22ee43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6943dfb5fdc023e9806bd9cf0e5a50b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4994fe3b77b0539132d1621f91a57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90b18be0849cd0f89a0c7cf128fbb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb208a9820219411f62aed24b334d265210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c399dbd2aca3722641b3d39d844b16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68b4fac638ba22827ef4801111a6ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd838fde55bf435f1208b1d103a20d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07406c49a3bdf2de704c126beb67daf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f358b0349b8a260525984111b0996c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4d775f6d9300d7f24df3c4dbbf5d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38103dbfca015a7df15e99c812ea2c35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cdf7c23fd97614a209c1dbb141970218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c34b5ba1fe7a2a489c24987ac3d64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a848ce5ce2870be8b82137016dc1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfd4d5c7a4f1fb6b774aa0fd6d20ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dd179167ae773cef61a92ee4e6a6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e422e7ceb9a6dcbe048eef81da4a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ca48916b29f3a4179b1aeb8ecda68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf9737c9eabaec861906ca965bfc71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04c7864d9b8fc7b6c004c71eba4049226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896ff3ca0bb6f4448c0ca0d6cc0cda7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb330e9e5884cfd27644312ab02ddd8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a14a63f4e369fb11cd52ddfe440f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dabe333978d7a610ee2f0f31c5614230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c9da83c3e2d0d8d0463223c7412a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd968f19e043edd782eb25d006813c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc89f0fc9cd8d3e194a84983ed5d9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcc76475bb7d276d5b4d538524eef4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92479e2db35fdabbb5f8034b13d87385235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d4d6e3dbb926c30d463a7ef0bdd95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13285facbf1ec1dd63188830da9b150237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e37c898ce9abeb8ed311b6c1001a36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385ab3266423d7eac67042487c19f25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad111bf5a25e6afbd574a43f8a57d94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d43058a014a73230a0affee4e4dec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b33ac094e9b428ea6c8cb514496ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e69ee8a0e9c6638dbfb22c125f2d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7f9f2abe9009efae6414aba4c1ef6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19c837dba56e90f49fbc8cc801fd8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c37c618f0c002641fac96a928adbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128813724e04541b8351b2da5a2e9ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93bed737b06cd10c98b5c52c1e58ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0bf26fed992528eb96dc3e8f716b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd9f0f87d92fed72e5abf0a142ba88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04173f3c767724d99d5abc7e369062f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649ba2c07b6791a17d644444605ece4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32264f11acc13f8958c0ce6711a920c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8529f6d3a5ae21019bf7c6fc2d6c0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f292991bdf3e7903812bfd144767f07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23db1b9fa2710e015a92b8774cc311256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b744f5f28b50884f8464a4c8305e198257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429116550fd57f3da417ef5fc84b90d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d5bd846a75b8e165fbe3dc3785b3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0b92865c84e3f779f8fb3591b7d3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886c07c93ca15b201126a172bbdcb75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aca7ef6a1f30b20b98b6c3becdc698262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1722612f0f3871aa66b846c27bd6a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719184154497e8e83eea4ae40c594c22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed19994896384dacfbda43beedcf125265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381f7a456cfc14d55594a4a6185009a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc50a8c3d1acfb3faed14ac0923111f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd35e22a68ad8c42a435e049361227268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2a4ddb00068ccb633617d348f34ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95d12f45bdd90a5f71d023c0930ca1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ce0396d6fef2d448fd5939cd5e1eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db94b1e57106362bbbfee472cec8379272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e339b85e63dbd2f565b9c9b80a23cd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8acd081672410c7687f0428f6c776274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978ce53424b0fbe81579bcf2a71da7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99a85824c7746ce2e26397d1213b9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1badb856e19ef1bb7b6dee2537af2b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af41a6e36bea10dde78fb366dbb75ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c362f67ae5552ffd04a9e7dd05b2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9beb52efe4e1410c9eece0a96a43f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4b4d29c25c50b30af5fc2f8409aa5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a53ac5affe6b164c20d0839ee154f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211f8b2694eacc196c976641b5042ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ad946d94b101a6a412af3175d7d8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be094172af7f2e8c600dce76a387a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f70bc8efbd20ad90380c7d68dc100b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc16d55f9533605d3d18e972529f09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da9936850b640d215a97b844025bb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfa801a30f56dfcbdda52d12fd6bc1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e302abfb415d1c239051774810c551290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ebfc19ad5659e5d9bfa764bcc3d0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb66d9ffae4d79536145caadda0fe3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf26badc83a774d3ae764ecc20ab077293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b692bc6ae150d8d82f6093197f0ab4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cf66d8ac9c3f8ceeb1022964b256e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632da17d84f179bca83d19a8fee7c3b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015ca7357dd2466666e5770fac72ef0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df18501717ee8b25f7fd0b70001d51e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339fddd986e91cbf69ef98aad93a161299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6ca6cf81e5a5c8a73287db574f585300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b912d028b5e373fc15cc766289c8f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0fd6018667c1c8fe0dc0eaf30b29f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d166506186ddb86c21073b92a09abe3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf75f73d45275be8454e71440c42dae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba7663000a42ff8d41bbe3604fc7ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3f888f72c51ceb5808c2f7125b9d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058429ec7bdd11877826469ba48f7fc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8ba2e9495dcf20cac551db6cd7969308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1e698e8e8c4db8df1df15d25b2e54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90322e4f6f154741bec2885120af5dc0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83620bfae95efa7d6e9d8bf8bb4bab94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b8cfbf470f968fd590d22b62bbf1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901592655bed531693fe87b96f2f422313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ec04ccbcf61369cf7ee4989654f92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e029caacccd33f4c8f0dfebba47b5a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bdaf85ddaa2dedff64e2edafab52b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e82be5cf5726c31c9f3718bf2d7af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b85f26d44cd0a0fc7b6dd13e9775f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06767edeefd2cad2ca66018f81c613319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9e526eeda98d031da86b0438c3d08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89140d98b5ad8f4b2102bcb14bf1d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbab6864edb4b8c34f7bfd05cb870d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803b18edd7177fc5fef997ed5059373323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb0fa1741b8b8eb497d2a622e88374324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f9c0e997205570c67c41cf7e80a88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d05b8016b739e78a4e3bcb5b7f696326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb36b2ee91aade131fa0c2552a40880327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44354cdfd65c0ffdf9f23abeb1632c2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abc0e7d4a3a9af10c714caed80de5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f2ba6bef139e41337f7d5227a32c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5acc386faebb70eddb3ffbdc62de8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a0496d3db2e9ff656c00c0d0b471b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d1e4150ee4c1d0527fdb27ca7c72a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad441050c99e360e8e33bc434f2892334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063131ba0e5bf65e22c29507f2aa08c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c2811255cde9b90d8bd22b26da104336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe3af73fdd44a0da7ecd36651648b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09a4cc8eef38c74c589368c95f9a1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d01913bd1fa24874293449be3f623c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c715d28ab9a1ece27bc2c1c955c6f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323bafe5bf0fff1dfb3b8907eaa4368341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b6a62e5a198102b938bc87887fd64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc69d8d817f0bdfc34f87b2f064417f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d42d6677c39ee230aa304cb22d687344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30900178b0a3eadaea2d9cf35c37ca7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025c84908881ad66da02c8b5f8f9dbb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2cf281addbae55881bb05f378779a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2b01f3ffd109751b27022219e2cbf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b76c1f768c14d527730b5672dabbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e98928e2363186cc3bd214498a754350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791ab271b2eb332faaa6f79f9bd26a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036558b649dd030c0888c9e3686c5c4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e5bd54f7efc3bd576fb1596649ffd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f1ce95cf7186a5dd21bcfcffdb891354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237fa824625e3986bbd99c18758b621355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65478cfb73280d46ad65199b93ab76d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d330dd588d5a05665d6b3ecb7d5188357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60fcdb2e948dce34d7cba8cab2b86c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20f20e8374e22c65c1ac21e8ad8d12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d979c555bd5c87d092f501b35d09418360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc5008cb4b26e24d253ed27ba9e376361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8241a4f4325a17ef72f4c6b8bdb295362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3de3b7d0e2ead60580463d7171c79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a64f4e2e77f687684f397a69fa2bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590a46b4d2e4317c8877400cd9b6ce2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eb5e28a38aa774fbc9e4095ec0944366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f93b374d482de48c30fcba0b5fba7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6e6fae82fea6b14d931cb7cccf0fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be6718c8d94bd7332563b2c10d0463369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4c4a0c62fbfb67eb43e2711f2dda6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb050c8fd75e0984b3fb2cc80931c1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25150884bd629abdbb4009b54465e10372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bd0cc354320172587f6a0668a18b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaefb24bba41c155340dd28ba73759374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2b0a7de1cd54725b0164206a5b965375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01a8635154632368798f4f64d62ad5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178142ceb2e4dfe02a03c1337720b27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cc92ae57f8acbd645ff0493737311378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f506ff76022ef6bc4b8d55bf31ea02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c2ad283d47c40907673785c163910380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa5323dd6fff82edb6928b92c81fbc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae4a8b0be8a495bbf5dcfe35f0d7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4e160a07121c406c0d8e59865b1a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272d9797dea504eeac56d2bcf58cbac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51539830b20d10c2335e7ff0ec1d14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400360d466837bd00321ab292f58738386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd938c383cf46f7d429e47dc9c7886d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454374a4a4abd0c48d01fbd3a29126b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3163c52bb46ddb70dd18128715d71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca59613528670e74caba90e2b28723b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43db499077b264e9fc1dd58b3963a96391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fca973f5bd5aa7112037dc3136dfef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbed25321466c50bd0f2f0967fbf5aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36045693fe54f1f04ddf0e7b77b73b0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de273fab1f7a726663e191344ae1bbc4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef1df9d70cf92f64d45b2b5e3b5f1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b134aa0ac15f807f4a143af983bc54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa4a1689e95f47fd9b4a92e332cb2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a98d381dd049e0b18aa7e6c078e2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e738fc4fdabc67d8adc844511d977c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d0be5a8d7fe69d6eac8175f8c3e6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab2d6a5447abdf05455d7d1e5d8433402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224f345690362bad78c21cb698ef908403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d6b03ae7f7e002db54845a3523f29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637746ce26699e4d785e9500ec532263405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84306b7057b0703c745f0b64b2598207406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc378283d3479ea3af32ca90130393407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08aa1fadca5f0fa4ec9451407ba2f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e97aecf02668413eca8ae8945d100409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0867cee3e5b15f87846de1cc4f230b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95e75f1ee894825e347b042cd33644411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2ee3f2583c9d6463f3deebdcad5c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307b6897d19f1a44a9f302e4642c9c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacc2972bcb988b9ba4ccb7d8e5e05f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe51961b660af6a87ec20c4a502988415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa791215520f80c2d47e4c4aba2ae5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b90aed507367d94b51f54f9fe31ef1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb228bd9a05ff03d92d553ae7feac9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6760b7852bfb0310a6a20e5f68d7bf0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6987a928578cc8bce1bac442a66a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4f0c0e2f68d9e5dce2b37e1f8c8a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7f55b5ec7ad669be32f2b90d406e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc1ab62f120370d0d7051c0e7bfda1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb05dad74658336349e5e06b8562091424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6fe8ee427c2bdb39824e68f8d89d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f873ee8013e51daaf6ceb8e19741b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4d775387e25642589c08b2da483ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd6146a1759df4abcde41df49a8c29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdca171fb2a356fb96a28ad91b4438429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6877cef706d4eecd3bc76748f0c6aa6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428575b170ead2a65be1bda5855cbe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c08e50b9960dfc005b5cdef87dbff5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29309f9e969dddbde195951a7da7cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4f23d936235961881d99b9cee9c20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ce909a0faa31e07ed23c1cbd856c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed08fe12b56247c028fa31c237d847436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee462b0aa7a0f10dfeba929c9ae4ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905fbafe740103ce081de9f05bd622e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aad1e85d39e34d3214a520cf09bd0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224d3d884ada31f7bfceed28e30a36d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640b9a13b14eedddc7caadeddbc7dbc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44454f069f8611bced42cf3e75dcdf8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00440861d718d3192bebc0981ad4c199443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a935a9fe89db3c0b5eb147468b3b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afea5a2884df7161f83e4e6923f6c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c161ee8e6102f1cde894fd9da7f0611446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18425daa64db0b78d46bc7bec8e8c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60881b57fab3ab773436e90b99793e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a7c8fbae70bdbfa8c46b74b95d624449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a4ee6d3ab29e6fb6f90be5e4ece79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c01e4575354e82f8fe82c4c336be04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10433a1ea4464e29d9e371c52c1276ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e48923418dc992b8f905179d5ebe47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74a3dce12b27c6c0ce69615e5eeabd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61215e3f63d3f9b01281bc59e94a7c00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d5b6cd599950e99507b5dc98228a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9faea8b1cf42ae86dd0c0435b1fd29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86634492a231fe138f8310e32b7ff81e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931305f61668c7d47d00e9f9df5785f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5dceab886779897dcb0e419cce13d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001ef2c1c4027a42c921a6b15f81868461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6863c8464a8f392d2ac212900d748462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd0b7325d3f4f05c0400107dd9eeae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44594d8b892e242d1c92c43ab36f9057464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055b4e4bb9e5189b31b891fa7809eef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2906148aa2869e14c666e403da377466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7e6c49320f4ebdf646dab7b10dc6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a8f8c0cc9d67f76e7d3e0fe072312468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eff9e57d70d40000689f2baab9d73c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7bcb1d7e2119dcdbe236f7ca9d262470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22725ca733cd4fb0d2b4b3454d0def471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f49e112b43975403177e2d6d067bc6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc25197fe375a974dda77dc0f0abdb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be26dde59fcb0eda006fc4b43f6ec63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900eb0474cb43a57f085e70c7655804475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7241b377f3a1f4854f44e86d00da85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1e9daf366344c179bc1fa6f4308c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67919f0783f93fb5877124ef02c3f3e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa87909404a2a5ef8c8f8d4588269c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde335d6f6c9433b41361587220810a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2cf6429f430af5fe157b07f8c8a34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88f0d9fcadeec7d6992af3f83fa2ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e7f228011d3b74686feef385ca34a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405c82a4d76f8c3aff87059358f2898484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86337f41a59c83ce0ffb9a6c830d559485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7979e2d1a533b90514bf217034673b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f89a8674509f3bb92ea74d37c13c7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348aa566bb6c9de46f4b1c6cae34040488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65576ca1edc91531362655100bad6318489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee983c5799b6e9b6c2017a8d72e8ccb3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5079b513ee52886eaae19f615af2df3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae51515a12d272bd294d65121648aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7ca6d6a3de10b31c6e4373d1152d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd8e9d78c315a594f147d6cc57aea1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554574a8070bd9b2d7a5730809d7dbe7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7f9ee43640dce6427781618e75f36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b1eb7ce6cf5a1e24afb65841a6b42497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148960a0cd80d15c0e92de193b799d63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38d93b36b9c00d943d9ea728d0f2a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7e0c862a26736e68d2c8391087dd8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a493e1483075db976eceedfbf3cb8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36128218f57f7aea3ce2a6e8f17f69ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1838bf9e3003f7933ae3e509cf51daf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e5dba37b46cdf96635a3c2427010f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162333f33153803405c5a3c24aa3511505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8666c06b4b91c8a164d554dc26dd2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cffcc67705b139b5bc9b0a89e17f90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9d3958f9460b5416b49c2929498ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd3cdfbb5a0b3e5a5bede32b9b0c42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985b38f5d4dcd411ad64936ded3633e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030295e835c43334cf5dd9299bcb152a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecef7e19ec682a1cb5aa6d691ed22ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab6336dff01f069933349716438c49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54c10c7d73de906da86825ac042839514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6b1f450a393f7c9b4dfd97ce6ee9e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b188e928404f02feb3a75dda27af7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc894305077b5410c3a3258c25e65c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaaea6a431e663e79184e6ead39629518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c25e7411b161c50b0e1e18ebd8100519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4efb357b7115eba7029a5979a73cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb4c884c41038376f12d0cd691df50521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd37ca77af527e3320756898eb6f51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133acea625b6c54d8949ab1c602dd9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7312a19b12b3570c695be5d45bee6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b052d0cbeb1f7537bcb6d2d309f3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db0545670e5648e6bad3eb8a4a0569526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a91c9e20153e2f09ae5579732912f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647a9feabebdbcc78db5fdd347c20b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a133f93bf89669356c145396e0afc25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde865c6c5e133af8f897dbb78d2034f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67067e9ab86be93ba5244df16aa0230531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86527012f76fcdb94e202f46f7c69d29532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20205d81d1ba368ca01e3654d11bdbbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9669253f1bb69f078916abb2bd7b98534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ad41d4e1576c8c7e1a0457448738e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb841aac9bdc1e490dd60ab46bffaa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc52b92906ef28324a3e94626e6db1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed876720c0b94055d46896172a4be3d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f632b14365fc3de898e9e837e60e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b16628ff2132a909d43a79ae940de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751bd6bde2b1f351bfc4b4d309ad02a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ca3b4510235c997fac9b557f9b4ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e3c039c4ec5e18895636bb6cc6f1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36970444e864b5b4338c18e62c95afd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bb0dd429d1ab4fb363c28d637b11f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd57fc730f5b8ddae97967054b5194546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5807b19b25661c257c7e6a7c09d91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff431518c773f7924312184b2e0789e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6febedd9ba05a817e6132c61a0afeba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dc7f83fdeeca150a736f5340eb9c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78814b7c254058ef04dca01341f52efc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b37c514785f779a161c76cdb3a315552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e72a7d44419a3ba4a191f755bff1b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f0e50de024ab45595690bbdfe3e1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb03ce97d411a169c7ecf1068fc32f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4b7059d43e506cfa7887ae052e452556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de737a9a6810bccbda8a44cda29590b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656e261ea1b679767049d8545a99adf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176ee618ad5d3a444873fa76e7457c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234f19b7585e3ab57f481c69f3f7c2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39abda033ab5271d4c1f615129d295561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e49106a7e0409438cc9d287da38908562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1bc56bf7a4d7182b7c94352ac5e89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dd724c03c4707cfbb3c4e4a8610c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c233166e9ff18c7f3d1028854b6fa02565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc5e4e09e7c20eb9c13350108839d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a093f07153e146adcfd97832cf1d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b13b4d7014afd48386b3c4f4ae31d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa7effc5e9d08e0b9b5b2a73487bda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4151c64e8bfca61db2e75fbf729a9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d06fe32b8d063330f6cfdda37374b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c9b934851a929043cfc468557039e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc359bd9a81237594f5035dea55a36c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399756dcfeb1ab14d51a7848e70e89c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724406ef0df44554fe90a15abd389ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e0d0e99e5a0ebba2cf1422b2b6700576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c871ee2a38b3cec2ed9d48c3ad032577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d4d3333de4a069134254017c50d24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2aab926f71dbbf7686d065f28d3d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c40edbe64ceddd752892877cd9d3d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0750729d7007f4e8c5f3935c920203b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb48d142c20801e7bcc14391e1c804582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040590449fecea40e7176072d09b76d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083e4fe93f4a0307afa2d7656106ca3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce235dfed3629cd0e9e6869ae877b8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa8d6aab241d25f9c515110bd1f725586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789f237d9e7deb2b875956023ae4960587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c93ac9e98f22804c0f2f3532c2e0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163e876b9005d594f5e08d07fdc59c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e387552009d2077d5633232de7b1e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c6bf64f93d29e1224ffc52f943f4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd0603c45655b5bbc8198e81297e86592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325ed1bfdaf8fc5b8dd83f85d05a3b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426e4c67d4f107ca7f240529e472209594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c38e90adc2c90b92880b908077bce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd29bc404385274e2327be1202451a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294b4b68abdfcb2f9c118a1d50c495e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6954a6e353d10518bb839650ac29276598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d28b2c330f4cd779cb7d79d6a98f8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fac1e518c8bd8abcb070ff94508449600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba64ef5f179255c4cfefaf926fcc6d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da3fc1a1d41a0ef53998930e29ef85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccf027e9a1221aa564dd288a6b267b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc089996c76ca1edc7a36be12b158e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccbe4a7f5306efad4afd2a8a3fac06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53604b8010e5de1076f3d9ebb0533a0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b424df009ea5af89809bfb0ae5e63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600ff940a93c1970cb3721cdb7e16bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa29e1cac96c9c20b8b1f737e188789609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7bd20748abd10664499a556ee7f3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7eeea4c6207f980e9a0ce336c55f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95b6030448a995f577220505e785d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf7fd3a262db8762c4c65d1003758c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecacbe2dbe72836fe450356ee259d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da4cc2f72481abfa9d3d7f8cd4f7a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f973e370d8e22a599aa07e52ba7e073616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be125c5d07d130d6d5f4454aef38c0f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2b0338125f3b76476d72375baa1fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38325b354901ec2b223d0a539f2c13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba21fb5ebbef638c133ed7f5aed440620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98857377ce54d2308c44f04ad2b09ddf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7767f83c58c970d9adb6aa6f71c6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d792dede36ef0a7f24a32a6ebfdc38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f35b1e328939dd047231b5168a7aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d0556da66b37b2e5e3ac635608de1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaae666b01b713a9d6c8f41255b4137626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8b731edd047ff3379ba24923883eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be8b53bae5a9a6e45f573f1ce22663628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331683236d23c2b141b9d467cc08842629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc3365101b3d736e62bda5d86f3ec4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4024e623379e63b6d07392a0e904edb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d012e8669aae23eb959b583565de2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee58347a21c8f7b4765bdc632637b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc8f66c272c4f8480a4e18652deee4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b70a3d1faeaad76f8528ae00aea9de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c102c2e670719f2dfa9a137ed69344636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e86c96b1079c38ddb0a81be2b64504637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54324d267840fb64812562ec9a84ba6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9f962d60bad39443acba34474fca1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca32b74bb83e41b930f263be55e596c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362ed0a0067d6f9361d3209003db3d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfc077038661f7f9d81d578c89e544642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab786a6636790a2e7201e447d17e2c4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253414d6faa29d02e9c131c3398e6a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129765eb3c10c1aab176351aefad096645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b07f21987a1eee534392db5951c33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d632bf2b7f15b311edcf85a2457adc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e503a3a9a5020c1115a78e59e2d5afd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a80413974c4291631427b5136904bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e92a24cfb7fa31928f8b10ae03d972650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ac386b7ff6eb04a34ee871f8e1bba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53c5652ea0faecb188dba89c97c214652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af8469a37f14e867684aff7def6282653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbffc7e0a681c7f5a835d21f2974a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6120b230c08518526d8e42f230026655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078d9c2003efc239800750fc2f1afdb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8d6e4f6d2b765dd8400de889c0bdc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a3929aabd6ba84dfdcdec96ebda5d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505c4fbf92d179c0c6e71797ef2bd77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f599465744d8a912a6f02046654b06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a1325bcf7980e603fbb780fc252ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6419b6c88c081a09d33899ccbd080f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463e92c887c9e9f4c22e75515a3ecbe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3b94e095f3d39fd1892e0d0766318664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d37b5733ce8986f25e9200b8ff9e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9b9d1cfb35bb4aaeef39b63ca80e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301022d679c13a4fa11446391be86cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a09324d3f1733426219f3ab706c88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591ff0d5ae44cb01cab2c94748bbbdb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccfbfb9628b43bc9645ddd642d89cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3d3c886e4c5b232e95b8b4e264e4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a29a9f3de3d4e6e5a7c52eac3627f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381742b0430da9685112ad1e42ddb329673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52310f474b130182d3aff0f3d7fbcc7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05d2aedafda0d5db6b6748a847eeec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d47439c102c7b718b957fc2c9027a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbf22c3206c0789762f2e47387b876677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241f83ffe3593cc7f965ac1ef52a9a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c209053f503ae8804491906f4fc50a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cae9397592c55c53e7337a7d9c078680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c557eaa2f3388cec68e8955b21b256681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b16e48957524edd79b0945b44ae97682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42426b4dbc73d979a2e6a8a7480f5f5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6721f04fc445098746c1bb3fa342c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d134f776f71c8f9f5321a5d511f57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be555bd0767c3853956d0936cfa1a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5304eb2b19464bdf975c5e32dd16a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8f39d60b14117e1a358a2cab0641e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e275bc7f0759a4479905d8ab88bba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd33c9a70c2d27332dbaea131a3ca3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaba0ee99b578ee35edba42ac1dc1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9761e3a12fe3c2a5a1b39927ba70f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180ed3f978df68bf43abe16d97a239e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398c621a0d751b35a224d75c1872a40694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1e723ee523e25c1abba29c6cf3943695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8352f147a88d603d35df761c6cfdf7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9af56241d6203ece40ea7b5801fbb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b60d884144841cbaada66eb39c720a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd07ebc21cb370f44384f803ac9c9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb7ecffc966f68b57fa4236af746ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ab70db3fd0d7a9aebdc240b0c2b56701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7bd48860a73a3f9483f44aa288369702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063ba174155d33379a6df258f478d7e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040ca9dd3b52adbf36ef4702c9f86ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48e0107ba63a74b4a85cda3bd89c9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741153dda48b6f5cb5c7f376738f9e72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8f84548b55fd69f7317a26e2f593b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e706baaffe5c122fd2bb1ef5aa6bb8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90c7637bcdae799b0eceae116555fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c29f87cec838269f6d95ff264574fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bd936ad8f5aa4c0d5d2d1d6db17fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c06844433d973fa7f98f5c3b0ac2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad56fc16ddae6a5361954283d411cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9b0234cd1d5ce3e75d8f9f5280d68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc729901141def926e7f39659c45500715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd01a5d0015921b75dc6f57220a254716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938870fb7f25454206ff035dbbe503d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030e60cef3883df598fdfbd9b08c74d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9695ced0891998eb88c6ff065b097719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f970c268909f3f307782cb76073f0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c25b71a7b2acc11c16511a702dc2e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b19e5d18ddebfc551410e7d8681b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c30177c7ce4c238b07b874220568d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26591e5b3cdf88b05e50cf854e928ea2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae36d061b308dee5a451373a5df584725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3eb0de456721d2b1808e673f1b96b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98646b90ade25ca465ba51e0d4b1afe0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e00a41ad3a5c50f17eed7ede2f7658728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e4b9cec9f1cfcb3b30b4f2d9454d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e4b98aadc55bada8de66e048a6542730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6344e6dd9788b59c62fe0ab21d1485a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297629f2297775b4b4e14fb2f55d579c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b7464066296b742e1155c1499c156733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b5fcb6c42fb071f3ee3f6718c470f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c16eb98bce6c56407c9142d70405ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a353b7fa87c6b25ecfa2ef7c46dc0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18d24f317483f1ca2d0f0c98156b22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dcad7a99cf214d75fe40e3f239c13738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3987cea4a6361c51f20ff297435ec6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e5a816a17e411f397febfccb92150740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a06e6b4e675f0684fddbf116c63663741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950dbe7f5787eeb22dd067f662dd0b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b0abbd653f946f9cf54212bda0ce4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d1b691473879574c620b91f77ffbe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2875a95e20ecc8c195f9efbbcfb9eeb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de658a2eca6d6506903e87fe75d7dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd38ac448f5b3b190c2afa55509ddb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72f693d40a064b8685f93d87e7d1de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d180eddc7080ca08cb05a09cfd276749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233554d5de39d8cf92e78ff5c1c0eb57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec1aaa968d13cdbb986e7690d72a68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e2b5df29d8ae1ed55cc054ef93578752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979d57d31782ac5cf0a218478b5ece1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68b8429cffa398bd18f06f23a0d97c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d63fb0a5062045d92e84f29ea45ee8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c542b6c864f82f943606faeffa16f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae793c5bac214cc95ab1a941f7c8379757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b16addb9231f6645ccad4fb1f1278758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d319316cbc8d245cdd86623eadf4ec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77aa660faaa0f6f7a74d73c8b166f2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316f06c14ea716246a9f2b747d9dd16761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0de26bfe8f279adcb2f13b94a4bd4d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05660994d7cf31de7a729966772f4f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3288459bcbf5539beca37a7c785c79764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884caebb01bcfa917d3bf5566ff772d9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa960837b42807cd29d2eeeaffedb40766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe01ba225f8a99ed97bde2e5a4797ef767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f87074f109c31b4377dc6e6edfa112768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711eb40c1958ba6272526f4c076df502769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed693559a952c43735bf15e48d60c70770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d4c0154e1b36dd89347cc2a9c2003771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751ae8876cd31b6f86f9028e1b753a5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aadd84de30fe585240feb4006bb461773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12abef57b88da09ae123f176f7e4dcc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9a445d916b4917a6f1e9af0301d60775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5793311c6a1a5a14f8cbb1bfd2982c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1300e8cb3a4b8ef178255b5fe6d518777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326bf09b6ae7c10b7fbf917f94e1c5a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aea48edaa3365ef68dddaf6bfaa86779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2eefa05a95d9e1b284bf8e5bf1c6b8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91233358851b8213adf67a3f01fe21781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc85ec72ebf6f9eec6a8d56a2bbf27782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83990f2aaf80c473ccc533cd15bd640783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82d5a4ac7cc2207d5608efa087de31784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759c3275a448d874e57406c0fd38bb6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16277b309b0f46a0c2b3c0626acd404786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a6ad02f356f96a74e36c6210e9722787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ff355e336c592fc1f168bb8bba5e8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c24d7e15174392b2a335692c8e51a8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea0307b7da98a06427ff688c44b2ba790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d11f548d25992e8a03990a1d57000791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bf40aa7832d2f49c32a57d894bf74792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb353518dc525335d235fffad9f051f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03964e64094f2eecca6cd765215d3772794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c161c36fc6162fa7768c2222849da795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb447a589033216b02820a00df85c2a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1e3c25d2b3fcfd913a444839e5dd0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c80fa059a7a8f3fa2ee032cfd6715b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91355f1e22c5de595ac62338b7f4ef65799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1be441afa31844a59736ba1370507800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98efb574d57b43c3c908d563c000ab3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379129c21e9e6408e2175de8a27cf612802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b6189aa3d1e1df6f55e1de769e09b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312d4bddfa3bafe08b32dbeedbcda3c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f8e3c94d99a093b08bde276b422a7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d0701dfe8bfbebfca7721bd2e7a8d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3036c5b1c30216ed489886fafbe1f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa08b757318409ad8e25578418c3c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106480d38d2c5649b5270534ae81f7c5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba0879411b348d7502b87874a235a5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd81670f2a9c32849656bc8361cd38811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68382a877407f4429e0c62d793a6d6c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b7b3b304048942e87abf226d744aa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93486b0ad9b79d2d65e2edfca26f67814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d14f25327dfb5510f625664a9d3a19815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce8584a9fc14be22bcde4d23782e56816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6e1faa18fa9d2c7a0387733fbd274817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245bb43e0f58e39ce3feb8cbc325f54818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37afcd325ecb99409b5a93f4358f8c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a72c932847c0bf6aabfaba2021be48820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058c2e31ff5736243af6fe483a2d57b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e8f1f8723b87967df366334e1aa02822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c170e745f022a157755f916df44aa823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098fbcf2d1a48822743d467bcd83a111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef82e032a14c09dc16767e09e31362e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce68ea37ff9ec6bd874a8547dc6e193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a3d9ac9e6dd93c097be44c05947d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3237160bcace2abbc1ab41a280ff2f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646beecb57e1143a1588cbca564ca426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c22ad8fedf87eea9cb605635f5b0c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587aa0ba3db34a9d0922b89930418438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3f6eace5ece88ff839539041bd1089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30481773e38244d12f7545d6851ac35010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbd988d29b6e585a38c1a30e8a24ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabf105031f2efc460b029b1cf2873f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902e8597d721808ab56b5fd1838ca1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1292ba2321bece5732e1d59c4f577a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea505f894ca55e71105d738b5a519415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c657599283c0a28412f30d850212a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617353ff86d7823fa546335e5c17522917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd4e4a22dec6254afcbb3eb3faa5f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d216b2e5548ae5bd03470bf82a1737219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca6887b914e5880c2cccd29ab857c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9a81a1351424e3409fa07c9a576ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7b3bb4975c8b1ce672a6ed444441522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf77d259ca6f769185986020e61580323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e358152831dcc754c46cbfbe0cf190d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b915bedfc10a48ccb3234b998e107a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c67fb49d730d0d334efe63e449630326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978be7bf02da3e8eef16ef39dcd0a21027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043a4571de8d1f1918f89309dbda07a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a97430e3220d7becd5ba1c560413a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473f48f3f0725076521095c88b8a80f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e710eb2571f40558473517c31920531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d3072e6232fff2647652b93faea0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da108c9ec46e2a634fffa2986fe043ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d47875b767699780e473f61b1b65a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfadde9dd99f2e954efaa1963d9096735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe330809344009a0a88e483978c41c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf285beb06040bf6376a2460d7a3f6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b48994013cafe7332328eabc25036938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676eb35d82270a7913929c3e5d7323139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a78befd673353e0418c6265d9667940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550760fb52e80f3090dcd7408b30bd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49836c755a2f6119a121137ed7ba4d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7efa84d181bd8a7ce757fedddc82e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967fea7bf2ea9a1dc9f074eedcfd29544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da737ce01128f802ec310cd4b9f061245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5447df4143a3ac48ad38a8d14a0f6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d3c758914bfa86fa08fa448f35dd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a7da6a49ac328821681e33749f13c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c49da6617472f63cef8a2ec88024ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548961c1097efc56acc5c91ac73ff56650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eeff172dd57cdf4f1b510df4787ae351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814046be5107919f08881744418a1e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e6af8af1944c15c1464d6ce9a88dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf4b838e3710d9e29ae5f48f16a3da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad17664261b2306d1ac6072ea59217955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10227a15e41ddbafc4b7c428245e655456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb73edcdad6e90ea0f9a8e5cf1877c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c667ada9eeceb49314f06e84ef0c2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10639242b2460516dcc4937b1c21196359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bda052766f0e0b62fae8a185ebd3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89fe507226ac73e7b00afc903de64261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9075b2605105da1fe7e4a61d427d2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed4034e0f4edb180f4479df1191ea363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37add456cd1a90f15ff0141d370b8bdb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90103661d8d3b5e08eb6d01f49b9d13565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a576f5ef9f88a64300ec29d5ed2366b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb294d8b10d0ef3b5b115f12a253b3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f333a29fcc1b968452e6e49fa9f0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57373af93d9efacea25e54919d3e44369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51f6f263c796563f61c56f28a8f94a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe60b71b85a27e51ab63c02064fb53971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf513b6fd40c6704cd893441c49be4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e283983f7dad651589d1c564c6761c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f52cd8759a1dd7b41a73b05da1ec174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071f6fe5b3b24da7fa91fd20725228075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c530b718725bb98989eac26ac7e8be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593923f3b077db7e90762f7bb334cd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae37ff1634614748563f80e1a1fd10178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9f8b4ad425d24c37dc7fbe728b5b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf373898fc5794a071db1774334a8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66438920c8514f6832f8e92e0b596b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4542f419ddd44a5c88a7037b1c3c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c265a60d9a287bff1a6b213ec98b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764ab6937e2f05722f98d9c497b8cd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7577bdb701055693b94e5c68b343b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a8d2ed0c042cfd602fb01d5ec9c1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4ac1022878df6fe9572a12731c89a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7835ebd92cc3bdde8e18d57af969588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292590f6c9b60c7e304cc55a5d9ce7f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545dbb01b4dcd61d244818320837ab890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138b34b79393303cb773fe681471d4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc49d00898839c5682cf049ad9421a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f74874cd217be92f15713d9f4c61693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa62f3dc067b6b763a0ac35cea57aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99f36dfe590f9bdc436f830458e65095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a790156395500e23412159503492d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d16f3e0200798eab8a6cd1c1dc0c0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc741c2b4a61732207c695f9ec911b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5499bb55b0e6f2bfe9bda6c19afc00299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75507aab60b3ea96b86019758dfb86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a1badc02975027ef970103721f6fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1beaad07c5aed3e5c2cc0d9c01d14d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74089f2f7ae6d33f021b751c11cc84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b33c1480284f68a13dc60a57e7741e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc1cbc3d8899b3411a9d2432a15878105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773d9cb5fe0b3024759977f7decf3cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e34e123d4f80bf2153304c37f2ca2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbe4b20745fad43d2b7152e59b978d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ea9af6478e958c008a96e1c382282109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31e7426822ec02ceaf0924511cb40f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f6070bd1e4901c864a39effb838ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e1e012e4421bc4efb87d1fc796c9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6db31f8e8975aea837e2dc9841c16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c4d61142f37aed295f52d2c662d32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286dd7b69df4a34dfbb00af336b2215115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff70a86d5c957b16a9a637a99c0a948116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb2d298755cc3921cb71c8b94339de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0be815e343e370414aa553f88fcbd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0780b9acfd52e3bf51ca2e5edb805119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7532b080114c9da0947631528a4132c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf9c7b7d5cd23953f60329ef02a4d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967c6406a1c91c69d48e6ddbe0898e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7349729775e89420c45eec89a559e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe5d5f725afc07b3193dbccd51a9b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54467a753b1692d5f5ec6027707f86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d6066a4d95bca852ca68a797d8beb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17554422c328d7d70bd29173171eb31b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcd69d908ce8020f308e1b8ae1e387128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44dd80c519b79cedf2983e9d2a546a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5332ecba866b9b24cae29f61eba2ea1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb57bb0cd39b094ee97fcb6f4fe297d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9f9fefe0a9eb8852ca18dbf7c975e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2600cf6545d173e1a5f8b382b10a966133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228cba9a0ca04a80d95c760af78ee8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dab4edd6649375bf73496e47f4738d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad92f1ca40dccdc941437ffe6ae742136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339a8a1ae52d7a3088e311ab6642983137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf349d44c42a1e0451c7e05235cbad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c0da8102cfb21f6a6ffd05b9f5781139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8366eb06571e8ecd33e5684ece58b15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a1c9d0fd48cd847e1e166c47d9e94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e949606c3b6f794ff11b83af2293867142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cf3e54c895bf6b8164ddc49802d6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486170aaf2fd6ff72365948598c4d736144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfc36059a155418f2bd049e94cbaa0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71205b7b5aab816b56fbc65bed6a0b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb05a2b66c324dd8af873ef31dec68a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0af5f714310b7e0a70c23e1cef556148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcc5f01a159ccd80ffb839cfc9eec5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358d296a0beafd1c02a1ea8129ceece150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee216028d192f1895d81b622d5b6b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339f18989922e71c55f199795181632152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976a910ceea292ca0212d1e91ac1efd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb0a5cc85633c6954ae3a9d1b5ee12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd88880c4f6737c0ef7dcadca92895155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4452675ced153a5bc914d93c37e747b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11de52766d16d12cbce6af78b66143157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e16cd40fc485fde61dd66e796f34ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a88368e1b92b7c1c4a2b905e4a723159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7e0155f51868bbda79458dab93334160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a84ef11437b49649090a8962740bc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4cf3ffeee47331ccbc2c9ba4d1ed2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4fa84e81aa4c36d0684c856fd2bad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872476fda9ebed5d7e8170a41d02cbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493a25eff2524d11db013980acdeb9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185adee942a9616d28f3c2086e8d4351166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3f46bf0786b695f941be8026663d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7d60bb0d1db182f46ed705a9284ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f609360946108b99a9b2a2a6d6652f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a457877ac25d32753e1d549131749f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b15f4c038868ab8718a229b8c119e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fc37bbde996b3df34e08e2977d39b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29f0ef505dc3d7e9f203241cdca01f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7caae64b658adec988efcaa69c314e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9ce727c0e5ec06e28054f5b663045175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe1ffaf6219a2b15da096fdf33c5e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730ca7bc8c0a26cf4b91f7415759850177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4f6587a54ca66aadc2d1909196aed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef7f9050f154e7c140ffe6f547c19b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72d7b0da6d52bb61cad12cc9bbda2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e12e10b83df6c4ff1b59af613f6d83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f8ba093fa87919d7dc0ae8176d3cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa731541aa24e68d685f70bedaf4833183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2784a6fb547cb6749f9552d45113123184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b8ae7e4e34bd9944c66489f412fc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c31e27eb8ba4c198590f2780d2db32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573549e31f10240653d72a89ce15dac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d64fd87b469fcf045565906735e83d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15c054004313a15c96e0d65d1fd44d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a951e9394bb2d6825c6d4cc04c20534190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae04ece8980e335a77ee257ce80139e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd27e3388d48ed1dad2d3273baf908d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d09e1adc5e845966ac5d350d5d1bf9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bc8b67c98318c9c4dfd22dc8ca309194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175b69f860d2c092642142b0537c7b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077feda7998307f08b5734927b7f74d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5b2812e9d28ec9419d4667e19bcd3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b03cdecfcc2916b6f28d38eea50dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ae32d4c4aa5bfdca8859d395b1970199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08554059180799ad42e5389177e9e6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff5bd319f08ac9a0db45c7a4f0ee62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d247559a585707cb737fc853b3798f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbf37c74e540787b7af77a8a227a9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cc41861d6a626cc9224a24a5023b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cc04cfbb321074890e4fd1cb15f14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ebfebb73e93bcf0d15aeaab0d55e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c46b642126646a25d12046dfe7045207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93e25462809759b3b8324cf63f1035208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a049572ee777c99e5c53b8f25f7df81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4104b51f008a4f7f8cccc8b2558d6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096e3d5126d89a918a753006c154754211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33b53613c6d86155e6c3f530e2a2f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45052138f3e744406e89eece588f0ac4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91e98cec469742fb378c80368ae550214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f9cb6fef65ad8ae2309f4d395abaa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d862f4556aa20e5d6c6ebb55b390c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8359334cbfc4f92f09885ade06b3c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398297626884900dcdd0813d628770c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1500b1289bdc0d8178d3c6f932ac7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed3d710dfca2d1d57af45acbec2d34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f00e0b6bb6b695ea85171cb5b21d28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea7327207d5e9aecb446b113fb8b0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12244659918a191dd53948b038e1240223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473e12da7f3a1c78112136e67d39e2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea749c7bbb7e2c0f452dbcf302835e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e65bda595a7b5ecdad2d2d1a040eb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3db535ede39187dbf5149d4d9b299227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d90c0103d5d23be8befbf897b430b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149596af7049688907acf9d834057f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358706621a6004a620455f126862468b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29037d162e4e1c9a432035a82a651c10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6836dab06437a1e71897aca81eb0331232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f878c879bd6e0bbc98bdaaa671d31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99025b539e2d1a093edba3b31bdffb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c640cfa1c35c029028dbc287f387459235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06995eb95df1c6cd2279db82f81712236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49b5dd239d6f559ce1b50330030ef2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f85084505f04d4ec716072557822c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5ba6ab472b7f47372736ebcdb466a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac90ef0342cfa7403165d089e943723240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cc3602bcf640ca4ecfaafcda8aa0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db0bb87beff3cf4e41e96651052632242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445e0a809e8e02b4a057683581af299243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c66f0d5e34d962e8bcdfaa3262824244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fb5bb3eeee72335a9a96fe251417f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860b62808d8b7f3fedf3b4108487b77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a278c09fb63828e9db7bd298e74687247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcaef420c4385d35a51b2b8c4c1cd1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93e1b65cc2ec70b1018e099c324586249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3c7afece56e6bd2726735a1ee5bad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613c8013914906210009115340f5e15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5453e6bc02de2829fc19b5a8eb0113d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a558d8d669fb7e7f46630b509a817253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e4d8cfdc831eae26745a7360fc1a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc914da907276a8bbf4d38afb8b3c9ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5cfbb30262d4b0191b3848fe07971256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf0a0721d1b2fe96b35256294d50d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69398743a95ac5b390677f1768411d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a8eeaa0b0e28f7f7920f4a2a6baae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44cc9ba0c37e2445cf08c63582d563260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1661a2d2bebb35d918ace218700ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0830683e60fa3746c183db9026ce01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d71d9d423cdd0c60b76b316319d936263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71063ca9916812a1dcf72aaae662be5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164a27f08b0d12875907b816e310052265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09909d0099fd217ba4ca5b645cb588266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761a9ce50e3b37ca3425a52e5d07e6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de2f2954f4c5610135ed232183cac6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff0e23b4f7833dc60ad7883214bc74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ab4f201f5c3c3c1ffcf6b1710c286270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd406e02d97103f75ecedf2be592b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af45eabd400b3891a7407a64cfaba3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad8cb076ab64fb26d5a8199111f626273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb144458055ff7bef68fc7b649906e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951143ff1d1550ec639ee9890adb3c89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0846595a48d43cbbe9f6b55a3d217276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6061e50553be26641ed05f68d122ced277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6d6fb2625b025bf110fc5a415df62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603ebb2cd7e799b2a003c60b9101b5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df99735b58bea77a481e02c1f574bcc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859c8a13bf4404e0016c7b73e36c731281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b788aebcb7bd4f1e0bfc7b79afd11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21a1ed6e1a4f4463864120759e5f9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf1d9e846fd9b61a845d5c712365af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153707b49417c02864de46f6bf0414e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7665aa8065ce0e1adca15664c9bea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c9c0bd83aa130e26645d6fcd58143287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c677a489dae98f5c79bc0a0705f24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95346efd8e013bf043f2c148a2308f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86710e7298780bd39fb5fe638cfbc271290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3fb518a5afc9247b2fd2934ebf516291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfe6f7aea7890f908d84481c3062bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a7f09edd2604214e55bd662930f11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f2f221cea4918261ae04a33a36a8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95274270e8d6b9f44f7e245f203a185295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34216c6656fcecf8fb970bf9364e910296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cd5b8272435682ad945adda849311297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233571cdbf4061c018a11539017a010298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e62f390c1445eb54d2542d7a0793c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34508ceb37909d4d33b474fa9f28b721300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d531f60608fac30f7d03d2461115f6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d0a3c99c866eb905a467812bed7ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece299aaaf5d100421193a17058fb301303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7ca0b8329159ff32cc9a4bf4a7a4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aab6737ec090b02b7609e3339c106e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87409b5510c2419882d7b920af9153ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cb9445563f9f2ba555987dca60d32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93646d99f88c71321bdd939fe600278d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf04b1d351519ba0fcd6b54268d13c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b70c6582743630fc5416339f55109b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072af0265cbade69596ae27393c51b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ae41ef9a69e7ce0639d8d6b0a3b6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defec1f248b480a79a735bff612bede7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae47df257f099612a3ef1cded6492b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4515848703074386ed4a4bdbf63915a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71f642b91ac5e7a5556f6952b7b9eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d8e19df044861f9a40cfdcf03fc74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca1e0953e876038b11f6a10d048337318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33c00776a2a5a9935d22209907410e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b7617d35cd4149a413b028e333235320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592f34bf65cc7e03499a4a4e3d30237321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a1e8d3d0bced6b1e47d5020465ee7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596a15908d5b2c8910035ecc9bdab28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860c356fce33359857f5478189151c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d15e7d79ab775ac0195e31f95c062e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5afce11fbbe48ae15242a2698a2a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8a32c415b476b7f4bebfc75fb4ba6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8751c94d8e58d616da36ab2f5ff94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590d69cd211838b9839983212e8cbb9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262b658a134821dd692d0062a6d6937330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53490147f64af09cbed5de576f79a81e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce219df9b7e2462e52a3dbb528d3394332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91a67a365b76f78edf425f00f68614333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740d02011a1dd5f34c517dac87f019b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90e4f6c9c9e7c0dd9f71c838d6309f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69244e70ac45dca7a51702bf19b71205336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eb135af345ccddef81061a832050b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd505441d926647abb08ac792cda52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345616a059061c1a91ba73643ff31983339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc43a71f8f8116ac0256e14a94b82ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aecdbdfaf5752b143c56f3c17f7b3f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7fbf6d66a2dcbe2afe0c67f16fd3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba8e968508e4ecd0d7b3980a2f0180343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08692107e75d0cddf5f4155d13c7ff9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2315dac2eb03f0f1435ef338e56edd5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae67c2d5bb0029d0afe42dd5358ee21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1183492a225ef033c75b6c9f2df2e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0590f8cb1cef394b927fda573751a88348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20d9f84aa04703de3e881b6d353fa5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25a968607d7da00b1fd67d6dce5d55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1bd9924866922893d986af2f17d59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026b9741a7ac561940b855356dcc504352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1a56c1bd04d8b5af583a92300b326353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b912801f40774024948506579d477354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057fa1ac4aeb8023ce9145598362f1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465d9f6ce89ab0c8a2da86b14098150356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3505f55a46376c7b6f31a10f99fb65e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d7c53fda3fce455e4d9cc6c2fb0cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da25ea7d95ee94ecc397d93921b970359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5de845c9f5d57635fffab28c28eab4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0ace2b4c3439321a152b8213196e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edbf69e4da924c84f629e28b9fb94f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc078fa05c5414aecb4eae05abc89702363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f55a049a3379b8de113ba9ce21b8e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46325b2dae7120f632400031bce3769c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b489dba996cec13de516024d85edb11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd3662de0ab6597dff9cb3af07257d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb13323217b6848308fd3390440526368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cec8ac1f0fac64d8b85bd5609a5f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585adce08be7ba05194642e97de04c42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d84c77a1ab8d27ee7d16c382114bc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867631909889de0dd3310861003dd5c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecbc6a2844d33a15084e158b924abe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd67cb04cc9ef0abc8ed51e8229e796374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074159aa0af16a20b4e0738b1517459b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ac42e0e44b52f4ed6c3459bf7db9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de73869f23d3d20c37eeba68e63f67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33198b6d6261ac6d4f3fa6ec36797f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662394a75ba206b861049850fcb5f94c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca37ea43bc1a61cfc4f79bd95cd628e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53f2db811776aa6d1c1b8e122ed943381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644927473bacaee95e9ebeded42a9b76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e73162c3c186ea2876fe68e5947e81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa92ee544ec24db033c250a862e1404384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890a1447beb770f6e2dcd3975aab0cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b772becd9005495f915b40995e42ce2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aae42741364286d07b37acd453af5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a734210bcde4637367a7fd47d40d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20295b32f0e6e8c542dcfdc64872976389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9c9104b80ee6b24b70ab0185ad438390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce0344253c25d331d26d61e5d89448391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f267dfb9d047e474d08ba0b7616c83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc003da37e1106eb00254ab9d057ab42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e5efce718bc4b83c4ba73ad79a3d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cf307363eadddfec0f2deaa542f2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d501c5c7c09cdf118aff152f9c3cdc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed41abb389c0a0d8cf097442c30570397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce326d13b8b9097093b0039f8556fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b149cebd6304bdb6e6c949a0c082f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121182e8e9672f81b9a40a7f7c1b5bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbb05f0ffcf5cc576fdb23a4f976c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51382344eeb956b5d13f08d5af1f2df0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e09e6491659f076c6987d13aed3cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c78ea05d47a25ae3dbca1e587dfae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fff9492f7ebe73e6f58ca8845bb3b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9d9a559561fbff8985515fec402fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c58458e680d241f691be9f4afd7825407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb30489e685a3a359d67c63d988bd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d633be680ae29d7ac17281e8815b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34a09fa493ef96f543d03251a52cac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4e7a67c6787e61371d5cacdc38a54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ac3e837e38a7a5842a9700f28a76a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f23b6d8e5f5ff20eb6ed1e62d6f5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886b74da48abda686e04893af9247f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa77a8342a4091899f9531dfca83fd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc23d0bd7a307e3a8cac6a5631eefb4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67129e695c50dc4c00d01068ac78b13b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde1bf2c1e75104c965d9a67e393b48418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5d684450b4898bd56a53cfe7abe4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae366a6e9eccf3d13a38cf5ccc9239e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681473e6a6bbd7165bf29a3107ba4114421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665567e1e8c5c1c71739960a0175f0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235f91093f3b2db73e8b5deee2cbf0f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfce0e049dd1a65946f0af61cbceb1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b803b0c5a1dd2f598c5b0f0644e0162425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6932c946df2cda3e5b55de0159e81e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eec78ae748569b6df6b745e3f3400c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaec7a782dc0dd2221a0f59f38afc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499030339fcd5c54da2e7180b6d2bc5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd7add014af0b554797824264c8b2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c626bdce21d922cdc4e56e8c45fa6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483de33dba65b5a47ffafe116dbdc87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c4f77009a5a6fc6dfc3ba8d724b69433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10780d0c29e967f7a6c098ab1db9a493434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1117aef70b071c0b462eccf325eaa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43213fbbe57d7b8215b4a3d2052ae807436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304f4d5ee7b2430885f31446b65156e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58b8b3c7e9bb5ca0ce330d56b459b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cadfaa42b82642fb7ce7b9ef9d4b01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb05e6e1a28195e6035eb212eb66c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7e012c1de322ad5660504288c63b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feb57b6ed73f5827eb351d00eed0cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c925cfc5c9d9734f3338be00e9231443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2cc52aeada8d9bdd6d918f026d468444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda9988541788861fa769f966d209fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b237a36c7038cfcd392a3af0a0519446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c15a8ed0d2809b2c0ebcd907511d0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b859917f79c19c331e3d4fa12ef0c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdd187f2d63d3ad9e9fa1af835d143449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f50632ffa6f0a305be9999fdd5133450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd49ccac89a42b65c03cb5f26fb1a1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fbdfa17de8039255718611673d46f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc4e13e3ee774b13c4452e4762be16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382cea18bdcd2df81d1c9b94ffa39c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86417d7e8bd655a5adff80268e2ce3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af5e6877d5ea8ce29650badb7faceb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23b3356dc92719ddfa10a0e21e02ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ac6610142a0e4a49c5680ce54cbcb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eded9eaa9616d7921316c60c90db812459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe2ff551f56e3e229d83cd7fe303b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604736b76a3b23b49622e8317dec1a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1b6ef6e2b73ad4fccc4fdf425eefa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56cf37efdf7a09f517266047853caf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827159ac2daa39480747c0b66104c9f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dad4dc5158d0988def66079fc9b99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bd79d88054da6bfe10aed55d9ad16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8370b712949177a76ee9c0e8086f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da43756760a82979ee48a35245725a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d1c5e3890a6457f8e6520df91ea04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a77c3a0658f62cf5adb2ed6ab2751470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09addcfe46279c8e7fe0bc1a935d218f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7872c67971d5c94a3894984400033472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac248b3f5427d6e2423ce35dab5613473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16211508e3b54a865d63e081bcf7d03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f0fdfface537068573c73f9d9d009475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac05b34cdee215a841006a03b3bb39476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543f8bddd23b52ce4915e5f1ab156e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d84e63b937cf5f1f8ac9e8d2c203c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90b5ae3d06a6649e85ca6096d60617479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ee126859199af5fa183829fff099f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471d32b4a35d2d829cd24eb54d7e284481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a6bf407169859c3104d405ec16761482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527222d44e2fd71ca4b60a35227f5a2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c0068dc0ca001a6c71e6d017fff84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7093bf2142084c693a58e2da4f5c64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aee604562d99ae26724b55d37a38a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa91c3dca1b07c952b14285a0925dc4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda9751dee2afc3738df4969d730a25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50b7a3a13ba4a06248e72cf918d10c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c7dfbc80a08098e8e827b83544b9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef135e93abddc1e8d179dd296d43c399491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996d8942ed26e238a0f2fffb6ef1838492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aa8d5453c26235940927a23f2f9f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1c4e397d1e2bf8b73a604d8f61dff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1f87a9f28bbd1b722f80a805c1ea1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f8e70135e16485aa7433d4461a511496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cef4915d6a4c0aba8c27e4a0ef6f33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814b7a5b469d2b0d75e4d89df2270c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85569dcef9897fe2b356cf185128e533499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cfe9d967db99a11513b27710687e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4aa1e869bdf19c1980d5fff857ce16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3952c8ad6625d8b9dbb561b2ada340502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da5e1e288b9151e42edf5fe4c82345503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df77cff47f3c3773ec604fb9fbd1be7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3fe42e3a3bb01a921ebd6bb144bdc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f32f26b574bbd0d65f6f2e75e2712506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed93c6ee78900c323a7d6dbeb71bba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a708332117e4d4f91f0bdfc9a76ae16508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bb244f180ff68545aad5ebd1275d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa3625399faf80b21c8e3ada54ca3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5799763f3197b477abbe27022696336511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51ebb56ffc4eefae158ba54c2f0618512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb960e3fff908db7ce9f0adf3b66be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828848ec19dbb14bd183d33dd628423514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5725315a1626becda887d806485b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88880dc539690af26975a838f710b4a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084799b728750d26ec7009089b5e33a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58d1e9878034e609764b17657ccc12518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa5ea5e630225d0f511515eadb275b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd584f7d06d16c553c20900c24b38b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee60c4399a20470cc7d7f42fd38ae8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95f969446255e735b64be3ed9a2e2f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e2999638c9041af06a48df9a1d222523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1bb8714434cca0ca00b9a3c706f58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99bd01ffa2fa48f0057eb1974f6ebb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab8329da20525572f7c2119a340096526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef833e9ce1547d103b179bf5de326c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308150f7e4be49dd7bea240b7850470528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf91efc0a3489a63280eef227b3cb9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410d9e899999231f5b2a95222b61cad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42892fecb2f79829a7bf6a98b06de4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec98b6fdf18c07b54b3fe57a292966532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926718bcfd6a97c2fe173c1361cd778533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbfd52096947695158b3439f8be106534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63f4b82b374d4d48ea2bd8f757f2b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de81fbad0aa2e20cd1440f47f1127c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f63933ebefcc25db99fbc97427f94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bdf0bb4349156d2bfa5f54bbe4ec5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2135e08745934be37029878726652d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6326c73763ab1be5beb059d9ba0268540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af429bd3cd615c926d8a976acef6fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9907e24602cbc526ae14eafab76de2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b273be383171d630ca1a10198331c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a65c4cf94fd0d4c47765bc4403bc4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d3eaa6310edd4baa6ff6e31ba5595545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011cfc6e69edb85422ee80392da61ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31530b8da6261b6558be1eedb622f9c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28543df59cc165372866fb4d7c8cfea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674187e83db18199331abe22e30fa9c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e094a2a415358408aa677833efca034550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19a17e2cd9356f00aa236ea5cabb45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770b8e7b4cd90ca8e672e93f295386d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cec2e09bd08ee1bff26e41e9f7e2a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220797d642028f1f72dfb620637c4cbf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cda495409212d23d3b29a7313ca678555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d95050ec51d46e7d5e666c21128f49556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd66d639a71f2f9aaaa243aa7f2be71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347db4ce95c5bf445a34d6951f340aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24f21e3c465907bc3c1f692f2dfe77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e621e3ef179c2197ac021f3db2487d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ffce30d519e302be2cd2f86d09530561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62e0d8f43d4a22c7a69255d7a993f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e47f6763249f6e8fc4d03485c3681563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea16f45a61d64d29dd4b9865217a2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6774b757e8412eb4a6f749529848d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c0a37446ab7c901f2d40881e74a43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081456d4fc61417a90242cf5cacca501567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ab869ccd08caee71a2ec004570d32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56b3de8b45487344e9fe16e6038ca0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f175643987b5e58a1174a5e783062570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33f7733f9ed12e3de7618c64c6b427571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9ba8947460242db8fd6f6730d69c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fffc499427f704d8e9d2fc0f8cb14573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6486a544cccff083ce843f7b464cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b848754f3fe62415dcfbd9e62a67e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646ed8c582205e82f62310ff2ec64db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836756976d31d1639ddee0fc61bb38ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ce86573b7204207f0184e0620e75b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029efcfd0f753b374ba7332535787b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec010c342595b59cf7ef97343776c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d543e96b7237ee0053cb52f5e769fb1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad81b4942ee8e14642d2e04a1f6e7c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3629a2b1d518e75fbc9a028ae34ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d83b3fa037173286fff4622cf0254584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c5668f09d24637332d58e95dd52aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18db16f0c4fc53daac89779a5f3004a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb819258a43be1d18d4891b81805e8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a023eb952ba7c968769006ab096c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3e5899c29e1a4487900cbda5ce62c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfffa0103fc8f887e8abd081fef271590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d5950bb0bb71b1cc1759d9c9ec864591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4b2d0a60e487a269fe67b0b796448592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6f9a8ab3dac8a9080682948e43033593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bb51e285ddb79a295a00eabc29cc4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126afc7df92797c1a4d729125d8acdb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfe22ac77fda3324ffe6fa5825735c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b53e6892fba4f262d91898bfa3a269597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30c7f5b2b457ffe7108f06d419a49a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671605413a68de9a9fb21c04273c81b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3b7d34452c1c12417fd574942e0b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594a72b0608e96b3d496a5662812f25601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0363ab8325e32c77584c4daaafb7f56602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfe12d0774d78668f5ad8232500255603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feacda18ce77f22a82281abf35c4784604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2c928bcebe62217a055b05cf6d7c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5038b1c3bcb4d331dd9b9055a5322606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3093ff61b24fbf093231a83b4c6d1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98fa54ab919a6ad84c48cad2ad3639608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31998cf59c397156419978c980064ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53262cc7b7d0661e34f973439caed334610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d89d75538d1d7082795aca2731ddd4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65465eef21ebeaf84ef3d0062bd5c0e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e214f47b4b1157671f0dc9b3b8e6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359a8711094dafc247e0583fecbc7aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5da27e01ba2fea137e75fcb74730bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb55117f3eaf1cc423e434454707a48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a790adec65fb2a3d73b63fa18897c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf6c205c185fb4b7803a4541ee94ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c48d2221d59fe81a562851fd77d51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775a891505730a137684df9398e15a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4af33a101d2deecf840d8d9803ab53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04f2cfa1db5b542a4a05f1c98528cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4791acb243d603fb84449cc2386878623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fdb32ea184b3c6e94a1a76cd9497e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48887c446e53be3dd09ee23e5da6cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d628cc001dfbb2ce13ebe103403ef88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5470cedb1b0f7dafe77b07aca541a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfb26470584e149ec766ddfabdbf25628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7161ea35abcb39f70eb348f2683a58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88593869bb40f127ff7df2e103f84f86630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a7a670ab4848fc1ce6443078324cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba77896a5bebb623f2bd6d8daf688a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a58c5a29184e1151af96266170a58d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258c0d622d3781d1b5e2623bacbcc0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d07935970f9bb4642712739ee76be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e6af8085071bb975ddf703d10bdc5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea4fd50398d2599c1d2231a5d24c6e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70645ae68ee9315dbb0fd01ad2a7896638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4af74ea64c1ac5d2eb7faa9a8cf3f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51783e9ba14f6520d648a50f7b2bc942640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cbee881d038528ea85e8afb3a6032641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ff79a55c18460e6e41d9dbdc6c416642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e1f12b32dc0c13f203d9c69522157643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc685634690dfccc58ebe5a07f1403c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2810c8bb352efe0a04f8cf1fc11bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc942933b15644fb911a5fdb4814b18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d67e377b75fc72685bb3567fcd0258647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de01066ea23e1218941ff7a0fa47a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcee3d3d11639d259de1b3b10583ab1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb09dcdcf344d007366e87689e1e86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6053ae20af2257b3a5efc3ab11d341651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074ca3e32f2e951829dc62d85f17361652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64333c29741fe4dd31ea991ab5a17f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d21be2a4ffabe945fc729293df0e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef861f199c8280d95fcb344029477434655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a14a30729719eeac8c3705aa8aec3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38fe5be06fbeda9d3f103ef2a4941b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2e36c4aeb381f694803cef8659a93658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041031b324e5017f74073defa9a7e7a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c28b750822959e5ec280a642dbaf0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6bd0a644120c434d9eb661b0a071c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a77c1fcb5ca718cac83960e697a39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185927750c4669d5c471e78c9e79e66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914b06ad3cef7adef534e51bff090ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656564e635ca538a98ac6874ec22209c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd10dfc095e408195c68c02fb3d5131666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095b20af16719848c8b7d6245dee962667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21392e7bc4737459af0c1204cae247668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91d8df283c117d5b2e0ac6995a632d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3356d81342d41aa58ba1e6111957d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527faf75021bf8a8b7a9f7ed34a180d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c80d06faca2b0bee6b1103c4c552b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e081209eb376b5781c12b0467ae9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57b62505878322a4df721fa18ddb76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c6f352b93f93f9676fe2d5de59453675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0900e381494766cd8ff99d58f0028676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd538987ffa27b7e4d36bcfbb2c07cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab662f5bf19e2846e048c52cacafbded678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc873bdef54ddeaf3cc588b78cfd05cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886e9e730d6d7df18b5391814ea74f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d9366e274221de0f830ec2a23801e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fe77a2c8cbf25dc9f7037da4692c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8589c4bccdb19c6fd661cfa80d9eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d7e0cc130d06f7ff6b8ae4f5f0dba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d25c160f7f45a2ad1e39b30af5108685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010707307971b827ecaf8e2b288299f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f8e024cb306b3d00a4815dc80364a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15612fb5ba30e6b931ec527a700403dd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b763086af09c0fc33fd9368e246a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907931ff1bdbdda3d82893d3eff262a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477870f68349330ab69bd2c78f64af5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a9a4f6acba6406f4fb327d891d0c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c84097b62582c22ffef38fea8252a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8f5748398be0788b11f89b170a01f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d40a6386b0858afe6cb1cd9004bc1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fc8ba64f9c4dd71a3044ee0da0dc7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90247ca88778b260f59ff1a3d31d97e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567f6245ff568fe5f06d466ed215ca5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d436ebfcb39cd555349fdbba546ad7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2af791549ea4d1ce2ddf171bb7ef4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98dddfbdfbad0e05fd0b307863412c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb85078dec93b61719bfb923f626a6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e02a3a2148d464d597a536f3dab66d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63672854890be4e2a15f2b3fcd07f58f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc01b8fa4f37d4754e92c24a257c06705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366246736eb7f57da7de70d04e765d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d1009f3f44db1edaa8b1a35691a65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259e7360e86e0c1efc0c941d2dbb9da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3381cd9fb785a95f3c8e73578d30d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806aca5eab4f91fe451f3d5e011301f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26628997c94b6e83be5641aed1e3482c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460e4120df43ea8bf8edb8ebba77c20712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7358d940729d00be2d89d7dc8f64342713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822584bcf22d5dadfb8d6ee21dcf3682714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30677f5899965bc729fdb26d6f86ee28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445736458993c0f7e60f1288f0223ebd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee927dc75b6eb3108e41bc5d814a2cf4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeca3ed8b19c9d3d65f09dd6e5dabb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9afc5b53719fb233e3938e685dea7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b0ddc4f3e7ae51676c74eedafaf14720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c77eec9fde41ba8612b6bc7f58846721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996427553da716eb25730eca14872a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc46c60607f050512f25d71fc566c9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c7ce28e5d692d89095cc30dfdc5be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3024142eb8cf5bff6b07879f19392725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb246d9668c0e6397b079817b8695ef8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5c2b556a810493c05c723e2fec47a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6973b89dd862a5929621c0f32c768728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515e5b02d25102650ea0cde4d90dc3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c391c9a14dcfe5e559aa1b3beaa58f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb39505073791e1e0c3214f9c83659f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9089da92c22de02b2b120b27d13b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb4055fb80b5f36fec965a2677767d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6be38d7c8729dd359538d89f6bf81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc086de4e627b75da108512a38a450735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741f61bcea5ebf8e097f9e95a9f4c06736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194daa927c5bc32b97ffbacd329e3a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241061b13cdb9669d2b2e97e152f0b08738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28cdbb8b763323dfd217f99117e7f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411bfc12d74f42daac1a4e7e883388a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31902a076af3766d1750fa72afc4e0b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7457b68c088c08fc6ec326642fdc5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895da005357cc84a60b492ab5d12362743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dc626d00d1d9371b45624441e988f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761b47a139b95371d8dcccd14bfc7d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9b384f510826a936643e20b7ba9c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaeae949eb10349094c31f59fef991747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c962cf09d00c87425bdf80a3b8ccd0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11acb09772fa44960089b33be53ec64749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0794337235ca8e84a43baa82f8cd240750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e511881e863bec5806e638162c4d7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcdd7b55c3781d980d98fb1678a203752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74b4a61b55f808f59489edd92a6f69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1ae5ba3f24296d5d5f63129cac418754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbc3dcbe3e314ed93d4fc56e67bb58755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88784f2e1738081a9d873949651909756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9940055b0f908f88698f624f978c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a5b07c4ac4003bfd25906e6db32a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c3bafeab552e8a3ff3bfd64f148a0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f71a44501eec773180311970335189760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6c07aa341c22b6294537413d7066b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549aaa21029cc0848f3927d6b9cc01b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574f31f2a1363da98a60cde636433e3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f088339f18e4780014a7e47de45a297764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cca877e7c9188a712f494f718300e6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28465021c49b669ba6e582e4f8ee73766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9a74b2f98e1c6c3536fc0c247e673767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>