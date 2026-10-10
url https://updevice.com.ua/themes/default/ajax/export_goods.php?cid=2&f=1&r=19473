--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fc563da91e5fef7f6b28759a41b7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6340b0b085b98ca3c004b4303994d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4fe095eea228cb5c18faf238099343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54322f64e2f35349a3870e6e67ad844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834cbe29c5b3985ad677f98586a409f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34614a2b6bdbfe014df48742bb74908d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516843a14472627049b312b071d94567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3255eaa74f8a6684f57caa9562fd13c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb1492250d8f51141b5004b7e01af99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134b7c31268ed953216dde9b0f23f8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40ef1752d9ca9f52a86962a6b17db511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963625b35e54d1a86260941fe6ee495e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba34891d12c3dc11e2c64b5ea31bc9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38302de0fa30bbefa22ca8ab7a52de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67cfd1f1ade4780e6c928c4e44b1af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a18da39d31fa52cdaa38f152b8832d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cbe60e2d87e9e60b9be1f2d792c2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c7efad55702a7cb5812d465ff0b6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f9ae3e9a608f7bdbf55a498a7716d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f1c015295f90578ad1653fcb03cb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2676dbc5854a6630209c3e3b1bf87d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01555e710c98fdf53e6551c904fe213722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a2eac8eb1121a08d2fb06b052093c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668c181703de47425bf3a986bb777e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bf36569ce5c494bfe2364723c1b6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a789ab264f8449f3171d2ab81fae226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f86e7c2ad308210a02d5702e7853227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2916aa63eaad24f671051aed593d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69a55cae3b5a982340b52b2e5f2bc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c84f8a3fd2e0da4ea9248e6188fff530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c111b9af83d5ed23ba23d043901ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998afff6eac45d2f40ab7077d34d36132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645f7bde8ea46b894be5c6769597ade33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508eeaac5fda68f63e41d286bb83337e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7fa90065ec3d1830a60b0ff38e1de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602e6403caf9f0c5d4b7b74e082b9da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fc021a97533a8392d773b63d8582637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfdcd8679ab9fdeeea9c91b4328e7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c724e687e56df67fd0d73a64102ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20b6c434e55a71e2af3b9ad4d769ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb03475c2ca9183e945b06287e6bd3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6108ae03de4e9bd7d2d7a9cf58f7f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec600e324cfd892c4fae7cd38f39334b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ea95ae4adac0f5c621d7ca264287d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab3db1c839a93348527aa2d818557645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6c2de84ff4147f1fcb0aca03bde0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a1a15156aec1923e987a36d5073d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa2a48e08309ab210fa67dd70d607948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee4547180d01127720076d9c63cb0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd0471e7caffb3e7e11edeb3a7e7fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ffff0d0ff4442ee760d7bca46959951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3781f3d6a2bd34adaad22d6463e7f9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95fbcc8c5ea6516b7361021e1b051653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a17dcfc3fd879f0affb1d3861bc5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ef5fcefce085fdbd82e94042e1bfa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1d57ceebcc1d10be2abf28007d67e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473339e772cbde84e742554c8b7004957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca259e31df330d8be57a56eb9fc429558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7b665d95de9bc53af2da8dbae07bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d91104249f6aa87696a30050da09760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83bfa4095ba39f9eb743283c89949561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35e1a4fc22683e3f23846a65e751b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55335e7cd6c538de93b8ec479174166963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2511fd671ce112a4f788c69a67ad2f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49502f0619f45b95fa908db45d04dfe665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d3a9fa75001dc6e7b6304b151fbfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36a1b8c71629498f1e5d38a92aed2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d8528ced6a352fd151b354e66fb3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc664663e13396f84a57ec5fee4a6e9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704472cbea4c986f5b607e03da92035870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37838558c8e196c946d71d2cf0d7e05971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0f79a34cf1a8c5bd492837356587172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9dde54a4dd0217a188d0c6261b99973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281fa7a85374045164ba99a0081678474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a22715bb26ff22eb181baf66c3a85975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84dbdc1d3dbbc72ae1ab05ddcfd81a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d0ac8351b64b8248b1fc6f6d8e9e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53849132ad7b307a52c433ac40899a6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11192e9f5d3a230088107f8e578c685779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc2898a7d3bce33298d0e9ad4af8fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1ab61291bb4befe8c385a3789725f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4127473e445114c4ddcf8dfef323ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e05ebf3f4dbc0c39bb3c125c43476f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c46bdc49127e709a9c5722b69365e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e83a63ba3003aac5dae4679392dd5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7229a71517798bb2c1d68064e6d9ab986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c870ad61e5fea4d2b4ef53c80cf4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a430c41b049f9ec596d935c4a6925c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418923b8b7ca07af04bd98f1ddb8aea389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320de1e5de13cc7063e1af1e07d2cae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49d7dd8f55670043095465f14adb4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578c0af025ff165a44c330efce4f62e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5fcde1e623ff62742322d6348a54793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98257db86a97aa8f0aec45918fb019ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cb2006db63b9e295b781cfa5ef04795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef7d3f78fb2f775981f94a99a40b6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f3da7483d7a663f0753434252cc0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f96ab61a9b14445cbe8d1cc9e7dce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71d10fbdacbd94b31f3742f0475dbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f186bbe81bd2b2a9cac7efb7c6cc85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4ec162cc3697fd321286c1ae8aed9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110dd1902b672f89f5d893533974242102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5181b2528b01d1921ecd0ca587269103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1a452603d56e4b2bba76cfd6069df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b020f5354ee176699bcfa6bc96d4d9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41a70ddf584dbdb9e3c57fb308ad46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efc9f8356f42b70809096428ed42f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2039005c9ae20f03452b7c7a3819862108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec5a601061f201c052a5bada824c3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d60ac8ddc0aaf9358c14e51dae2d8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe7dc15c57ebc6824f4580602df462111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0b2b5c7e0a45108cdca9ef0825782112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f66dfeec6eeeeb4c3acf03d8000859113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff96350580287f63a331b231311515114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb342b71f66b856df7e01cc49c05a6f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc42b98a723f3cd9cd63501d7008e71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611776cb36d8948b03cd7c12b9dff9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33116165f3dee04c861c20e373c5ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80a514fd2442da9ba942771c35b3f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4edc7b3cd84327066318ec77e1929120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bceafb8c9a48217b4704a35b6d323a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575ec77a993bd8c779662badc4b6633122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9d42dab3956270ed1fe4331222e26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88efc06163ff86b65fce7892f27e75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a30af1d8c43a76c6fd37b119ac640125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d3931a2a1dce3236ea608b274704f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ddab7eb5832c283fb6d6e035a013e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c706474974c92c0239e1bfdd637072128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5cc99cb1ec6f1466601f0f4147015129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a60ea835987698ca47c6aeb8c6c903130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec111da61c6b7bb8c40816e18594bfef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc1fc6f295d7a737b9a3d7be419f1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914dff1feff37fe8e2419eb368316d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff49f94aadd4d35ef10e26078c52e06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647101af5662b7a30039806b4ba3aff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bde4e7a87cbe05d72f91362f0568f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aa65307a1b7e84bbfc3bd7bc1f14f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1e0692c75230eb5fde0ad5a8a9ea2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702392645bde4d6644d56762793241bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea37eaa8b6d2c555f8f3a3ba846ffb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1383e03f30fa1bf5c4d406207b03c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76290f912810337d6ee189054ded471142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678923ee8f8f1712b2a688e199717332143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032695fa51c1afb186c18e73634fd4a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884d442457a13db170012261c992fef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616d1c9ef77d1b8ff065ed6afa7cac7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c90fc5500c969b19548806f31498b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc365365032acd91a73bcbc8745f299148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babbde1a6912741b247c611102ef898149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9422be97aa6c7e30d4fc99a128d257a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3b0a7ef2697c7c73de0f141afefd4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e979a96bc8f0e428a322aec84b288152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c9dbd866332768c2f07860fc26d6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63694af7bf4f5ebbed64c6f506160a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab529a5f3ce7bbd9e478f9f34df3bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473f0c2b99e25a0a86919f35d38ee66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df76af5cbfb06b9493bccc44248f54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca358a6b260e1bc4363c94a5b88222158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67ed60d0641dfae2432f5ce28b38ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90d697434365bd9819c6957ef4a67b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270bbbdc914e23862e59ca78eb030d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e58e8386c40611882ab76a0a2b3ccd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f716fe4ce90837b6d6e0a9b7b2b6027163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd42df9efed23880c188d6207227b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8011ef1a6a2c4190d1cc8bce1a5e21f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288486bdb846d9071bf9f3250ab05d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d2120920dc7900983f1d92baf0593167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6865903c1a161590a1c34f41a890c46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a68e676bed618bff85b6ee222350ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dd906b7e2007a184ab032417d3fe0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08d4df0ad3f7f045113da9580d0811171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1baa2bd9c02bb5fd8dae4854aa8b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666a06d5bcf4868e75a90c174ab207f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91744dc42068c4c00df3c6e4df3cb8a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ee807d536e37f16961c897a9e68c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eed9e0b75074126f712a6436f3056b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd78f7765b7372b86d13220096aff5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b563ef044c2724b90e77e8924e47c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a035aff92aceacd90c68d5cf4b940c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ed96d14d9e39ada531acf52ce1b29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ce46a5833569620de41f04f7d044b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642d69fcc78728061a4fbf14abc3761182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014020d5300cd00dc7bd9ba701e789bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960d0f2e793493c12f58facde08440a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0064a081fa9253aa0cf7e0162b1e005185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4abefb075e11e6a80d06bfd001d54b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf77a48243905ec549b0303f67cd918187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b25b17dbd3c958fa7002237a335a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40551d06236f054b3c330f6309d43376189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96998ff4df8db41a0ac407a715dcda05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b364d8f04b7398d226a6933812736191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e38cace7627145e3093f39117ca18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf31a6bac28a59ec7f24cc03f13f368193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32b19ee3d43767801899057b086330194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc82483600aa62666105edc6deab330195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff25e9bff2267be5d44184ee63bc28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37be9da17af5ce19c3a812c25faa284197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e901966d3d8a0fcc7f0782e7bc1c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc084a90e46a5b2fbc8c07595f3dcf2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f318b544f883e3888c8ee0074e341c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa95e9acf4eafd378ae57a958f26c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062121f4310be11a6f9c6f137bba0651202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451b430182c74c109a480874dfbf4d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3446f92362594a79a1a8e7170b3cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23705233dd2c04f4f6eb7a3dc7e89a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f55585474384f1d9445c560c7f6a3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b927744784c7188c7cd8d677417f62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e671f30e25a1d00cf0c14075d8c2b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594277cf76b6f05d68822f7ddfd4256e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326712fa4bc706243548429d5d612214210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4784a4e2007511f1b414c5c9de50c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabc079a61d240f4e14b45831a4c5ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeac2090b6c256a81e44813f7974da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535132e93f6bc2f81346d989f36e93f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aece23f0fda9fc690a13e640ac0a0b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ffaf0cff8d540250bf5c5343cbce7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d19de22fa873c0099bcb167197d17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aed4f180c45e2c3e789406cae4b70e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a5006fc991b69784e466d2fab08a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785885c0a11f4e6e1961e0b42a4707a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0db92105a20717a3dddd5caf0c975221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22c5f297f7c19fb011f7b85a0953c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d0d61c864071d9e3686757baebe4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece062f4562ff94421527650cc837593224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc7e8d1a7d7e608ff2786bd83ad708225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61318357f72cba00595c4c8175965f1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e6f4ea10493ab759d3b113ad86057227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2006f3e2e48481adf45f0cab0b823228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a2768ff153bf8a40cdfadabbbba8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e76112a5c2399650a0b554aa44a49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8770b70af0d479a312b72d5233585d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04e3c6b1b54fcc35e034c0191a2673232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3452fbd33f61a53f07acd3287ecc2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f8ee5663252e6db9b7cc49509ce96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bacfbd8b650948f884b1763c92f9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881a9a6aa7d67edb729f5f63565e190236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a23d392ca911b2ef39aa90dc03f08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53dc685dc63656d3bd95816c42819f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb094e928645fbaffb83c7923e3a59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309089864d241f31222b5fbd370935b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6994c7a69bb083c0f63db384a5aa46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc96bcfa8ca64e02d79b8a06e54e3d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e91bd6060b12a1fddac131e2593af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0b9e78ff164c6292dd9e6694efde5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06878e10d552614043e9420507f687f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fb14870d8e67c01e31a05b8c49083246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f33945adf32d1e5d7e5232e4d86479247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18b6ffd13a35fa22f04dd49dc8d989248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9b876484f8fd9cb9b2d5ed346ab45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965366c3c2727f3c319dba21456db31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0c9f5a25b1595a116d253e585320c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cf5a785bdda5750490e44fad473ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7f89fb90a39ed6c636596cf054336253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa919060144ea1dd2b18f8404f82849254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc56ceaff4b3159669157bc3cfeacda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8265228c11d0b54475e63c050069b4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62a759a2c0dd4697254f551def4517257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154426f1818a7c14b6c00251255e759f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f49f14db93482f3414963e35a9e5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d82bb691b76c411a0f5f3ba773a4c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58f3472aff43342a98c93f3972cf2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9a165773ab36bfa0d2da8277bcd1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944369d3bee0e7ca50e5b530aaed5bb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb0776905fbf6557e1cb6e8ae8b7f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a935b43dca8f3a985cceb6fd328582265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c593b008372bdcab350874eb9cb1a4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93353ecd027873a6e465e59d6135a156267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5604a9a211abb73b493f7de2d42f8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8de10d59be74c9826ef573ab536a29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6ec2795dc53c2709d5bc6854e48bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d6b9656fd85c1deb30bd7ce4a2172271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a9f94550f6703df4f79686569bc3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba7689760add23dae7c8f32b11e513273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83eb57e6beefdfd62bb5049624c8df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e941ccce69a5661bec9a8eee48ff9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a76b27f0190e92dce76b48c6edd5a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7979111d210102f6238712b86f42db9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69092d95d2282beface23eabb28c43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3a2b06ffa8e82a08adb7d4b796d02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934024171a9b510d20b61d100ad711f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec22b9540e9ac5f085de9b79342918a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e834c9f9a35a70b394d7c686a1d1a35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37121e053bfadaae984ed7f21459b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9f0d577e4139193d558067034cff7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e29eef2d8d8292490a5aa089cb3480285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2b59f26a56698d24c73b8eb45f12c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b28baafd8f387badae0c45d4bc884287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895664eb3cf9fabeccf5072ae1ddaf5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9425f9dee24b4860b926cade79c4f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5714930c3c0714493e69f5b35a1d72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2669f5aaa962179c1a9a9c64414e44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f7701aebe7383f9c27938be1e98d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9284c6b019feb03d27f636b77e8db15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00452b20a82faa56ee0a5189d959d2fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b91f2cfadd8e7dc234d627753481fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cfab394973941abcd3e6766381048296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbacda9656dc8d0749f2497d281893297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17174feda774372b9fbf392d1dfd2550298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aedeeca86d4f84140333d759f4963e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3e30c3f2468107bbd734fbe65aead300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9884bee9086a72e85a43d488ad3f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f30ca640365369a410ef4dd09d2d56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3f93a0dc8995ffcc9b92a98b594c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2fac3d37a6910a884bf0070667188304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552441aa9083d66b94f909d7b7db50e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02936e056b44d192a6128c9a24ad356c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def26ccaf0e9aaa146b3a4a469168fa2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb75a254b5ad2b6a774bfab653e202308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ee882041b17faed5c2895a73d7022309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598e276080a3498d60db8bd89781d03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ea6cc75f4948fccd9da8bdbacf9be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebae351fe5d4d15ec9ddedf81ef874312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aec34f461e0fac3955ff48bef74d6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94dc25a8d8af1d730aa00085148063314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efc6f73071ede988334d66a68cbc26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed2237362c350c618656d399a67947316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0eba168d31694619effe8ca5b2d36e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06036098ce346c8aeba540113a989a00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6e804c599a9ee8554f9e28c75dcae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6cc376281540e7bf1ea807eaec3a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab828302db3e8972deb2dc5b190fe50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720212514dd331d7198c4af44311ddb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cac49e2cb664afb14712f17178020323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8867ade66a41df579e98a043b064c15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a21124e76b679f576bcd14d6d4d62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b0ea8bfc5546a6f0eb38e7c65cb0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f21840b662f06c1673bdb8df96ee6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62424bf19929b5f1f288c339e0a511328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b720263acccd1d7a576e35f44ef603329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f923d8addb235906452e6e6161ca21d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af57c573dfed0462870b5f1c685072c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf2f0af71ec2341eba7c5c79dc47d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8232e02bb2bca0dc593a3be5792c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5febd7c75aeca5dcbdbb261d6058ab6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6072584d3f3ba1f78d85370e371fa4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22422b6a57c22cf0c64628f636e6188a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf7c47180e10b0106928a9f998162f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8bd5536827c5d3798929dffab05d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cb56199f5015996f03b5e500e09ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75240e2dbde7338045a80ab2030222340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1dac111067141f076509ed13a2823341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e504e3e6bb52b00ebec62cf6ff976e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1c76658fb16bbbaa1c92cc7c7658a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57315ee607453e0c7a0cefa269b65846344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bad9bc6517fedeb40be8549c1e98b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75d31b7e558f6c48a9ecf78c8e7904346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c8affc9bf0c49d3681c4b15079d03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09dcda80ff825d04f6925b588d1c37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d832ff34caf346aef887ceb845112f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cf6c571d38babf111542f1f1c6767350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde676217bdbd1ca704388e60f6db3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03514129dba322f6f3a3d3c4e664dff9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f2814ac9cfcc0751c846ce7edb892353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0266c9d3c7d0755878306f66750c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca0b3547d1156d4906d2c62bfd3b03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a82830d8889e38ba4254cacfc0e0b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248bf7ffe13b304ddb710ea3d341cc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719aba4687234d5fe6973964b963c9b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2efbbe364af6b406a897c1073a1f8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d3157ba6921fe533e036662487bba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1ae80cce72f78449f3673ccf403b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a77ff8d364e54bda323d5069d9906362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78bbdb43dfaa6d8618e35b25a696d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917e591517cca3b69463e2c18f510c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ffc418899bd8b68046910db2bc6ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566838ebc339f9100b6ab4b442af0ea4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f6a5d14f5f25de1fedc36c610d355367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab57350749dabb8a1c9483ac3b7bc2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fd04326630e69fdc9122d70dcc5d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30976ddacb428223fde35ceebf9e093370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226667f8d75d5191ddf9699124170dd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686558f0b0eab98219a8796d3dfa64d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019f2857a0d1f96b85fe4bde01cb3a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22959992f33170a8d157370126d70ad3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25508dc03a034280fee6bc7dbe7f59ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab58ac54b040688d1834e620fa87b23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc5b28e686f69944a95324f652abe0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46752804e1db51790929a258574c258f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ae1cfb6460f46282f7ad2ea96258d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c43464098bcb376f60d7eee0c471d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0fa7d08528c97bde0cba959ecd97a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dd60cbecc169a38f061a40c478db7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eadc35c03247d4c1f81eb4c3a1e61c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d576a04e8395128b3091e5239390783384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d108b7fb3bb63452b361827b6b9836385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1c9a404da4da4d239fa114928920b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c2b7dd0c6fd6c0dee7a6d12d9c9b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b4e3dde701952081c747cb4346fd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44f03ddea0dad2d74211fb03e3e2f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf237c459393cc2c9ab130d9ea73d25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aea7428fcf835e90071cedc53368f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc758ff9114ad76f1cc43fb7b2478e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407d5d76dbd935bf63db9da96ae1f23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9bd07f7bd9adc6d912cd288ddf4b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6557edd4ca8362c920423d95be142c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8611d2cdad59c81b9b65e224d8cfb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9447dc5310fd4e838db8786f65563e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae5e5e24a57ef6dca93715d67dcf55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd45b6b3246ed36f0302dd1a773964399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802a389b85761fa6af25c4078c9e408400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edcbefa12d100e66f5b22f5cbcf128401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a37348c97f0ca7a1fd9ffbef549e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800122400b14cd9ccadecace939f8962403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b632c5a5fda9647b8dd9474fca6d117404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27335068d8446831c9b4d8d250b20a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cba3cadfdcb9f6bd9e06ab38fdc8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fbe3e731e73465a5078427ca2f119407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cdb2921585eb463c188d904b22f98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c359b425a38becd5f1cfa85f3501d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a212cc3faa4d3b86dd3a2092f4500410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d355d03fe80c35812761f319ac3a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7da95f4663093adbd2208b92ed03ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefc14cabceff27385f7566e98ecf3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d39df4ba7b8663053ed373a2a8ea4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11f0d4325fb52f8b054a8f9b56eb89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737e9ca4adcc8187f717db47760954d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54add67693e61bf9ad4cec7d3bafd46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49918541082ab793f9db3f84affe09cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa6a07cbc743d1e9a1dd8a0155c941419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9905e5ad34fa6a3ed3ffc3624b11252420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbdfec2cd587b4b61960054cddc628421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315ea43ceaf5ceb386a9ae993d91e88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f83021eaff071e743f3ab24fd7fbc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911cbf2804a8f5681474a99d5f872da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e84af93757961b66c40bcdecbc4b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fff59741bf7acf6109f29b1e76aed0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d4f768d3edef308ed0c6942dcfa3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa536006b614ca9c9224f36d2ccee243428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93923e08e9706a9e361a6f79b56cb08f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7843fa06b6e2aa4f9015abdba03a6dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f1b3e540bbd18e2c73ec224a56555431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986459c3c6a2879e6ff687ed58425579432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109e6972d3fbd18ef5c24481685c131433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8421f901442b7b9523afdc4dcd7124434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50c2195c2fa241113f34abaa1fb055435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a5ef08478295058da3e2d703729f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16d64172e546bfd930224b1e1a3677437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894166d144b1641dd10b1297323cc531438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251cb4af54f61f99e6fcf0f4972d7fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c32976984ef5c897732a80deb7d08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd159ab71c4516cf08442b3973e06d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5c108dcc970ca087713079030216d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbbf50676cbf57f1e03769d7e78c55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6e98c8090eccf8915750367f98521444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4394bbc1bd395839a2d3fa8d07cd7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c8c99f60721e446a0b9b986f065eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1b9c8b62e0b6518555663c53fc83d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad396fbdd375b17414770e2c7389860d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f5e17f918363497e6cd41bd9d470f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885496ceef5da52ca62c25bf8ab3f38a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f734584e8e060b8d5d21c071f70ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302b5ec90523ce4d3d0ecb26e659049452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44108ab2f6b27ec2e80323c0dba682fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ed91fe7f2567bc1f390d6a3c13352454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe82ed8448836bc24fafe1f47a9a54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd36b95d2163b58cae307391c3b81cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb96c9d3bb2af7587539ebbbf1118e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaf7faccabdca0176695f248a8e0c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d834e4f082037ed74b0646e3f8125459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931c5fa2fcb313b0209ab6bb98c4f13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184cae05e9292fd8a24572c601fe250461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab016481bdd4aeebf5ecdafcee985b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd24f33d8a41dcadeea10c9c51d6e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fa385549f691c122d1576772a456c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df88c844c4286e40ba4fc3e31e3d205465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786a138749fd2b2f0a978aed540e4c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b177f4d276f44bdb08c77f24526ca2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf39babbfceb4008a655088cd6f6025468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177777309e814568a9366d1039da35d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfcded59aec886cc559dc682359c36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a32f139401ae2ce004581fd9e7ebb4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c967c359fe65ebdfbd3735bd8e0c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1d88f66f7523768185537d678bb4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d037a2e788ca3f5224d107e06f398c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2de8bff9ccadf32755cfa8950c629475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7b506576f3e7cb9fc77cdf46c9958476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8fbb445885046366fa780626352aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c273066abd5851902e277369ebfcf7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dc4cad70f297597e948e54d758b53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b5be8621716c1accc0dcdf669d62d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56e3f6de7bf08511fd6739ea022301481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72eb262fe767c266612504952728e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ffccc1bd1b14881da42edd428eca5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b20411293a35b98418589ecaef72aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eec9006bfadffce779b36c7fdc3a96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d04916a60f97a3e0a5328e4cd52ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a12dde2f07851199779fc9cd0b293f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e018f13d17b447ac20535037e8023a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f511bb87db036ca80703b9b2dabb810489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e1e5d35aefb811b5ed4302bd0d3d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19cf3e6a15f6284a0f9116e5625f53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486906767f1fa9c45ea2d34a556c7a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217f9cd4b3b0eae24d12fb14434a178493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b37906a520e5cb6896359ca304d788494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc54a74b0290a1975c6e3fb92bb9757495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f1b3c56f7a1fad4ad1eb3ae78ff61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01663255a029f7cfd63e54854ff30fff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5455660e49781f951acbea5bc084373498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9116f9ef67ab1884aa87258b22ee6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15679ee682ea2c4dc143954568b74ec1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034951a27d5d32898330d7c8d53c086501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92506f14bddf7e56470f948499f511502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1888be1306c1cdcd6f1261f1786999c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b76dd41ea9182db889f64e2c322c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec341f60de33b1df504cffe328c36e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8187d150448c03b93857ce1457e36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bae7ec9a06cc408d6b1b208069a667507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d4dd46ffd6a17e11f10c0983a3eb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ec9de48ab9ac5eaa132f50fec9514509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dc8d9be8536b2dd1ff585cb6c3e11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c842ec0663e4c24a74c1faa461728511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c4c9d6e72c4caf7f3321de6d666a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5b1aed88bd7ea92c5e02237284bc4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838ccd3bb5fccb177ad91b760e0d325514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed1d3db989dd108435a12d75214b92515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf1da74338b08758f0eeae8110185a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f04bfc23e1481dd015dc2dd75fe91f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47659c38ce3c5218fecac4db25776b42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6be1cdfe3d870b8c566f345c8df790519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbf24a2735a06e98f13270d7a07dd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63ea4cafcb56565dc5de988c256b33521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257edc7bd9a90b390f585e1c9f542337522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a840b0138e28ed3aaccf013af6cfe08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee600c853bdea8e45d9498cfe9f3ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ae9dfa9db04212cceb6021d30d4cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90b5532135b67f262a3da35f549030526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f64e25ace7cc1074c132d59031873527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16dc386d2e02694c41aa48c25b2181528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f828055a7f1987e6b9a329d0ed330c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ea58fc4769cb72f55ab7d7175e50f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55f42fe35a7799446d3b54ac4cba03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf2e7dc073dd49e757b5a1aec547e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f56f5246a95bb18278da0f0910f1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa1bafb856b7f187551d00228924cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c0de003e9afec80089d02a4b720b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c40c325f69047d067835464c08dfb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20411f5b9b6896826e4e99e696544183537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d793b97dffad48575a08638d7d2ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dbdf65c486d1c9a0d8d896857c142539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6b59856ec8333834e834a25614d32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd12930d7d45018aa9c28a1262870b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254d5183799177fdbe80f06c44d931e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccfca0164e09f778249c8763fccf16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe67674a5591930e0169b2b994cb083544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e1649baf859c734499871c61f3267545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b39fee33673a33fff94939dcdae567546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24905e2c3cc2e48df5714dcb4a567a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ea02b6147b9f7e8e1bb9829493763548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b51e2e825a0dd4b3efe99e4b73eae5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901555d513cb285982d102a8263930f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb4cd616889b98b862f89b471da19e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c008ccc42feb307f64577a2d5ec9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce69bd38314d24ff360efa7eef2482f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae72dcce09fda1eb383c3658174434554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ba3c912bf959f36944bf2de0e7fc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee601b82c5297f4753af8d8b64daaa6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984e88d72035a160aa4aabd18c6b666557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9b93b8300f56a35d4a402f1792616558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd02efe2b6d788ed501a9ff06cd797559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88081e051da07e9ad14e87895879907d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2950e1d314e711beed6fc7d7c0bd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f59821b5eae8322a0629378c79e0dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581561e13f6f74a84f5bb2184c843500563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda69c657711fa34b4bc66503152969564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a74c5413f388839e67fcb12f7d6c37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b20c6242d31f6997c919aa86b9e7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49814a63ebd06667a208b714937024d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f669ed23f424204ba6751a03a6f80d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e85dfcf3c8174f716ed4f110b7be66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbaedef1550724b6a7d1f57a203fbf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b74d3b0b725194857b8d8be808cea5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489cf5b6229a1002c31de695fe319a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b424c491b176d12f190966605e204573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97758a973c97639b536aa3eea92758b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36b31e2099c58cd7be7e026690ae3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ea36785fd2e99fc6eae14cb92900c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff74cfbb40a19e9640c3c61a5d84ab2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcc3314dc3010e4de8814116fbd8b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5181cccb19f0f889ef9bcce9f1a65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8c102358884ac38b7f1689fe805bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadc7a2dd5011aa1b560d8b13cf7835581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c15ca0933722b2f762f772019e069582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ce6cbb5392fd12a10144d19b3aa51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80547f16cb2c21377aefe10ad12d976584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56556dca2b1fb83c4c039dbad75a35b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121429103f63a865addd08880fa3cf09586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4813d456b696ebc65bf011e48ac0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1b8902aaf4673e569318f37b3bfba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69e23485dba39aecb32d71a5c944f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f53d1ba51adee164c29008bb0213e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38310e0ce07d60da86f49103ba5c08f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331d8c65671fda617e884957b1d443a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9071bac71539003a3fb4d3edb97787f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395d60d0ef2d771ede486fc35583320594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf600c330ebfffebe3c97684f7e335e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0533fc46a2ea3905092fbe94bdc10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c35774340692ca1f62ff7cb770068f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0073b4e265411b32114de4f4adb90598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f36d3a1958d4d4f73d78b25d2be3c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4c79f0141e71779f3d20a20275d18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad6df233c1b7a3cfff493634ada7f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84aa299c1b0f17d1c79e7edd31ffa4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693722a649eb4036bad61fc97103a00b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a212f8faf3514c880fe0020470d39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693da566ae5acf65b4821d945d7abc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4431bb9c4e568d490bf79f89b00f78606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed16fa1959712a4cd6e28b4c6a9ae19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05518ff79f820de41855dd49835af8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62b69e69efa9b6c88579084626f6e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fe3c0862d513501d037161a26a8b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619ef2e721fa8ffb1cdd0de45e6f4a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2008cb49d16fabf67c66360f0bf129612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0185c86364880d854156239e1e80cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4a42c067676a6d4feccc47c85f8d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162b3237e02c09c8947564455d171ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a60bff550366cc52bb5cd753f95918616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8887272115dccf3df6321aefcbdda617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e2ccf82a29be6a4ac39a70167c7cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b371f43e41e16c5b8fe5bc889a41921619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d510d7eb391d787139111268bc379620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666a15116e09664eb0503738babc0c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484e56a5fd34d593fa8d60574ff8e50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72d6a0d3766a2c063af5af436a8253623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dd3f654f1709714764a8f1af3ee9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a1b41e6d40ef888227cdff8d8b581625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02944524dfc78a6df79d9c945849f9e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6a361aed12362d2dd61fd32a11902627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9b6d019a22335e498c72dcc484b01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379eb9d462dad5277ba3ce61732fe68629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fab225bc812951e37e09a5c8cdfba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690355c0f67cc7f999ddf61746ecbc82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed763de9534113923704b3465a0e06f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e56732aa4c02d9ade0f3acff804bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dfc493a3f70fcfad476e3613e3848634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd567ae90a60fb9652a6d33c7d6184e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8b40de6784648586ada3457d7d960636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267b60cac771aefccc671f610288869637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524a7461e835ac249277db66f31e183638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144deaa8625b8b6c3866e6cd5da6d82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb527c3866e994d31cb1d4f06ce9ef00640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6e64adf3a24f3292248dda20be095641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3520bc7811277f31c8c13e1bf9f0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056568caf5973c7f951944de77f682b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1688c9dc21904541f97f421f183e1f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7f9c5d67a2dc57069a3daa428e764645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f156cc54c0fbb54e3da6d7b4f7a62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296c1f3018fafc58437d48b0bf76a0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e9fb3bc07e5dad4028d9a95013001648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb266ba8510b48333bbd4564e6693090649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dddd6850a9fefa1fdbbf4041cd666650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a27bd50e75383ea08418b1556f7c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31759c5c2db75fbc6b65af3ed012d3a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a24a74fca505211d0f9eef5c2cb36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd992248dac59b2796200f3f3b28777654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f66029f2cff0849290f59b1c59359b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04e4a14cf5f1c864d786033039972f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffaea68f254df299b2095b45158eed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab883b4454ecc819a345a419967b2c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594cf77a0d91c5a9e6e3a1a7c19b6de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ac6cc6ad91298e16fe001751e3f57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a27f45ca6959a3e7bbe96f640412e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4698098a617383d4f3578e83ce493c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20118f617957c1b391868aaa6b8e15e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306f366cb126c39591029d2be8780df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f766d4bb16b4432c703dde4245ec4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b34e094486efc671e03daa0fc7430e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885ae0248db63de3e06eedcb055a6ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68846efbe1164b64cfa4d64588ed370f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178725ff304b9555b3d56239ff7366e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f68acf363cfac191d4b9434f35190670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e3d52265cf1091a72cc4223fdaf79671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5074ebdd5b1dd9dfede95560e2db47672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69174bde25e828eefc054010052241673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a07373e7943074eeaa725e0b90ec6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1958c77e0778465fa72f67cb170fb6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a34863b40a53ab7ff6196958f903e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0254875966dcee0bab47aff43c92600677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d189f386b9a98e2b09776e0485830f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfb308b15f156053e0f6950539e35a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ee22c98cb6a37a5ee174dfb46b45a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243ec4c78eed4777bc3c57eb48f0f1b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962e6adb058d4c21a2ceadcc7e5279b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384557dca91484479a0ca66950d2c401683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b0ea6b69e8b1ad233577bfbc4ed9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b4238141483c625cdd3e28e24ce39685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d30ad8abe96264643ba3e84459d38686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088f8cc2ec480cfd2e682245f23b7bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc42e3ac5556af5ac2c0b3ada226545688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2647dd025e926c023a9b668fa1b7e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa04bc2aad1fc57668512d478b0d105690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4fdc93abfb4c8d6c23708157de0ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf8478547620a3c0fe3b2ccabf40e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14186f83023ae812e91319d6b6ea9895693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a85fa92f971a46e9e5d24c1ebc96f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a6ca64e9fdcf936ac9ee8449d6229695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcce9eabee1295b8d8eaeabb147c730696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790aee02016f1f2147673d8e79abf85697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafa83e9ced87ff350fe183e28ab240698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e712ede3356957922f04bb9de773760699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ccc85848f81a1d0fa955d3240c468700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676302491c2a8e8c221b96208212d42701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3001be214a83b6d38b2becdae49bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94f63895d44f2edb0a6501dca58e2b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bba3c5609f1cbe4d4ec78dc8a98a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed2e6234f7ad361508564118f881d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432474e8b8ea99c8c17259f1694afa7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1387554ebb8d0fd0c004294060161d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bb186532816e8104990eebc176181708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35689530a590e5b3be577c11e4cd8c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25403377179c116ae44781c492f403c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898ac8e1625c16abf13760f6f87d556711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcebd399db1c13563ef434405a0b892712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b444d7e22274a7f90ad1181e78b7df8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed555852c57aee247118ac307c1f67714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da727c6058aef6f2782b18d73393103715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05cbcc85f38496fbf3bf4484210260716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c15e92442ff7cad00552e3a669133717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab269f96ec522a7b4057c1eb91c0f129718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca23f8840c66e8578dede4b3a53753719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4517db29589b682fdfb7fe0b736276f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32cc4f1126bd6fc5ffc91bb126466e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2549cf5ae748755f7f069c1a7015af8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb8003516841541d04e3b010ad884b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66b49d71717f8a14aa2573d10a5768724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c3c401325ec3da2ce7dc81dc1da13725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f8687201265fd1d78e9ccbc8d24e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db10dcea23861d0e4e928084018a491727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c00eaaa54332eff4b9edc9238ca57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd540f4150dc76acb859c4b3e86a2a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9f5f2f5ec753a82952832cbf05c78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e35ecea37e15d054052b1df698b0c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4418ca18166818a477fd1f2f28c729732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5e8bd7c5baaee4772e2e02fc4e0ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba4aeed908a493b7b7e611874e18c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ce9930507e3d25b76de4070a6b3fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3bd297af16cbe629345477e1e6b85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91facdc11d5e5a065677795eea5ef4d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046faabc73a5a731fcf6dff114faa203738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38b952c7f31c58ae3f2e1d9fc1c2e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fa17b9850108c2c56ec1828b6e0d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e98d13cb4ecea6d4e6db7f8d930bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c78016ae66db1ce6f855c0bb58b8d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcc4f71375e02a85fb6727fe341e07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748c0b87eee7fbefe36c37ca7d35a3c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a77179348d1e7668d3b709bb7ffde745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918e45d31c80febf892ea16818474d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53dcff523bcded1b747e5a08a79ddd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dee6344593826d24b24e523cb1d5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6c168d341ae1132079029f074f89f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ec236791338e0c4ee855aa72812d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0262a6034342e7305eece76747b3235751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ee320141dbe9767ae690a69044689752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de81a102d648b78342004d16aee7248753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0107ab24090217674b84407cf18ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d012a05850c1095ca2fc12932d33e4d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fae9b4433c5787e3762600cada14c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc17bb1dd277f52fc7c1a000c07798757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fd95f23e1d3f73f8d5f9862eade7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63958c5ea64bebeb992e8f0ee087cf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a26d01b6cae4299ccc2bd063d78a68760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484a352ce2611bd40b95af484d61921761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb6cd495657f97767a62db6cd4faf4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48724b23c3dab4ff0d5cac50ecd0e8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e60d2d1a329b2e350e26bd04a92b6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f7b441db0ea1f7c633ea666a79ebd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152ad7975d6997a4a78fb1e505a282e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d523465c593af4191408009a7f2dc8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2082001e82b21a354b8b6bb7ea98c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4faa452beeeaa9b1eaf9162f6f142769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be578c5b6afce5c13f5e1aae9ff07fd5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb1249f563e33b0d24abfd29bdaa9e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c826017ab2c0f420f457c0793d950772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441052b716d590a57cf081ebbb44deb8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9006586b2a949a2d2c1b3d129e5b6a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c703c73f3ef41dda36f6f35efac9a7e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7afea65908908a31a92b5cb8b59f8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ef42ff3a53c01ec02d0536dd47e9f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425477d9dc34d62c90e42b7b6ee0696778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf2828d8a69c9f8c048246ec8ed558779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca69baeee86267276d7e6b0d86be6ea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ccf0d3d72e3d61780a9cb0042d886781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaad0fc8e439880b43e412832cd1089782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ca4923439fb24420761c1acead54e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc8c0edc397fdb07f0a40900b7e46e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c77a4dba1570599ec42a418109378d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea782ae42e407f2eb62da78177736f8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcedca00ad7fe248ed2868fd383196787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc66a538757b05e7b37f6d443a41da788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083277fb3b35b1d127832ec072f7c6af789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709748df22fad3327996b4a6b5397d18790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290b8caee0cf5828b7a30a35780972a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848d6f83232290cfc8dfe3229943a8c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09238a028f1e6f20dffb3e2bbacdc145793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52407445953e550ea0cea6f031b7892f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970154a56e79a4e190465a748beb59a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4398ef3d14c23c690fbfbd206164e2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdaad33329d5612cac6268c26551b7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1c5937d582675ad508af8be5546d5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7e413743f49a8153da33b6fa04a0a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf29a1947f1375af7bbdb750139d9b4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b20fd03ad09d97279f9c76ca163ed0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb471e9eac357675d2ecc80eb7d687c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ca1f7863e72c7734dc4973916f9d5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c114c8514c1b2506230da510770c04804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9365f864ad2a2990a0241a86da92a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525c6572836452773df182f14b59b3c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd2e12a5fc78c06f7f841704cf5443807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1363b09bbccd5d194d53c4795ac439d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18885a515989eb55b89fb570eaca48d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb75a2735bd867360fc75d3d58481810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383275392c103c9ddffd3dd534bb9ed811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5c5089f2082bc2a8732f64241f598812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141b9d069544f303b9aca65fc978fdc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60c52829cacac7423f408995174f9f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850c32bb7521def96f61e43bbde2fad815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f221c3a2220e3b704dc146d27ad8b1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131a58ec2dbee2aae2e0b4a0b298a26817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e0d19b8712c2c1bc5edb9da766ae5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341b1cd642e5b5cbb5ebc9bab7ca920819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c5a85b06801657959f26e26fefb3e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8991ca27176f12f1bd4b6d58aa1c7bf821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15d40c41d9da74fb68de09d0734b83822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00d59c76901e817166219ae3926856823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd832e2ca4f29ca8fe7da66ca150da1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d6ef3314e38f260f3df272799303c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109e30b6b2144ed3c4a19a1e133e86b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77210637e1d5c0b2937cc10ab3e8f0f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdc3e49b64a2b431b967500add1660828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8113e2caab5fec2e5392150025f6384829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dcd8b9fcbe0269f9d30691b920c78830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22fc9a582a22ec2855727d8989c9b1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44fa133e2e6c713b648b84b9a883ba832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cd6cee4a700de17b3320f0905f630833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bc95ce29030e0c46ceb75606856bd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6be41c95f1d63e0aa5e1106a6878f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf582d991be021736b39c33dcc4678836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec7f19dc7c0d16bd5d778b25355bae837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44a2f82724006ee0f0e84e8dc67dd6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab885e324d7b2364089620a80e558f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0e5d6787ebf4a15747f7103b285e8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05169950c178f38cde75b9f4cf22f072841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6f9d9f8b200abac0ea053772489f1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903f49377a9ab33d10dda7dfff36c81843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331332a845b6daac47a1f0ade72d00771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fc5fa13bf37c09ea2405f3dd27fb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf622242aef936b83b8cce07e592ffed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e899026386488e90d97ff859b0acd704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a357bb720aab398234c4af922f9c8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631473965c7ef6c51eaa3f07eb5e0436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e0eef5621f558a8463879b7113aab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425930d641e90a3f24ae9b25eb81e0c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f2f8b198a81f975d0d057e11a33809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b66085f3833c3542e741404a84661410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984441f5b38f36638a11b20c795cee3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9afbb6985a9aac832b101f036f1e9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187faa314b77c689dde1854838d4e83913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2967bfbb319d9e85b492da209c15ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3da58499508197d0bd72831b27a2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9b8b0cb3ec3cc4bad33f7d530d3c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376e6600a89bf9d7e8750ed9dd2425617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34487ebb5877406be86954bab0f0fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339cb76344be264db52e052dda5006c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19ba53051cf453015e478de89e9cf620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda6a9ab72c8f479818c954b320fbda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec89428edc32ad6482ab4dffa2569d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457402d86772699898db2c2b56286de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db8177166aa49d8ec852d252372e2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac92da0ecf6e4e792bcdff720e322a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e7756a2d601472aa4ebc78d8595a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e54a77b7d56655eb12afc5673a1ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422caa62b6e94bf71c36a91e9e65f1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c89884b47cfa00170436cd6de274a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647df4ba3ab4025cf3cbc707307b85530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49837ea0b08685e0c6a7a159a49e7e0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf5defa2d6409d5582b3c92ce84a1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ce125b7cb9aa3084aa0982ef6f4a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c15ab887b4b0bdd8a188f1a5e1abc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ba31c35996f2a5874c8b821138a4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af288321ff3eeb888ff31eec69206436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17678045b26e5fd02844c2f36db0ea9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446dff9bb66898cfc127670ed101a7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8d97ac85b2b99e34b1d69d11920b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515dc1b5991fa552478cab1758bccb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b218c1143853725e95110304dbd00341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc91dc50ab44c28a5cf7f4049f52b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d037f6b8006d67a99fd28c10084625243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d42469870b69e473afe7afd8228f6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0cb2eca6c5cdc6c021db5d780b20e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d537819f019f140e599b989d29055546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac95e3334bf30f3bc72fb34c0449f6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac78fee06bf848f14b2473874ec695b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dda32e41b3d27c8088d3f502e8346b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bdd8daeb4cf55ca92ef6e4d0c491850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b079eb94dc5767ed2827b59e766957751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55c32e937179cf98010bd25826e7bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd62074ea9bcc2241495edbf6f9e1de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120e5725d5b6cf031696f863c0f85f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cf66ad40656ee1493cf89725afd2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc67b08ba54850334702b3247490b3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296f2ced9234c803160bca884a28c3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec1222f7a2b1d4666b8584c363c84b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb307c264760b419bd6b059707fb7e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d5005c8b6b30f863f9c72e242ed9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c332d1836c798996dc1c85052c7cbc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1b4e14a048d4be778d8dd99fe357762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889a58000dfcfee9a4a688b3af3ae8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba590b0183f2ab8e97a2efc4da287c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473060f5fa4a6b579138cb5a36362e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2529f274988534df895cfff97243aa666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250841c23b2337507e5d1a328b6d573467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1bf1121574b540e0de8bbe790ba7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef04e73e939d2d1d36a90c356e52a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02483017e24394c004d0e915a0bfed4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7a075c412124cde8db3c7fbc4571b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713560e8c3afdeddeac3ac3b6d3316a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460cad6ce76889fbe3606d5d5aafe1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6b4e34a2beaac2b3f32154500270374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c52a9e6ffebfd50d773fdca6385aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c3edafc66470b48aafb788b825a9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaafe93e66f3c0c85b24b6bd8d161a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746aaf4c6abb3849569f304c2857a2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eba256ec833eaee14d0535c903342779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2dd826f0f2618eb1b6c950a9013d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b2dc0676691996f44af064c0a4db281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4884a50f3ce04382df0e7ec6591905c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604dbb424dd56952ebb6bff665ddcce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f85b5e3d92f6765a441eb3a9f8c0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481dd4b934ad05d45b1ada4710856b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378051e2e4213ee0428128c5caa3b7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f92f1660be6331e12460a5523934c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c554b08c093c4bf55e4aadd0ed6ae4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4026016c843b3ba1b7e5ab49ad6878a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20694518c046ea8b856a52e1da2aa2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7f2e6645f340ec932b2e1a998a95b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c759dbdcd490f0f942da8220bb336f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f8a757359104b8d0352f6b2760a0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5197c9cfb9f0e32ff140be54bdd28c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e712c09a0acbab5c81e20beb70d22195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd77cd8ed851eaead883a3ba835be296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582fd49296389089e0b6fd07c73d1b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4445c1cec93b29d854849da7b8270f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a71f40866296b5090ea3af8639b74999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37017544319332def12916c1a7d1bcc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49586a6af504295276b6a3cd8a9bfe68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86842d0429a572cc4688915f34015c9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52ab58ef98fca484f697c56cfe95c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8dc6a24afb2e77ef8f8731e71db4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de05293282ea24d2b28b246fed7f83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70bb8a510c12deeae042a8be8e51d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44412497b0f18b97fcbbb289a870e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88756cc511746dbf1557b6bc007c7aa4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8352b4e9e15cb5caa0a93645c8327cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa48bb1296880c7b30a0b613ea2f92a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77502dbb8a285ad1bf28d73199cdc173111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92e666386a1665ecb5b6833b3b4f1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531458c0c075bad01e8c059516ec4970113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd96f4ffc2f1a8a10a544e437fd79c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d59568b279b2d3eb28742c13fbff5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8775cecea60d06afb8dca1a2c502410116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7ac504a250d64f7d6bf3bf143cc36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a867a56fef03c6caf7c88e5d9b306c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91187b30abfcd1eaf5acdf6e34c45bfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9aab4ae9b97951519f4e547515c49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941666e99165fb4938e596595328de9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a976bf72cb88c1e36ca48d13036b3aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9857b9a5f75ad6b3786d444ddfd35b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e9e9f29c46c6bf4d769054418c6fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea773b461a54da4f45eba7ba8f5725f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee6338cefcb6dc65842b3993ca0ef5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b59de30debf9dbacb583b89d88830d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276546e95c4a19a10134caabddfe1ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75414004758da050fdb0deb1c3967de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68ebf475c53869c63200b247db7ea0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1767daea4ba54bb0d869ea84c5776131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f58e8888cf5cbba1395e8ce46adacd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de0c1ff89520444172f223caacaaba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd327a52c226a53adc2ba36a96dfe2da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b1c6e7c202c17e86c2d7959850890135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8069a57f9d8ede849b1160a979e59ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b063b12ad10390df0da2b28909c3dfb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509c656bd977828639df123b122be8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff712f93ca930fd28fd16174703f64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff12f04355263b29695c601f8b82aed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbd79feee9563e02884a95e52b2987141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef06d0d53c6673d1c7bfe9b5595e08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a64fe8079c66436ced64201c18b190143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6defabf31b80b0f112474058a17d6fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75339a31b098b5f9f56b7dafd53faa8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab19a1ef2f0b5b0d5ca3852abe995a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba764301d44bb131b993be1e2fe0dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf9c89033fdcbd4a62eb494178c4e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f49bbc1611202452c32f80f747df6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff04b0064f44e5a0f42dfb4e25e55e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98345345cd2d37b043d480800755da5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1882c3ec24e4ad70c0541896dc12fc3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008638182400ae51b56d65ccaa6c98d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572459441e455b6ba1f50798d4f2271a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cbe0972b563b25066b0b2769f7aa0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef37dba8a5bab1fe31bf28ff9853ec7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c74f91df242bf55e734d25c74bc095157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb283d8205424b915a27bb1826b09e44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bd8781e84ca95ea08dece2c1b48e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e65d660912f4875d2a7e3712fbe36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ed7353a01e7b47f24f5a002e8cde8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45362bc2a0eb73a05950aad50fbbba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6947aec9b27e27264b70683cf06d80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bb1601908883f7fe0d4bdc20d1aa2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345845ef850b3f8742acef1eb55b987165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e096e54ae9185e91b61fd6fcf2fec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7ec8c63175afc8a14eaae03d61203167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec5f6e9f500e9732a85fce5a930006168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815bd61e6d263ade71e5bb2ada1efab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2a313e46a8e599612235e1bc00f84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897209d94583ebff99a5958751c47c5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423192bf5a327478c7bb530a078678f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ae55cf5baf67718fe5190606f0f7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc9db0a7515f5f503043828d2400d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d0427d09823748472231f6fc4e365175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a888adffd75cd39c7539dc890dd9ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f257831cf6aee270fc6ede79be6ac48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496f3c795c689189f409650df79ee3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e370591f0fce2fab6e0b33043518ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e5e1c8117802255b11dad22af0f5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fe5c14382443a36eb4617f9bc46cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0be647a9c4f79bb24089853369578182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df4151e72e78759408bcc0ed67dbab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413a9d87cb0426ae39bebfe5e9e402d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad68de48c06849a29f96f84ca386f8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2bdbd8e92734cc930049599fe8489186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa598bc42526aef4029da1a1817117b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dfcd7d5a912df772c6f6f23c206c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87c161e8ec15733f1fb083ba56b1e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be83f589b3db50535cda3b83b67bcc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e91869e6ad7c98268d76300a4649c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545a5b549d0353e7a1438d2ebd717c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc61ae12c669f038d974edd4e31141b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db34d1a536bbd8dd70a921ee64001ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784d15e1f5ff77ac4661231f064f4dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a996bf4b135b296f987c6a2e375c3f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984173a788365dab15218ccd7005e534197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a3a637ed3a477fb688ecaa982d705198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86233f270808509162910dd40e0bfee6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78cbad61edce17efe9e7fe02bdd233200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525e602a7bed52f4e4c0d6ab1255858201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0b065379f8ca134fbf8193d92cb54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3a4936706e32925c0fe62920c6887203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9f3d48d6f89e195394a509e4040bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2890cfdfccc5c479df682b6be002d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228d8a89e2cee212d5670e2422ca403206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690f2277c36f73558ccc2572c8a0aee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4adb6248594b363745b8ef3ff0cd4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa2fea8d812a43525411e9a5a0baba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255c0d1757e45398ddc394ef6e70e21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca297fe4e2c97a4de8a8a2611205688211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725c6e3e8983460225e7288fe2dee1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f3f5c358c4f8172b8dcd981637553213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505f593a03adf4ce0b39f1cf312b2fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314c55f7a51f5520f82cb494bd2c679215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956f46fdfa14304501ee2b99d7e5c4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ed4149df7cc7dc31922ff05dab9b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4452818b5dec6b2cce90fc13ff875f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34e8b04319a7532c2a229c400c2128219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cce4dc8f096e5147b3d0884be43d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e039b8e9c2bdc20be34acb6104bfb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175d8766620c26ed0524649ae39e7e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa86601e911d03b3c2075ffae63af52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9dd2524a53fcb3ee8ddead35dbe16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f008bb88792c27ee32eb903be3c393f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b94c8fae399619a3438768b8177e52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbc10f224847c278a9e53e829534ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fedc2ad1a237dd60787dfaf0c5653228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9fc67cb37a88c323b187583f1a888229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04932f0899d2d2bbb21f3359118c6cef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7743f6b5598de34614b5fdac6dd0343231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa89af317e43780b6517c7564f31b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41def45113daf2325ad2a0b67e6c05f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5018c7b2270a7280d5dfd6833a0ab7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3787eb78be9c5767f4b98a9ccc6f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdbcf2ec07c689357f0a9c9211c1b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ba2028aa85dba51e30d2c6d64d1bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3858722463c4400800f00c0b214c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8958bb84c3350c3a67e54744349f0e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101696163fee5c86f861a989b7b57b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7a3fa47b14939d479287f19637b34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce4e1e75cc12498d6ab7065f3820f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4415742bf03913a58333f69b4fd426243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a3e1b892698b2a7be01e7267550c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41469ee516d62cf9e9534ad367c001245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfce039c482c332224ccdaa8ab89342246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36ac120ae24e10b9a95de115d767c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b290ffef2953e49a4e5a9936d5d50b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f46c38908164642ba2885081d174c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111659de4d4a34848542fe84894f01f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd1a415c5d275276c48240e0de95aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718303cac0c1e6a9e6b3fa2b3b7a72f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd9f78684a1cd1e7edf1c9bded8edf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4308667f08c7161e6c88942f061d929254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154f93f44b9e406c506f8604d90c656255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773b91b13e3dbca73e831cde3590cb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c256cf2ead04271dc7a326642e6623257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd99e4a41f602f840fbafd7d0d31dcf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b85a56f7e8f664d1301775976c4b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aef4bafbf36ca1740db2f647e2bd5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01018ff94805bf9bf7d51bed6d12922b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd10df20241065d58b20c1cba6ae871262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43a59c0eebaab29752d63c93ef9f2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d929803101f9318869297d507344ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4538426433f5bafd178d5ad1001ee4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f5c999b169c896b5e58181e674675266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a989d1607b4f08be246e5f220cf1ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be67f496bacf4578502a8b589ec60f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fb32a6917c47527f7d2771c8cf8bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3955242ba1e8a5dfa8caec48d5e44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b1322b19887d81e11144e43ff5b8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9554c0c3db2f00a9e16113454291407272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32d0408a7eaacff27b36acd6251f8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55e2c361c0e9beb9b58861d696f2be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ea3b0a5166d63668f7df4c8b9c129275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f9fef576e1a9acfa288c27e11e6b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cf4b4f2af676e5c1d60092b1be774277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff1a20c01ccaba24eacf0f4c8bd53d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970b147be4cbfc98784da6daae6cc64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6efcd181f50d23a25ea36234d9451280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ead8aa88ecbdba0754ace8a099f0a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4e2bfe2b4864968a7b7ece4050c7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee3d0441a7f0f559fee6749dbf61cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21fcc949d12759ae0a26839aacab57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d065839d1489778c2a1d8acf0f8175d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7ccb00fbab6114fd1bf621c4cb07d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919719ba55f74b73c054c89b6406884287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebc23988d2cc3f146181fedbfcfb3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb3841cd4a5176f9eba1f6e8d8979a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44d64ed3e0e1ab6e5bdfa5d0d0a6f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fd8fe266e11ba5c4959f48cfbcf46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32b71a4a2169995a2aca99fee5664c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9618c90f7d3137786bc84253a5e57b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac62d34b59c8871b6f353d8b6746198294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8e0d7b258a0fa622724ae8e46ede9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bceb25328069975609a14f08af7223296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee69a6bfacef654f0bb4dbb648e6f79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10034331f9f14dfee89cff9243a3b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b53521698513224c2ab8ed2fe2a033299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a3b8c6368afe63d58ed30d0904b26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d865eed6b594a053899922d5e7e51d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0fb1e5fb4b7dad204a571171e3a43302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfc2bb82f7c6905b24053df0d17fa4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53234da8ff7c1ea9df600c59893fb124304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561defcb07c32a5327b71fcd2cfd073305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691a087e04517898642e6398b98e009306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90f26ef443912ae2e89787bcb07fed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197c6700bf1a02b376da4e9f5818d2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9dd1ed46f410d8b9526206ff6e63e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb895920b906bb66447385900bc4c43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274f12dcb746c46882bfe7018054dc1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3bad3ab6961508beaa7f31d905899312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996da96aacccc26f30f34cc504226398313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207e6aac85eacc8fbfb5c5fb2dc0384314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad1551543826e75bd4295bf5b80ee4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5397e1e70478896585d376f01427089316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667ea2097063350db0a780a38b08c87317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bde5352315152cb805d9ff2ca75901318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcfede7eb5b8e4c0ec7294e5a7b97c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255bb106550ebbe4cb336f473367740320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc1b3ec3fb1f5933f0fa2c9a7946cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c997a5deb6c311605b2848e201afb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4338ff4a32aeab3f611591a8bde88a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e3fdca1075444dc079b612c8e7eee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a921b715c39cd442412bf98aad9f594325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20050570d9a219bbf45dd3a6e4bf04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324045ecabae621dbb35dc60c5f5a4f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dcede32414ea99a0e8f8ddf912159328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde62c0776f4a08ae382a50a38ed5c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffc8fc69d12c07c84defcc57e7c88d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3fe6d07cc27d5d2402d6c28d97a72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044ed88350768481a26f65db69a6072332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28040293f24694b847b83cd8e7e41eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d20619adc0347d1c81af3fb747c53a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1180a4e864fd82df631fe2248cf658c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28862aaf586eabefd8e0e4f90d91f36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d508b78be3268a53ac9b4acac8a4b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ba25ba4618f4396f196bfda997d2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ddc636d87de6dd1b4190cf368b798339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9dbc9245aacec99674f1ae2257748340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee63ef8b5b7d9b6807b6ed5b9afb35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10c9a6a876c2f1b2abf93dd5581704342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113da8413ac3e9989d278fcb119ec06f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938ae52b5b0a385e311e930e3933e56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcbc07d5f2eeac4d48832281eb5e02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0b357e3c950d07a64feb52d7ddd05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc47c6a6bcff02bbabe46b58fb3c1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea2851bc42d61002eae50528dcc396348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3451c8a0d94faba9a356dbaef98742a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a903a8d5c54c94272482af02b01e6ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba96feff80c9cb3049f233a8544391f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab58f660eec160aa22a7698b4a938d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36e6cfc1a3388a3b314e9848f70ffd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b8993bbbdf0571629fce7e3ad981e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddfa1eb14e5dce415cc2ee2dcd599a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dac565ab55aab7b1bd0019111c600356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876504a16dcf2b80db6fcedb82016a7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3239b4e40b86ce199e4af8eff43d290358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bc1ea66c38bdff8af796db88d8b2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036494caa4ca9ec7468eb4cf8e5657c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd1b5ef2c5f6e0b662e156460dad4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d0491bec9fc24fdde49671f623120362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ee986e29b80f01f7c3ec7cbf88bce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001e6168d5bd5f352b51b099d1c554a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3af24abf8431f1d22bb4bc7b452aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3e34173583c64588356d011093cae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6d3fae0c57dd462991eb2250cf545367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba46c409e4d58ed0891d2124ffc2ea9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b4397c407b8dbb893aeea479e7ff0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0921b0d200889dd2eedad0f7e1a4fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4846f3eda4c2572c9b194d2b081ec9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a547e7bc356177ad3eaf13d797a1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e635a21d2ffaae903b65b3ea51012373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f10fcf84506a770816d8c8a7c82c2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e7c2a29aa909f3907593276acf61d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b127beec953864dfd269d674b2283376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c094aff8087209542ebedab44a0ae9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e086039a9b1e34af4c52cb9b71a6354378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22125023ba67bb82458d73b39ec7e374379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43219de68b8b6cadbeaa843a88e3ed2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22dfc1eb748ffb137aa9311decd0bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaae9b00c6bf021283282f1fee73253382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee476b2216147e62c17ad59c61584a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596af11ca166c00c56e9532e8a1ef90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8468167eed814a49a2df802925e89385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573047138c9421faa5ad551698bc21b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfa87ad850dd2d09f8f125498f16ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5733ce60ac09e865af915277622127388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86792f4b8a78c5159b9c67042503c8e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef07a1f0587331c4f8da034c2f6eeec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab3c906ebe1c0ba05c33cd32407c49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac3ee52b525afd8f0a7911f1a153f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761324c5c8d789d44bc71487c5508daf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42e9044bab460336f939416f101f62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eaed4dfa9d7d8d322367f61d1dd1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ad06ba33fb080b1d629a4c2e98659396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589d86f1c4aa5e10dc63134bc37344f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f017bcc10875b0ec6ea6c900edcf116398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e37d65d1745f237269a20f10a0567399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a550913c92f405e849182cb693feb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee4a2f0316c43a6cd300f23a6727e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63172637cc4a27b23026854177b8145402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb59a70d98e7e75933d8c7a46bfe46a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b189294a31330cc7d303566b7bc27404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f32f9be281028e1c3bd51106dc1b48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bbbd7116b617327034c9bdb3e0e8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aba955d410908870eee4f8eaae6f83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31672627ccfe8053c7b18e1ef0fa33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6a47b0a1a4ea9b51c885a31386131409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcae7267ad3bb398f6a426955ddb009410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0ba5aeaaf77e8b552284fb28530cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913ba91cd0d8a6f7c9f1a3ffeacae6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823e9430453ae546b91bb52db4b5088413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dadfd4d60f2167e192ec32efbdf959414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13407813815ba841e75127e7be0f0d6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd3adb2f7547e5525d5e67a9179d6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b2aaee5e77e69b336afa0cc0dfc28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28698ac1811b37d54e07693daa343b65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1932361c73300f319de20150bfbba02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf2c5ed63bed7722e4e05751ae20e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd5d10d0698aaf8458853aa2429906421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bea6439f305f1da15dbfc61c5e82a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e257d5009161003ef57b733e67eeb29423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3cd7dd818a7d104dbe151076e5088424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17835ee51f10ac2865d5776768cff5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b049be4ca4029ff8fcd6c9322a9f532426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404713d6f836ffa0b24779f5cba92f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fd0b34c0274a6eda058904dd7676e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4cd5005ab26b2f35f68e2c6eb35f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b415a74625ba3e26f501fdc09424d84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab375e4547eb4e4727e9cef958e8e58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d93ea9ca1790cc0975085633a4f8c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1768e3805951e279072dd9309b72c1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ac8b3957d49e4c7723bd096de5f94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61f58c383e4f9617c17f9bb9897bfb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8e9387826dc7dea7ea921de49020b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c3c648f4f8ff22250588547d7741a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84122bc3454301596aa733998f6cd7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbcb7d80c1d18ca66dad9dc0f85081439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917679ae95c31bdc36c4321beebf60d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b93a3defc97e5dd367592a63d74c44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bdd5ca6037658bb383927cc85c511442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806154ce741a849cbba795c5787c07f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5f96cc7e440a0d2c8317d57464e8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087f1adf5519623f368361e2db79daf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d07c712f3123c590523552b3633d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693a67ee788855b38a2e3d6bd805ac8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f3c212dcc61f73834a6e4d39a57fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0574f6effaf12abb19f6c21594f8e42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d96f6bff5f9ac217b8149a89c6d46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bc677f042bcb6ad8c337ea0bceec0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02ad2518a5e8acd99ac39b7cc6045b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0cbd742552f15e5ba2d9f7a854689453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd976702e77601bb220b7faf854367454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f657705f36edbbf04d754d6aad91c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a4e0402ea82c055c47443700d22a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cbe245d2a88b22e7caa5579249bbe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257ccff9a964f7003ef1f2a89038957458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570edbd74d64c801cae247d0ff66cccb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50a6f506237de422991020be837947460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced45864f2d855f692779a763b433fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72741b405ccfe9d2c74c5a98b32281462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b26d5dd0cf133e40893a9ea0520a65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f71283c64a8579a0bbf1b9fc356b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0246922ac4d70b2f299c8253a51a9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf2a63f9e2846ea0a1264a0dfaf2fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76f5b49349c9a4f38d8772afd34744467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0575dad756ec7be79847fad71d26dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6184c87c6393d5591b9493cebcb0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6da93a1841717c2e409f58a55e253470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166b22a38a8b21aeaabba9a9880cc62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bd2b9f0503316608e2f3885ecf91c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6139026645bc058bffb473e8dd7e1a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c20cc812d2e038852f1441fbb2360f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd559b2ec871831efb229a0a5764a70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f34d3a000807b916312840ac10051d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89c6bb2040a3bf82eb121ce31a11a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e74a1263ae187677d03d87b1d5b9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d173ecd84aa7c360f28009c3208a4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9c14089dc469b9355f9e415964806480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98f71fdb222a74e35ff73f0401fc9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f786d61baad6cc06dbf2e372af06af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22066aa9ca96292ecbe68960c77d80ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23ee923bb21553925052ebecad50d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169610e94d00341a459d443ccd1c5634485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e30db756a0e4253b41834dfaca014486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f135fb9cc00c62e9a33dbaab48605c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50c11b6b8f4fb530751850d5064816488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa77830d0076b42c02edb4ccbbbf9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cede292723444687905d337383776b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49207be2e4ba9f83c053e61b5f2997491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2e6c778134e4d365e9d541fc88f1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819422ca7e9293a2a69d91653b283c64493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c2b7953fa92bec9f6fb71cc13e19b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68c69d627322176d44b0a184d33977495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc795dcc3d1a1b0fe923936c34336801496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4656d4b4d11472d7db817c6c12370497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce630f2693feeb241b41bbf399407bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123e8b9dccbaf0642a5b55f4708c006499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179eb0fd4f1bf447019dfd61edd89693500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123c00e13c66fb4b698225a45fd179c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170ab0224e16e41528c73a2534d0037502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2b8d6ca274ac5b32f0bd77ca82157503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e330c39a555fb97fed0dfb48f6a202f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260983d29eebbb2de370d85e1792c4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865c6b6dc8f6458578940b976a22483506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d2ed8690db24726309f5998a1eb38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a07e09fda047080e0dc030eae496da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc866f1679974d979bc70a4f7c047d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28f1ae52424b4f7977db016e855571510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31835288fe937e81acc325c30805c7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a1a8c50f5706e660bb0b99e3b6e3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002da82db483c9e0266936fef0cad3fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e5d3513d45410be829fa52dff1bb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ea354b9c1260c5db3731bdbcc4502515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0f1e394ba5fba668f673a7e3da78f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa50d18b2fefd363ad15043f9a3ae25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9166a188310f6ba3a24268caddc2c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f2acc2439a4e6144fb1571188f727519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c4395bab97a17ab86ce4eef14049d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c7581287a64b1d7a112da79bb740e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfc813831ac16d858dee2273fa1abb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1e63f6c48a0e5c7a7daf7ff4d1a46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d86cfcd3a8f8af2457f84b46090219524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46307d3756f275516bfcbcccf74e528e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c371727a92d9abf33caf57c11d2b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849bb038eb8c263ee00091758480718527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfbf0abe3604b2cc9888d8e16877ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b368e7a76d98e28b6f3b82c578a9d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21210620e90f6d02d3336d0e1eb1e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63cb7ab35725f88f7c71f729238554531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b7348106212d7463f7a7d3a031184532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d3ef60bf688c60df1586071688a20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedb61548f0067e73c1c5a33627c9e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344f2ba75c71285c2675a2661a98ad0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b24299d3ff11ff6c3797d379ab6f81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1364ba27a15a3e5886ffb559270619537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986567334b0fdd074d4e3fae04a62def538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225ee45761a41255ca8fb94610b3e67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d96d06ff904082f814ffafa9f429f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db397d2c7eee08f33f9637c666eeaf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a361e2ddac94b4ebba5f0ff05419f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe648b4824fef75f99ea184ae660f26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73582ff0b0d1e2f9eeec7890ac98c4fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f321585869dc87b9405262a7020805545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6440586e0f0f5df4efaf5155531edbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b13f36b7ca9e2ca9848cfc33110f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c265a81af27be4c8939827b6b3a0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a77300261a47b9cd858d20b59a7646549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20e2888ab704a8b4e327bc32f501da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd7557fb02eec19fb1b85c62509b27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac54467eaa3351c9e6ddd29ebd0abc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9f1eb3d5799308b4c924772d97b55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1a5a50804c26189420c471fa32098554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b81717830977ef995cafd11a6ea10555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a554244a65210e40773d986c1b73e72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f538b62e9bb84ea90a6276b835b148557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82f239184ad52826eea31acb16e3b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563b544a6f055920400f16463fe2d49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e638087f8692ad1120e1d2b039c12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ea4892e3f654b74f9ce54aa333be9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb4ae369fe9192a5887a2435764ad9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ae70f7784044738a0b11381a9a27a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61892be6842ff74584725d4acf95ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874275c17e2c252a9488f39daf65a14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f91e66f406d96967ab1bebf2e5ad9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49825201cd6fe1f301f42e905cd804567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197b60275cbd5b0a4bfeeb5b7364ebf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bc2f165f6b550d8295cbb0db80d82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60406ce6d36b9a6522fe41d204da4d4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa803f1455860bc816279dcbf666aa7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1d90f2e4cc82291f7be09f0c57c77572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecef4fc366f175cf4bbd0280db5d94c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df297c02a61c1954cab2e46b4ff4532c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229f321ad2e60f97a22a87f40dfbd55575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b3aa26f2aff117efd052aca082cf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375357e5c32af56c218a457efae85b71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3fa28316ca6938ba7f6d7bc8ad3dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e2b701c202b571ef38cf480eeb474579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91282115b14c93430a3eb5214ffc3f34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501acc12dc98b946820bf40ae490e0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b16f88d997b614edd294d23ac40126582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb075faee8f79c6db86171052965d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aa2f3dfe0661d0faa1d38b3f43873584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d343abc4a6e3c2c241327099d0b4060585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91644a2fa5135a2b921f4c14e4a43b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579844ffea4d46b4e2080304edeb84c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fe16a087a6700974eee461eafea86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b932cd0668c09ce9c6e86e04e3e66d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015773d0b682f576b4c6181cc15d96a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363e61dbe12dc1b04b298ca05bca10b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e474d909de2244e2cf8508d4aa00c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eb2b295857d0eadb52442a05d1dff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fb453be27c2fde303c1e5e5a93992594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b645c6e8223f6d864cb28aa58b31c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf16d6d1fa288118b307f961681f71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fc752392a882e40415bc327c9a409597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83cd28eb5943f8c82275aa25fa862b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454cf7eb49b985828286610395bcc1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4929b81b606c30cfa078a99f72b094d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb80c7f7693df39399179398333ce3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5392d7d4dbb872da88b94f8a5ee3c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3a70373b804dc1c5ecf4e3b531aa2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeeb0b7b0ee198dda64b09f3460af4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f684cd080eaf1ee905becb9ed532b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217878acf582336049725967ea365e34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e7fb52b326082b48bfda779588247607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ec33b2f9d0333ce561f4d354dd830608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5d3fbf46ca26556b979f21a72ca88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d7bb910b3443c6009f47f67edb7bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a55aa315273f0806597a5ad17b3f4b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf213d83894252e5a471ad6e165677612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9f20ebb258841863e9faa89f0018c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc7c3eda85b71d966f83b44229b7c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941014573ad84eca012a195cef8aaa2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef527d2543e62f280650e0c480c8a3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb1291da24e2fe024f347116c91e67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e848ca4a39fc86aea5b09735f62a08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df28de2b058cf83fdca357d8b5aded619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84249964c45dc928937d5c159ecf4096620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0420ff2b1c02b5dde1e988affc1703f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b15876c6b5b879b65927481ad297c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d749861e21cb1fceb5b2d8120270589623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bd0a6cb75f8752dc15290d83bf911624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fae4fa6819c2b570e71eb5937effee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570486b8fcb17be857ae44cce4d46dbb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff81b342365b537e6b12def414a8df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a46d8b756447856a56afab2d596a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9f6b92b80aac79b52c228bd667b3b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dfd3fcf851bf63ebab0eec4060701630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcf1a9203de5a15ed6ee2ca7d37e45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824770c00f65a5d1a21fa9037618db2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175a86589432b3a587544dc14dcc063633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1cc7589ae81a1891420eb9bf829dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467b51eb59719ab832d2758d54bd58b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add5fdc2d1b4f42d16eaef399337418636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b936f6d93f0533b95d95350c666a789637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbc350aec6e380b5e9b6f896a58469638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788891748e2824bac03bfbc92b21c95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b998eb3401696b897b637a909366052640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278201a07b7095f6dda0b0991cb062d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560dc4c55f6d138e33bbe0b84b6b563642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c6bf77464bd7d91fbfae99edcd907643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706178330b509b0669d22359559ff08d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fa4b78b2b9049aa7c94018a00141c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11bd35283d96d86dc8ad0ce1685e43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cb29cca9148fd10a98d6a1bde0af9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7552c1f353397565b3809acba5f49648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24fbe8cda5936803fb1eb6b1a19d01649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092c64b7745c086d08c0a94a62d3f94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40896669f0419a29c36806e38c72303a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338170cc93480a980fbac1062f897a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c1d249bae7903bc7f76f5d94839b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bafb85299bc76e2bc948439da007de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c49b85012d14da68d6c33523d291c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d27d408929c85883266a716daf0b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736f724464c59f88e45c9984ea16b3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f451028098339ed83ad00826b6a6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a55075cf52a663e41ee788aa7aac8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907251b81c5a590f302f2313e75acc2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305326dab5c73937e49e52c2ae7bf92a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f8859709555930f66d46970181f83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ffa41977de18749d991934accb0c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4cb32c7cc7df0dc4668afabe4a453664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff4924444d556b2bcd38dc5b4f75f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9621a6faf558b9f5099c0a1bba4f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d9b48fd11e58b125bd6e227451e54667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1023557257bee03454bbcd5858f35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286311a18067b2ceb1f1b5595959aa43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bae6930fe9832e1c9d8e3617c9196c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210726b4d7f110536eba77e9e913f661671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ef9638fdad5af4e90987d7406d9dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79d5309dcd19ac0b682d1896cf7f3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8012186754f379e20345994e92fc5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27927392325b56e40fe0ed14d554523d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3392996ea2b86c41f31f77cdf285143676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fcb0acbbbf9de4cd985279e021d9f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23473be5d2d07d339de42910fdc7247f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5e7635500d691ffe44396a52be951679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e146325a0a40b4c46d7dc062ec6a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd982f73d07b0f89688d138126d250681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfec97d53c371b8282db1fea527273682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791b669aa9b42b381dfa55a5fd0f72a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d368db221cf1d934fb24b486481fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f975e38fbaebabe3e7a689f347a70685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cfea23232247d2e98d6ca8c1902b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766bbc62c27a3a5ea090f3428756e87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d1433793f820d48546f5dade5b486688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da8b971486bf0b2603dcb21daa76bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb44432af3ed9a3bf06ee053be0103690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e37eae491c6fb19f5861eb5e07029d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bd1bf053492e49bbb99c4f0febb9a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6892cfc28593844856f0dda5dd45d37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3264a0bb5ce71742b440a3526ce7e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a81f8e490f48dc036902cb3a107d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c5d9ced578e58d19c4b04f13112e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8fb74ed2b721eefeaca2f214d23e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562aaac815e1777e09fc23ebb4da28a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6d3ce1610d600869ac5d448da2e33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f140832b738a52b8ce3ec56327d29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dafc94bfd0979c1b31180e9cdc0fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9833fe349ab59ef717f8c9f51991261702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ac85561f54508c8d279d3e75d3f35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc4832bd397f20c784d9d0482c4fb9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a28f89027e76cc9d5039f467b454f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b777061a78fd304a1ffc03b5825dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603b4a1349e993db4e6b65a157e7c4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5715eba7caca3721e23750159536a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ae4a7b819b6377873490c748747df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce1a1c23213eaf408c172bf89ee566710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caf23d30f5b83a20de5a0bc885b47e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b94e43ffd98246894735325588851712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c77161b63b3f0c91583a01c48ed742713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c11ffb68a663b1a5a34d79ee8dc193714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de393eb7d7b3ffbdbe70209e9aa792715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522f3cd0bf0e9c333af1266ef5eba85716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e260f9ccd52b09f03d2162be0beb79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212407138b40ff5ad1d7a2fbb372295718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c070544598c3dc0d32e958afe4a23da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d2cd8c62a51a00885a7e3f57bb0af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02999e507078bfda5f20219cac49e99d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe94be9a56871918053cfec5f69239722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d022c1d746150299ddf0b423531a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b573b6d868e69b83c72d93645859074724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6b36cce227577a7fd3c59a43bde5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4dc6dfd61d2d070397bdfdad33024726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc845a3375693d0c1bb2a8b283137a93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5a82c61209cf64aeff15fb1cdbb22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11975a4bbe4634171acf5f8ec875360729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277ed8fe1ae1eae87ea06f3cc51a150730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749700f569fbccbfa9f9e8312eef0fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d408fcfcee94eebc660d065b44120a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad90261125215ad16c9ccd32c86052733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8cca76ef7be3c0f5c14d5e87d1ad0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0850e84c5e1c358c7c029cc55186a59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff816f28ce3b00dbeda83e12c2a4b7d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5515d0a6b72c4353900f407c956c5e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1af0b7a3d4047ae3fa1c2ac861e49738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a03a8c62eb48f5984aeab5a76a4f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4abb606c06212e6cb1239b8865a8f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752f1c9fb9ee30082b86e64dab8fd49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e625cef135139e51fab8d9b2c6df0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a8dd6ec6772a345c7587032915a78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e782fa0495a3cf96e3aa5e3f80023f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99a82b927e333a2ca74ada9e2dd88e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfa370f3e39eebee0ae5b9b79874ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf5ec5a5ae0f436358d34f0875018f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71043d4773f44e05b47225856794e829748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4e93e2ad2d533b3782f778f78509a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452986f1e327d25e9505622bf3e7c912750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daf1d262fcc1082920c226772bb91d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394b8e6c6c45248da72b172ec8624f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a964b50293f5a94a104f9fe971b618d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a132d77dc6f4ecde790f7ad25f75d9f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c6c51c47d4362a43f71e1883b582b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52deb5678a8668bd3f87d3fd2c8f5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962dc0b3dd44415e2e8a5d566bcf1de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25089891f3532c5d15459faa5f99b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09475ae961f4ab415fb68d4f7e629955759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b378b4e5e3c25c2faba0592c1e285760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2545e3afa2a443ac89b1dc6ad97711761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf240d51bfa562377e7ed0dd676f03ff762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03ff790a84b3bef04a842800611e69763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2baed6c73ae54ae97e7980317b186764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509a7ff4df3e060839b59ecb098a43e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45663d120db0dc271b6cff1ed7983e9c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee635b3b9e7c954b3ed52a347a3e6b30767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>