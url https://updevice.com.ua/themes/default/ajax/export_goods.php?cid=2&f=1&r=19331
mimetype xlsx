--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc77462f3089b012540d4dd9c4c24901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d2ed952d0ccb3fe64a04662e336e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff883011d908143dfa6e079ea6e981063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed587bc026dd3eaa783377107af9d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc59369350bbd5c5fe6eb08322c00005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d899796103e1e817330ed5b3c30906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b770a8813c02af0a6156f52952e5dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da419cb932fab8bbdfaa24a3cc1c1ae28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c0dd2abf38b8da7e4a87b05495f629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586e9d226e2285a418e0d93e7eb68f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94eda1a4d6c6bb260654c425d75ed511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971140eec4ed80d5ccd3e6b2e6592b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be99eaa5ea44a6a55d57458df86b8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7a72236960b835039e53a6a5324d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9151e9eca6358ca1bddb4c2b9859d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a88571257c54d18be771367199629216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84137922f320c71f5c61ecb18e308fca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296f9dc6ba296acade19f28960bda2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aad212a6408f76a5fbb3283158ce4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec9de35a9f0802e961647017db353b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9d43e70937c3ca4a9c8d4ec5bee3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3caf36429eeb6053cebcc713f1fe122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8506ceca8713d1e4dbbcc058e2f1f5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8fe21aaae96baf9ad86b613b96ca024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42226fa21a0956e5d29e1ff43ba04ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646a6bab5ae1192bf3a3486060c648f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d328d149eda77e7485c8a15b69987027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3960aa2a0d917ceb2d7c8dbe86c6e6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6e12a24f873ac0125313bd6b6e3aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42c60a881c91adce6d2f04d5afa56e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baa452361f1e751339aa61c805caba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c192672283da0df14e17240bde05532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b8aaf52a176fa1251a3891676573633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68b60991f18b7f945f278617e4b0ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee18803b7f1d51e007b74c9cb5daa2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234126054e97a5623fbb7f204185ecd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1437d2d474c3fe6521c6de93884b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e827d098fd2da66603d66c3c02416238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ee8e4dd6fc51d0751227396438ccf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3b6ac6b6c02ce20045e25e7b7c5b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654d6785edf55837a80ab0ba7134c6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a334c7b09006d159371d96e0517da342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45579a2898cbea67891113186762708843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3559ad600236330882bdc64216d78a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a79ec6e3fb03f5aaf11586a4e2bc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2262de0e09a1e1fb22cb0772df4cdb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678eff75edc8aacec927f1830d89ca0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399146a3e1bff26c867afd6e062963a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22871f3be24e670e4a5c09af0bd9e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1eeee60e065fef80bc0f34ecc403750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bcbfa2f30164287fd4a76502ecc5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f66457e9cf906a9747fe3fed31efb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905e0bdf959ec4756519ffd589e8b3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785605fb426bb9e42b11868077827c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526aad5d2f9d8385ed90cdc320ea88855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153915fedf3982cc98c60ea77f467c9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa6693eacdbd778b4ea17d66d7b27b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4791705cea30c9f0311e51d3cda08e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711b470d2aa291a7dd71d6dfd7dbae159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ae8e1f37f50b3e339efaefc980a9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b450fe0a73ae02e11315487e4e6ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513595784f0d63bf9d3574ad002007d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd729685256317bee275daf502853f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa1ba1bb73f7d75fff8b34d056506e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276102746420890c01fe181a1fbdb0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ca091216dc75f1483401f2d4b762366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7b4b723a7fb59fde8722f91e89d6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1f935929da21d320c3239744356d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3b392f2b0b153c470f89d11c8886869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eecbd3078bee302b141f1ea200be470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecd332c7002cac4ef6d704ac7566db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a922a1098cc8d0ea21f0ff2cad1383272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812b5815fa6cbca778329a28a02aaa873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74d70f21b9029a96ea1f0b4a2c77ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb0859894bf4f8990892b360f7816175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f07e85659ada3baab2edf89a406c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f874633091f879e92f834037492e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f2069c07f76d9fc2d8d7dd00acf4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ec4ec80f2de1ad36e1362e3e5e72779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111c88fa67f32ef395a4e4451ec131b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe938667ebae3d8d8221b8ee12b7a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc75abdb7737f697438fc418457830282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8d1a6aabb304f77bc98c7592c850583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cd764454d1f92df8fbe63bd7dfd5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7ff5ee91a3b90451de2a90d8f679785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f567bd08fca967e87ab42f490e52e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbdcfe40f412ee704fdf0c5a3b34ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270d004d9bddeb8f224ff76b3100d4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f37a7c0b237f838bd08e28b21532289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e36d2223c0e80c80e0f2a8f23d9ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c6f01bd4177d498c6fcb60d0a13591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39725bc826509b2ff8a24323f2b729b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52de96443f3d6960f3b75876d748e3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aab72ae55a3bb4c8483947123f0bca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0739de23849959ed6d7d538ff357ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36cbc907892e6091eba862a851812f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14e6a16548d9b88907e9c24a65f53797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e832196266970e2b97bc6ba59f5fd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cf0666bbefbe2bc9e798eab05d04299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8a0fc045126efdef56b529446a74a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef536ecc5b660caa2dc975b6987015101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13064ed8281cb2ac604ecd3835c53da5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70d9a4b8e05973778f610e925d4773103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38612b0ee54c9b354fdb0b701b1ebc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12a84203590d277142fa7054fcfdb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee283f7058ec023b66da0872f14f00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1070284faa8ce84a730bb9c8d83afa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d869677a8867bc1686aa55ecb35e33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6778e2306d5b96535abcd713cbed6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9fa7dba19ac9a0b1a30d99b53e75f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799a4fcfda2b1699979284144a559fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcbe76a66df008fb3d188e2d373edc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5ad8e4731316eeccf3abdbf74de36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fef8d51b8eff1b1033b52657c1b74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040bdda7e484b645a015749ee6d5958115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c24d741515ec97fa447806509e4a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ec1178801d367257ee4617ddfaa00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46fd164cd9c776aef08194574cba9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f916f6ca28493d07d86dcb6f111a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97723df8899155af44e587356be6a42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a534096232870485eb568d1d28da87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d1a08925d94c4121d8f773b524466122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78b25fb2554b6b3989601c2e76d17e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28a26452e95624169c9fa1eaa88dc4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca955a643ab648f8d5e881d747ec56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179df2e6db714170e6f7b64c0481e88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034e3980f4a18acaafb5a815259b04f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3f09d81b1b98818fededf55e9297e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd32301c5ffb400388e7d318e07764129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162794a46514fadbb893c35e406effe9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6ccd5463dd172775bff78c247e851131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f451fcaefc80920efa6764a3a71cf1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049f797a8eccd7bb759c1a2504083d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37a46bce877b0b1b84f3d5986deae2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c94a56590ed740f429429224d710a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8e40a18c0afa462b798e8bb42f509136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd26a0b003c1ba6cbdc6973790066bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfad8ed8429f06f44a76114d941ea4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dae5bd6e187818809a611f357e5ddb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669acaad938d283a3483e6452a3c920140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e47479bf9d4f6ea6fcb3ab94f6464f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e98722713fd3e4a8d177172f5e0e02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c07a7a292bc6d76d9eb36661fcee6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1ace0a7046cc4368e4158d67dcc92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd08652605f25ba39fc02db52bc27f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759d2e8abed3301efaa571a25145f82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3636cfa9cef8c1f6b6a83c11aa548147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a26dc8b92648040209b7d1eef28be6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670a41c96e85f965a5e6c3c62f3305d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ad61e323b908baf1565e62165e0bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c2780d0b775c30552297182bc6ce3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87b656ae731b3e16630bd5f64197d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934f8e08396ba1876d2654925db3f0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697375a7126b215b44cf894f6b874cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602701d2d5f7588f5d344b909738f398155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b888f5e75483440e8f38811d7e35d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942d4fb9aaf0673af897c04d1c7995d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a1cc698956515857e98cfe6ee8d66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf5f65432c7d1e44f7bb58fa6d7d3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92081e3a96da46fa2911bfad96ae19b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40f65971dcf5350085677409b9eb5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63083fa68300eb8e15ab9ef3b4ce1f48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452f8cf415a87101b0e2e0c0f028339163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ea89b18ce0f578ed9388e7daabbed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef418a48d586f734f5fb0aff4f11f4a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04ebbc5633e57292a851f8d978d8c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12d131b6ed9dcdcf34a1710e69742e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1c1abd070bd4c8ab371b69ca0e9cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163a00751e7e30ef4bb71c0c6e83a03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01701462fddb94adcfbf08b13621303170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93fdd60b15f702336f73de68c74223171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341821236a6b65a086cda0292ac1931172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519e8f163cdb3a7cea1423b9f2d8fe1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bfcb3bf86bd9a792b8ad0648baa41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd311870305f99bed4d65ae649f64c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056d624579d6ee038f0b235789df7cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26754253145de6eaae2469d0e55e8a3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34601a94d4bd40991fa2c746511139178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194619c3845e43f2f1bfc813f06c28c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571a907110f76e7afe8733d7bfb86ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fd872f9f0a1d9319f33bf37c74693181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097abcfd6256d5690be54b0aad9b0141182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d91aec12c9f7761c4fdc5272a9938e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0fe452cd49ce4b42c828174d493a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a7a1dc7648bb93e8cf1142ba011de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df881d4b4254ccdfb436693f1f990e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa911f1f76493e51959d33bf6eba77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938462b1ab365b8e0ed7e21e4dad2f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937d544c3f5e21529d28445b0063a42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76135173d40d8376bcc80822cb1771b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522c69408b58b55d17c3d17b7fdbc90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafa488ba39b01d2ade7ceb8ef3850b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216f2e4d65d94ffc9481242d80f0999193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a3fa968a1f0b8625ae8940978c7d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a04e50d4344d5b75c5b9d031739227195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26011cb0a17eeb8b578ba13ea8c5b4db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef90ed4f05f82c307d25276a336856b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf230fed05fb0577e4298f826f97a0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4133b487c8fca9334a8d71d0038bd0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaa5bb9a7cc59543de634b1018cb28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94caa5022fde4c384a86761a3b8a80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e828fb98f3e49ece762f4357f5754202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcb39ba9ca91663f8e653433e2685f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2535fcc64b136452343329261f2f340204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641ea565e41906fa90a8f56cb034f73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cade6a5544b331f51bbc1d9e4b403206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7d2cacbd038a929011605bbff37e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84fb5ec86b9f59555da001e967b6cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1716634fcdcc6b9a65e396120d07a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f95e08b889ce1dfe14ee794d0c108e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df2271fd6b7d7f2de6eed3581e20de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6161485850e9d1ee538e8654ba1853c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec97264940b323a6bd9ffbf929b01b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574b4ea985f11ae541b55864b1117f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ceeb63c9e1bcbf03aa177dd7cd722215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8ce0ce023f26dd7d7a07f1cae6c84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ada9edcaf584ace26ac19c3cb4b1c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddabccb2cb3857153bc57f4de99bb02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d32394ce9176aa27a92b94d8dd5cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26488fb157423686a26b394df373594220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83194c33ce4347aec29164451ef2360a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69a675e5c3cdcc562cecf43160d8ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfb6dcf1d586432c0341f7a8d93534223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa9c60a6403b40b8e0d1f2825b6a84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb938997bd7742c714dcd7cce4b388225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e886437a5b76f958bcfe6ae6708d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c2ce2da3b7861078fe885af150e8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500f9b6bd9b286a76ed6d99b8aae76f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efede5bb487d04ed9c6794238aad09a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b467e4aae2782995ebbaac6378ec013230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd802de2e8235cf3079aa7fdcaf27d97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba843c540f987a8aba8a6102b0eb567232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cd523321dce8e9d67ba7c0fe77a8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfa57d8efc3216108a9bdc664ed07d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6a5ad410b750839546ad129aa658f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67433207227a3958979d71342dc133236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2964fe26de7a2a259815e6961866d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b50f66f0b16708e2dee0831b86de51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59293e99d3aee46f8e3f96215af6cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ba4523f9017545bd868c64559a46d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dc935c59ae1744086732c90cc2fb3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cae9d2edfb1d5a402b461238c353f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167ad80a9898b3aa8191d4b55f674d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809f42bef53733db1f4150a015a6722244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697a84801a50d396815745777e5473b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f31a484e624458525e96764e91a73f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f087c244920e949f3dc871c9402a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece86418b54c3cc54c72c2f372d6729248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b65b7820d94bd5bf4fcc2104b89a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdff40b05ebddbf0a0b320241137060250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95082788df24b3ad34a96f3b3683635251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6132fb002c58f69b1d80288a4f0557252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6da4c11a919089c318115ef4c69ec8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7c4cfd5caa33d4ab2a3e73ce8577c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237de6e45cee28e128ddd1dc56ab42ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ff516b1702aa1c3e04798c7acbf40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd4fec15789f7bd9e5d778ad61c239257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ff4642ce360d93c21c3bbe6c79b27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7a0fdedaea4a36efcc68d0f5769c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8f5f44f9f101c67b829599b9f790c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193df15ec0ca61b0cb49398cb606cc45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762a15f03021ee98251c522d3587772262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1eecef61d283001bc0a283f1dbc25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d7232fda9cb53ac94acfce0d7896a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e49b9162868c520c1449d6e2578ad1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e72d37bc076e75800ed6a46fedf949266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5d6a5c92ed22f1c615fdf633908bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf81235002c62fd9c5d9e6845706a12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5235854a766f95ad3d224b8e7872f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382417048340957eae2e16994324fd4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f940e42afb3952ed3b86410abfb8b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467cce444aa38dc3e6e556a0d633e71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe75556c75f19f855313b58f0a80f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2869013af547e6a480ac3d40b668987274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059ab3b8c12a6f561aea589b32afbed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47277dcd8c81d941fc54a860a5dfaae4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42b3331c9ce2117bb5e9ab8ce8a523277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ce6b4f8782f015abc042e2bd50e72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba10f288ab8f10880c4df524b8c0610279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a5191258517ad53e8b7b195d45bc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbcf4a5f674b504dc3c5b85300bd56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45d655dc6d74db60f6cf30f752c6ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9ab68b3581c9329e1e5adc5c364ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814394d8e07a6439040e36a74839953284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e412801a66a14bfb3c8a527cf5b2f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c924375ff496002c7a50f459bff03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe780d215cfa45a4530079ffd2813585287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81c8b42999a3780f018c7b0974fd5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700f5cfeb08396d6cd6e1a6d1aeccf9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fee66d7b713b3515f7d7ea4309df07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfda309ff78132f63016079323933ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d3666ef1ae84679758aa6159c66a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3b157e53eb98b56b4aac566a1e8f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44fafd8b6ccf0e99856fcc6d23332e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34921a8f9766b96ae59bae20d3305d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82316cc175d57b602b2e5558c516a342296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7959346d8d596886c9f6fc7052a3be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610f669836f876dc61ea533ae2113bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446458fcaee122426099ef208c4ee28a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426e445443a9ab9391ccdb928d666e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a7051a33415b2054446e0582188fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cb6d91222c882668d8ccc528115d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7573fe86cd9e0628742f71ab8d0e34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fe59082dc6d80db73ffd623c9dbab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812992a1eaaee6685bee265b636d582305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469aa772b64ed6db2d8a826d69848449306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7477ae97e36c9694fdfd08a710db2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e86dc38bfbffd9a801c09a2df6e51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9394a31cd62bdc83c81246a6ae3ea7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dde8459d62cce7f9e7d7f1a2268401310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14171d4ac6778470be98f6295989cab8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf5496323db25c5c6deb115362e4c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d507cf29e567d373b5a44b15c56a6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f510058bc9fef90cf66b5e55f67e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465467fcc1e1ba7c9c6dd11330a706fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b678ed8b5f520ceaff89bfb10a6d16f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad7bded4b511ff3b8921561e533215317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ec97d7ef8d4f6d77d0580718ab81c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28313bb13d3dce93557ee61ddafc6e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213ef2bcd228c4a2065b6ce1438c9c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f66cc68be0f3e97adcaad70591f0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7476554112bf35c7bed5fc4435f49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd75ae74c29da1622f14d5b04d5a4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f36ca20ecadece64aacf4f7f0f9a7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3332fea9ce2ff22f66029d2f663fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28683d0e8b641a9a70538c9fd5b740a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b4ce38ac84832f243cd58719a9249327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a215c354ec0462cf5e3cc8b0e9702d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc21d6378d9055c5e5e26b339b816d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743461d81902813926a1d62406c4a92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc2de69ea663226c94bea74e6b5dd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640adc270444c79619d6eafb14528c13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a54aad31b5ca10376cc49abfa91f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7f753af9189517552eb2af72bbed2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050148b34a94ebcea5398eec3ecddb0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903d2c07f91d5e175d20b7ecdec0245336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbeb72778ff6327a66faf6bb4b55da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897fa284182beef669dcb61bf3ebfc6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da371f59fdf322caad6d6a6900247516339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47579e002c051a4cf770cd3235067eef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc131c40e273f32b8d1765b78f93121a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46df14b45c18c1daf66a9d253c2b1dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3736dc3274f8b22e5e6a97793b0d26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148d4067525de51c4b74c7f8895342f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c117cafe4986271d4f60444f6b60ba6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddb9da3ee542211cc5001cf3787055346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6e144d617d54e20d90883cb8ad4e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babae9a2c60ab4ee61cd533d54e85b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651c8a1f263ced4fe621e1a7c36eec6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e81af69e8a22ab7aba3e121bab7a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b120494af1fdf27d202b678ce43b925351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027858286c2e39097d69f029e2d029de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7682a52cb7b1bacfc8a8cb0669985e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61069d0b955564672ef7bb5dc3d10ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126a8d84b7e1e0f06037b0d187960f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93443f26c253100607f419ab7c0b13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b639a2c660e0ef28138a0550d8b680357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e3c7b37edcb4f25d7ba8cc6dbce31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f638af0606b130f09f5be0022cb3b0f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ed5488c615017eb1edb728b8f8726360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4339600de5e6926d786bb583b01685361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6f39cdbf39df53a1a97797e29443d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259d48f028acbd495f8df7ff14a3693363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a4d1d6bb49f05810cd1748800d38f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0062c79846926ab63c3510f8db130365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4397eb5766e037b801a3e0c4b269b71366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f739b0b676a69179c64825fd078664b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cee69f747078d264402c80c98658c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a08f86e39448f4dc421059096d198369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e185a17e4b0ddee5c5aa8ff8df1abce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107ac027f74c1690db2f7e48a2e42c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfe2195763bcc3aae9fed4d6d3c460372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7e7cc8a24004f507fd682a6f712df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca2bd433f7d48e601e8765023e692d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bff3783a4cb29bc83348117f510dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694a8900e837f97c3ba7a301b33ba9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc5c7c9946d0331d7b6fec3f0b7907377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815a6f04287eb841b79760167f6316e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dd7ce76d9a76121be66bf778cf438379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603f1be22e70d68578ba095463c21cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e39c11ac1338b189724020617af3cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecc4ac0fbd2a0d5bf4f430d5902be1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd54c78e22f7aba244e98110482c745383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a33e12ceb54cafb1cd2422492e43bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf499e060fde56f291a6d569f917299d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebd03aa3eef4f08687fe815ba6b324386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829476f6351d507b050ce5b25ce8513d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c012d6ad42414e54469b47bf27cf4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae60dc9fe27d33728c34c8be71b89e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfed4b339bf73890947287db55506d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76081356fd87c068915edf84484f9e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488df4922e02be017d22239b0cabbc1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc474ffc13fb7b0394a9676337b8cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed1a39b3c8aca27798f6532cc4d349394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9e1e94a99611570d07ac0359c9001395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75013faba69676f9e39dadeb1db7045396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776be26eee3aeecfa9a2ef9baab5fa2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b3853958817ec880352eb3f3b4890398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dab3859487544beee60ddf174dd932399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0474142952b4a47da5d16307b2b90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f534ae77be5b43b624b5df64445878401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857b7d86fdb5a2cdd3f82517d96cc06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d7d3ec9deb23206f339242c0967e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef0873fdf9306d320fc9a8fa2a36fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cde8bbe77497b54d848706d258e23405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552684d4d17a1205bc5f3b0ffc5fdea8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b048bf8e92147ddf59138294a65e71f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cd5c18d808a2b2c2a6e88f62c9313408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1f5e76f61b3a75ec6a0592d14d316409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0e20ad480dfb57b8a7a24a12dffba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cc8f18494165229bd626bcc79db84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee72ce54734d54114d71af9bea0795b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf6a7bc48b20debd6a0a866f3ea73b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f6810a48d0e6240006acdbfe4a57d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222a3610eddf955f6637064171705ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab143ea9a1e6cbbfd2a5e399da89394416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364793b3b5dc844562b8ace6b92985a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f363d09e6055b94fb519fb4a49778418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ba9bdd3680c75c672bf1a416142f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ffec8521e74697863be695a0f294a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75088dd4f38c68fd124a09747a0321421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dc0e058b2423b31d2957435e7adfb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860860671f77f7f667862aa16c62a958423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67727dc2caa994d35fb9fc464ec245424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afa5cc9e35a95068286a050628c52c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5b02931aeff051471c6f386cf2863426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb674543697dbfacbc6bb231d3460c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d74debd294c34b107949e6a0929e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0435de89aa627c675376dbb86c325429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985efcec1a82694b4fd292e77c27fa27430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba1cb25126b7c031d51efb8b56d9a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff087810ae7b1aca470a1f0368a321d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc71772bf2a091940fcfa492ea869d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4560961779fe26f058653c6f1c5eeb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e011cbec0b5ea9006e8ebdd36e9d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077d09953b4c8b8582214569e66b83d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806f3324a177b1870cc207c29c47aeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea538f0d841b35f5eb18b883864671438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b54b6b246a653d1ac9f6acbcdc77c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2304afb22bffd80c6201af61db51e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b553fdc8587093ea09ccc1c1f9944441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb4324c21c73b83e7bf0be20390c45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029088ab896933c2199476fa3a3e8569443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898518bf0c0fe07d91f443f04dd78be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930242258a4f0b83601a2ca67368e369445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0108bdfefda5c8b33540a84d65029446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6f9f9be4ff5349adf04d731581c5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2c164dd31138eaedf79926d5f3c2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ef2016ca055568a94c3f540d24a18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a119e576fcbfd07444bfec914eb6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a07f794a07572abea79318f91b4ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed419c4b78e8f7bc6e8f150e73c8796452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a727c519a5db223db9e8fbead8057aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82758a66f272c85cc874156ab2c97cd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e6d317b35875f539f449525b7445e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd988aa782715123008d4ae375166e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab0de2d222681a4821a6a89870c77a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c5ff3cf1d092de234c4b47efd3279458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cd892c2fd3abf237694250b4bfa74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0193474016d3f2328ae7d655bb0ac99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1aaa2880a07aa63003a7dc56fc454461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceacd085067511c2615f68e92437582462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06faeefa9c336ba9ffc7b688b2d9aa5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028147c8ea7c0f13481160c95b9694c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10510b61b60162d783b2b01a148e3fcd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e04cddbe8e31a739bbe89044c6da8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a5cb716229b7413cc84f0673273e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68396317f8556f476e5d1f60eda1016a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dc8749ea37d40f3acb720803e8c16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c8007f106a3f578fc550733a66a63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342454dc167c95163c5ebd2ed6e5644471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6b91382c0486002a533b6b24d370f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb58dbc2b85d39ee7330aa160fa886473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3cebd07a7e5e4fb0a52ff82181e89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cac0cbf0bbcf30ca70333ff370977475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c9ab30a8f3b64cb5090e8273e84ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8406786bf6004514ab8b78fdd3f3968477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f94012a2d3149ff6330968da65b2ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb48277fa72cf9d27d99f12372b3119479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b541ac6ad534c189d37c3610dc88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf90915a926cb0a68de053d1b3cb94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ab9d0ed64acbca998aa4f4b907d6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e325072e2f5b298902e6b38a97c7572483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd575ccc48e15ab67af77e4f435e68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff9f213a8fa35e230d3a0a2c75a9e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3cbfb4641ee09336195d60ffaf2cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e087b62e8d219cb6d6cc3f741a657f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cab62e21b3a925c299c52e6133edbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c41dc416904fa5147191e723e572cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e19670998776c68bc662cd85a33dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f8856309193eac1e09fbf0aaecacd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282150b1f9e81da564dfeb65d82c33d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3dfdad824d58541f61c3148af22d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea6fbd6810399a6f59c64b412a6614494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1c2a731adfae6381df07bc26e95d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f86454ab2774db321ed0f99536271496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851dd77c72fc012f7354552609fb4bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d3f8841b58f4b439a06ff418469b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142364390f16072691664d70086413da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c58a132c1bde4026f6693aa1fc5006500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fed37c79e624b87e4cfdf1a6e7e5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bef451db7745fe5eb0b6eebcbe6b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee7441edf62353b1da129aa2e5537d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4b136cc8dd6620cf3857eeb9820d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b6712db16605a6e8ccc67c9a7fb54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabf49af2de5e84119608c2c17e9e0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75cf052b51af810e50315198241f48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40c1ae2beaf2eb67b9efb97ea2563a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c114abf4ea5b49f7a29a2869cf27bb3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98403c33cbf3071d78f9833a05fd6e94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfc74a9aa40e23bcfa3c2a71f8af0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aa73617dab7691eada4bc02bba9ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe42ea5b77a647828915fa5a4beeac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80227875865cf697b7054833f1145f6e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235c924742432146c25f3ea62e2cd5c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5cc5a41eadc2e08d706233ce40353516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417186489226efd7307561b9d57b51c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5cb9c580bc82bf7fb33a03971dbbd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a422dba252904772097624cf1f2007519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07873c1958dcf190abc62499e82da5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6375d66b2539ce094a62d75eed256521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ca93c1d56f983972a9594a818097a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551896186a4ebccb11ab201714fd8ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088e90a849d420117947ce1aa38bd1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115f393437e7bae3f343d9093aa33b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd034c4aaa4f5cf9358beaacb84c82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc38897451925d86a35f2ebf1eec4c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8db7bc0c7be1115b94b5397dde151528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732f0d2807d71936fe4de38c13d615d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53b5fbb41c1290275c22b0d25d02a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019a35de9e18fadd42d6cd2364f4964531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabbac011a41209f6a580ab211e6269532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909944146c1ac6381719ccaf66d44c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9263f151fcf6826ef322b1e57dde23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645deafb169e46b027926be0e47c29d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade0563b9ce0ebcf6b13970587b8989536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aaa50ca59591b2bd04ad6d1b50756537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d78be09b48dba9163cfc113f885f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94676e1aa84cc2ffc5d751f4a7425971539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c45dd3facacbee3cc2feb5c8334971540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76675e03ef38eca7b8d570ac6d2d0f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ab4d932e82c3ee5bfc6993bf7c589542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20005685fe83c5ac915db273be3b4698543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bc7bc722172d8493760db1b290ddb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f681ac420c63cc64dada25385015b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e957adb9245567a7add30588215324f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70490bd459020ca67103705e66c760547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f6e777d1faa0a8845163abdd8b53c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50619d1712e254b620c27c04c8cbafee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e5d8363a38e9e36d8f8a157d2f2ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b93baf18d76eb4cb54197242010fd1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a1a1f3424b31310d37f43619019cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d29a2a1a0cbc4e31929369e5bb2dda553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36008dd056ed431719c4b96613813e37554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5dab93738caec81563fcdf1515fd4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637151f840ea154c6c4c481e35e313c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920b86d206c45f2149f2f1147dccd5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552a2eecc17ff935d9a7ab89e767523558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddc8575e6a9cb32ee8edf15aa92deb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1540f597bdf7dcb9529617d405cfa1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ee47a3e3629d310293dfd4230abb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0baf5c2a277f6761773bab7f31845562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320c5be437ef29120442dd3e82ca5ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65275a9de40fad29f01aaad6ab52b570564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003cd9f3a89d98a7561fa2c263c38fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bc5098451d09470070a2f58f91815566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321edfcbed951a0c233ab7acceaf04d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5133408fb083afaa857d24042e2edc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4cd4e2617aa3cb6580fc201c978e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69eeeef51d221912ca87ac9591f0d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c9f4d38d169bfe59aec0222d3a8d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555485d0b8bce0e5d2f8f058eceecab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda374b4cf8c49afade80ebed8f1734573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebe2608ea14e46a02da39e2d6ac765574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a680e4490bcc3daff0f58c6222dbee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624e36d72ef43cc5fc160c3b92ef258576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb1958e9617102851d2e2641510f31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efcc212e9e6ec64e3d827fdfb642a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a682ec054e535c371ebacf52950e6d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d564af2fa44648d0c1f3470f54d560b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d350de1495434a1618e9e05fead6dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ab5de3a7a32ded88195b1bbe78eb6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d0a12855a89bbfc96f61ea27b1b5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb350f58ff8fea5caee92e8caa75ba0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8237ff2be5ad495148fa27dcc31b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb116836a9c799f4e303361e144be53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fa5ccc0ef61c53b923121423db0cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db016ea91f768c606e832c2154e0d13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dff343749b5d36c1f1dbf6a59c144a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aafb1def1fd44ac953ccaabfa8de11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824c9231a901dda46b5f4296b61339d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bda77fd4b31977c1c99df18e59a5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644ba40419f59fca112422423edf097593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261206ce46c7d8a0677063cdbf004d92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da783e651e7d3c73a3c514659f4a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8a129f81ed8c041e12ac306fd27f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e6be45092e368875212d6309818d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559234e12cefc2d8a54c12fa448dbad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc705cfd6d9ddd3c4e84287eed77db6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f841284eb9dcee0e609793a3ea5ed5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481501455cec0bf2436aa3fac9734ccf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a26f06863957982ef52fa4a037af5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a14be17ba8d363576b1ca0791193bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11e184e4d3e95161602cc9fa862085604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a655b97ed06ed9279c87879d1e61abf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d7ed303dedfcef43d5dd3dac6eb8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db490832c4eee305f23d9d74ad280ca2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac261e0b1fc92f9b6d152cc09895c57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68a6bc8e8c70a5e2c728f4b9f49b91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b7b694f59049717770f28d3e8b6a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c28e75461bcbe843c769fc530296de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4676a1ecd965125d8ef10214d831b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eeccc30e53a6ee8bb79d49d8db704613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98347dec6cf50bda6a1f25b466a507614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f33b77fffa9848d64f331fc44fc0c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a4ebf0c42278996c712f61767153a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a90055a96ac6c310e366e06db36ed4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdef430aa5c30d97b7362442c36bce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f965ce2a5590442f338a81adcbdb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcbd3e49cab04fbb02f8c931f88811620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cb5a5b1470599b16eb5f17027b670621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b1d67b2ac9fe3a0d8b91556941ada622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ffd42fbc71c74b19b43f8ef9d4099623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da555fb57246f776e08ccf9331accdd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b107642d3658eff5bfa8ec113e024625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d6e86278d4ad5ada54f6abad5cb3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea63dd459bad47372dd036896ec246627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad57f9a9d82bd102830987b4ba51d5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730559384a067baa45cfb34c6f91d36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c8b3be8f054b57565d5f96da9e1fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7e8e9a99eb55089a18a8b64a14721631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36222efcbebc75741a54825422d2853f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3077eb451e46e45dc5c5f5b0b8b6b24633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af557539b1c5ecdde3812c01ea5024634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9b7c4749d2958acdd42ab484fe2f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778268499b0388ff2e4af2a0236f57f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aef99d7fc082af5712a585b58a97c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd6392e63b8e0be5cf445784b1decd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190188d6f8f5a8f9ea154abaa72245d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0899b6eba784cd994ed467dad7db7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abc9816bc7a032668ff4a5d5afa978641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6636d1aaeda2ba37fa3fec990acabf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92621586425f8181a635f1813e129d0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21878ad3ed6d3d6e7c694dccc1d913644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b166a5dab53d721dfc6d84fe14823b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65742e99100db6bbdb0a67ee7f6eb269646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ff42b38579d742761f92c1d2aabbf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d432027b3302fbfebe7e8e1ce7ef6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e73095fe1d53ab54f3f7e44ccdba9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d173da0f520ee04fa93617b80a63cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3930822cceb62245471205e72bd0f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f09f3d91899a218625add97e91fe4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce871e4f8e44c8410e12a9bc1620c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6320a4026619b5cf79c65fe3184a6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311589ab1957ddd8a992ac422f241549655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339776a5c4d09e4c0d9715ef4a25411656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9358b3ceb9de3bd2c88c7dc65b71bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452465d9e6f6d7c4576e703582e5d25658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1fe3c1a74119a005a601cb3c897fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced0b0e445a4b554028c0ac15a3fceb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df1c8c515579cb9a4b640d85f24f8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd27a15c9a5f4240294517d3f248bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6cb478ec779cdd4ecd3958dbc4c6e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625174f88ff6c361870eaf504eb6e41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0bde16caf4fca7e47d9ba69d84dc5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7abfb23c2758b4d3fed4659737c5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14da9c4bf25c9d25b108a18985b6042667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e7c932c6a83b6cd3e77475d40498d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fba52a3e21058c3035a92a2c0aed5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81c5d6dc349eadb2bfa221f6e2d067670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cd2425d95207b83385ca91d272c96671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b645b844cf4ca1e7bda42f742f4e0e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3b18854e52fdb72201400968360dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa837bf34c6df643cfaf147311958b22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fed43942a1538ca9f7ed12e9678947675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4c1255493f4d2ca4b3f29dfe50429676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3d6ff9a40da3a446c3eea1861d6fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6e4430142f30dad01401a05a331e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094a54a1bac8f64c09a5b3d89356acf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828ccc544abab83598ce0eeaa4b3ffb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3ca61a87dadb9a7f2ec81a96ae446681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244351a1389cfd1561cdf158dbf5d6ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6edaadfe764e63b8403a25034d5cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355dadc5f0c673d2ecea9a0643eb7df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ab7a200dbfa4697f9411aa81275c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62cf39f6678e94e097265eaf41a117686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80ed042cdf23f13133ebaad3803f3a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e409e0af1c36211ae5d95bab2e1f158688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8069078249531e3325cbd9793ccca7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9561d5f110aae244b66f87bb6f4a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e7cec03e6c7986dcd7a1120d27433691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd77232139888dc293170ace288ac99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9987d766dfcc850b12d2d50c89de6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d702e34af80003d3cee0fdee54b776694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b135aa016b9bd0e09c119a9077a5ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ba4a36c6b93fadebdabeb47820205696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b4fce921fdc2538fb0b3fa48dd15d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c974629c47552511dff8814efb98b97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d88899b36c572c9f4214f45a38c58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb96573a1fba20c20d82606fcbd2b43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55ac4b97323bf57298eed3c0ab7d51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab141e9bb08e97736ed8dd41e975dd17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fcca43e272ad0e56de3d71117c8c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c878130c3289077d8a8e0463aaab2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5731185a6bf117ab965cd648072d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7b54635beea9bd46ae7d1c6b1c33c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6160dad554fdd144739d3a0181e11f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d2e251209ab42f1a67b99cccc66fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c54a2efb8d8cb2d8a964c6de37097709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a632db39dea3b802b1966b23a6724da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2cf52464d1972c6fabf34d45a9011711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11c3b2f02f9d7249f48ea3fc38f44f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f20da54e57db6597d0c399e158d287713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfbe3d48bc2dface51fd463ed47969714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3474697cb8eba838eb1327e575efe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a5dfcc4b081a094248d3c364d735f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97ec7027d26eca71ec588c0453ac4d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1db4a00dff9e2db8d874776c4e0da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af316ef987ec0136d7c5efeb39bddd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e729bdeb76630ff55af9866373493b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77376f115411692baf9771600f7fa51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3dfa85ce7ba87c4592ad29ff1b0e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9289e9e07ee092f61a9bd0fc172778723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d0380908e34ad6f13e8439154f185724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efca3f0ee4af3f4e734fdaa99ae164b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10045b7ff8505b2efe93dd2d64fe1f3b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619cff8d90cbc4dab2387a99ff77d73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d63866df617b7cee3c8be847801e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1807d111edd01b3069364640b9474ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059adbcf4884c859842bf06abf1b7ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb4b9941b537a819cbde0a84632013731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029ead997213f46b6cbf43456702ecd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5af95318c84a592100efd1fd5af56c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c70bff0568278ecc821e06b0d5b1e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e5638c6a794b0fecdbece08b8ffa8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d47d04b20922305e5c33c38987eb3c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d8e7427033d6e08e28cc3697cc9b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e704f8d119d9fe4051232a9259f27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cf43b090809c36d0a13591136f947739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1d7caa3824ea94e531f0e68f9cc31740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0649053295a7c4809fc5745a9dac441741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309e95b40d360a20dae70c48ce90f8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f14e6165713b42e8a6c99aa544562743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b0158ce3d07c10ca23d6f04a2899b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05c2f9b7ab979e658cb13bf2381b9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3932dab20946e3bd21aa4ec5d484662746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ed77d94d3958b47722c4c4f5793df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e662a5ac7994f1571fd75846b9a684748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7de86cb8fb7bd057a43d99a0095dfd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fd77476c6329e4aa0b4ad6037afdf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c423bdc68d040d5483abd8b173462e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace54dbdead85c4ebe169e4536841c9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3577006f7777f2073bde613bcbed44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe463ae1d74d5459cf0dd136a723ef44754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bcf6ca4003d7620eed4c0d29d500d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae366c756174437156b61d5a32b1f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13413cd972ff7b1d690ae90aa92f578f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd3faee2a4b49ab308636645a3ddbb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006689c13ec69c7005683d72f97f4e2f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1fd235a0fab68d0570e98be63c916760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51a59b4476e6676db2185cb3da7ba7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67f6ad1f9623f27649f3f1794946ee762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f1b3f78bfa9d104a629d7c710c33e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266ddd8190a27587a5a022c36b0dc42764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2bd24aca0ec69c1243b573cfa694a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2872976eb9be618f848ae814256a08766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706b241d077e29085aaebbfb743866d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4c73568d69200070fcdd44f7a5018768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7cb8bdb5ae1fea7d12ca0a1045f76769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df249d1bc492e6bc681d87f32a1ade770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeffa326a9a552cf556e6c107f01ece771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bc192257750d2f26f973289297c03772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523cd84be8b4a9bf0a28dd693986e9e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8473d2a91c5d64f99f5726706655f4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7333e5eac30ad32822a4d30ed2f678775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4751dec747fd7f53515fe1891a9e54776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3420b2126fc5c3ef84f29a50e0308777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b2cfececf7dcc532038b4521dd211778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5c51dbfdbcc1a69f903abfcece48f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550eec25dbfe8f49c945eb30e5f4e5e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181b7d6ef928cb0689e6f73e6e36649781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36a0009509dfbf18e9116bc317972d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130742cb5c2648d09964159874a37040783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7694b350ff192996aef2b2f99764ae9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cf5c589254c2c6a992377c6d33e10785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8abf2c03ec2490a33436759027f4d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238afeb5ed121192fef89ffbdf60698787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54df9c460faf91a31348bb7b69f967788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b4b0a0bbc118466ec547e170d1815789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95666833a865b390db9ef61f3fdb80bb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333eaa2f2f26b3f50264f73128e125c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec8abab8cfd0fef1ee7ed0c341b9a9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc2353a34ab4810ffecd66ec60cfc7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bf120afc2e5b184cd97d6bfbec8b5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ef465913224ae2983374f140c09a5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ab982be2ec2d7ebd3a7aa79be97c5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a73e099440a0f6245bdf5440b59d6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7326210cf8dabe1924d27b359a699c5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c2e51a611bd101a3ddff08dea7613799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f7c05213938afdb8e6cb70f6eadfb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a692c019fb4cfe3fdde31b1b8512b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d05d83f60f9e159e960aba090037e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dcf54a74d4734b60004697159c0a8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816519793a60a94b4bd6907414edd0c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d35b7e33ce3b517430551a7a0807a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9d4e8dc3430cb0d6952fe529b48c4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91586c3376b079a7750c6b6d74256f79807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806547639a6b2e90d5d26068412c300c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6deb1751e8982fe51a3de5b40cd318809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4336b5f200ed8924b4e0bf461bffd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc146204f4749f22ae691a4b284408a9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29739d3c23d96b2fb031733f650a693812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3ca9bd9d3809e6f982e89325e0616813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54814e7dd948899ceefa822a29fb619e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7a44676164f933377fb34b9213589815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3003570b3b1764bbb9ad6f97c826cd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84a76d7f856fa5581bb430dca79929817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eae8b96fe380bd3d0879b666b65c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0431ae0c3e69e3fbb7cffbb68e9a292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc19506090e3def575b4137d9ed1ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442e499c9125c687ac03b49cad0c3e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca3e3969ed637840571f58d0b399985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa4dd5f4d75017cfc733e0957d89cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edfd55014a1f4da99787c6d96818227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd9324be5e212ffbf3fcc6830279978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035da6327cfefbf54f29e317f69574619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcab6fab98e279e63fbf8c0de7f52e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b347ecd3efede66aa135899fca3d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f12882e1c18e4d825ecf73a80d76612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc47755617b08de03eeb606e30f27013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367ffdab69938cf446925df500d553414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923fa028fc2cd82280957e5f6a1d0ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60177d2df434ac6e822dff038d5ef9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47d0387b284df995d95dc347c64d1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842abf9673d8c9dce1361a4d10ef5a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc660fdf8df519b6b4cefee899aec1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7ed42f80cc53b022a9dc1dee4411c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38065fa8349f189434927c136ed93021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec20989cf22b5abfbd0faf99bb99bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272c7505680b73a8892bf254c40550323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62eacfcb82b291888780261fc4b19824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1470b502f5dc54aea297f765c14f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e949b816443bcb1a80a31d8552d3f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e311c710ea63b8f59ee04cc284de43427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9436a46065355215c6ec46e491a8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058dba16ce9ad24fbdb3b88db358c5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9cddc5a0bf4a736c49911554a5dd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb859d0d6f539e44de980019aa8c7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5ecf5e6895b2778c5d807664178e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247775100ef5a4b45638f58eeff6a2ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62aee2e4652d5aa2554a67f6377044434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa8637335f2013817218736ade9ef435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ff8b072b7494919b0bee53a04f64d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb67657a153a798446626f0c16c37e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14108c20acb8d9b496a85d27b1772a8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2743b533fa3634e5b5c018fbe2358539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227a5086f5c0f7f82dfcc60637f41c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8424c9e3fa6d3caaa0c12c79e781941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7d62143f043446e481ead4f41a46a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5995ce939ae0868059f31b7aeb81843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087608940f4e5af1bfb5dfffd8ba5a7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbf1359d3b6a88d5bc347e42d064b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31ff12a21b06f6705ac4ca2a64b49046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313aa2a15776d707529e1aaab1e33f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e472e1cecb81fc70ab57be1b64e1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f85904c5525404ed893442c1671c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08851829be1cfada0952b91531d3b5b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67399c1868df4726fd699eb9e80d1c4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5bc43900f98493140e785e8ca1b2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1adaf70698d42fbe9afcc439b5cbe453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61fee9a632e272dadef897e69d4edc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93936ce6c65661610be4b65a2375db355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1eff4c31836562339462a7d76eb0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50fd70d2a506d5fc79525bbfe1c20357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e4cc8013b3fdfb63d822795b2604c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57532ef5edcd9649ee856d005d2098459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50417094a113ee79f5eb69ccdbf13a1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a958f8522ff32f4e77473b00205d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ee17eec3512d3e40c5e5d44e6a34c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cdf7fbe5a0faeda593aa39981794e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f800e408177e719f9fe63e86a72fce764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0b69b4290a0d8d391e7d7ea63e3a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0d3652de215888ee2a9829f7028eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f17d25383764a6fdf63c95a120e6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc90ef9de82638241cde29aa63945d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bc8b526bed835d440e9bda97aa7f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9019376f814399e15ca4c52c12c4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b84bbed49fbf5d0b45ec26b03a93171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e80926e0737c41454228c4768895872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893e9611bdbd491ad872e4b3fc49c8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7395f32b8632dbe867e31de6b07a16d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68d70b7c27fcf9a0dac4de4ea518f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c816ea48c28a214b52be01dfda01776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184d325c015155290d8566f853a2f9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42a33e409f6dbaaf7f0c64d476a21f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba2080ef46af4a7aba355f354960b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f274d0a391ba3dd1a94c773711ce5e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eadb84e42cdef2c144dc5552a70d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1a50378fc182056102a3a6e4d45fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9df4fa1fc7b39b30f3018e3213e0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8f147ecb1a1964d7a5ad0bd32a86184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f02e035d6becf978c719533d059bfa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204da984b3c8ad4d67e15c415f5fa5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8d741d2aaa5e0f4a5d36e16a6b8d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf599135279c71c5cc9e09759c22bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fe12b814e2b1f61757edf7bef1d0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6bcdea7a3ee3c5611e33717c999da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c3915f0b3ecf2ceb983cee0e9b46891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ab47de7b0a2a2fd8e137d509677ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87bb5b8b6cfae838bf9bc0c783683393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258b688989c4a1e41bb01ce3cf5f25f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26b70a14ff96ea6444bf99c58786af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c1e2f0e37afb420774880cd605eee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96172c56f6285950bfe016ec38efd06e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8572d0a4594ee6c7b6f23fe03eb5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0d9df092662261efc50d4abcb885499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f240d853206527b897bfd7973c5a05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba56db620330df0832ac6256e4a078101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41dbff18f915f13958b2e780cea725102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a9b2ddf908084732cb355179f4f4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadadbb454fa975606698a21d87adde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ad1fa38a976741651a63151db950f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91678c7888a3f14547e8bad32fb72a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186cb1ca62b1d490e11f26bc66a8db3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66722b4f396a1702441a52918fb31039108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ab864c20d18bab5b07ccb1fb6f310109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87935a8870a1f1124587e8c59d675953110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0913f164d5400c80eb5b0c623adcd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b56afc231d9fc660a280f931f5ee2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459ab0051936a1d202e118ccb2a4ad1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cffdf6596af4aeb55ff15c5d195602114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2bb039a03170fcae93a940f27c9a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2203b3ed2f758441515b37f53359c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3ab0a416e45a1fbd027f21555367c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9d8b11e7b69e66dc77e820ee59aed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956b2075991ae9b0cb5981ffb16fc38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616733cd802c00ae142152a93fa295f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d81e052b71ab362615e53cdbdaebc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06bcda1318df667466ad6d7b6a7ae1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07f7c57a745b8f76d7a41da8844ec2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5834d825af4d116d2af9cc30e825d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b429ca404904c41934ffa4f186f4307125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977838254b47fc7906d837ef0d9d43b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffadb1b7f0b3e64abf709d3f909bcd8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e455750601d64801568688a1f6813a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225169ea6573d9e20b09ce413dc27532129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad13dc734e70bcca86f67653b27631b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380af3c986800b17fad1018f6a8275a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a7f591134af7fad94136d1bf82b7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c2d64a7aaec37e6df82efe6720e89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bef9598af0a67b536e0939ebc6f5bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71757825042c05694c1813eab298906135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e886f01cb81b4f4479626225a4c4cbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858a0a68d6c068a61666f48f34fcf09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed540267ba084410a531aa673a07824138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb1e0fdcb8d5c7679dbab5eb9b10b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b22fe10db9d34189a9151f96eb10b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def7cc771591a8d07d44a0bc1f749ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd90fe38f3eeb79d197861ab6cb795142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19b33c577f5d981c20244748506a01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f42d423932938bed3b78a0e134afc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1843a367a4cbc8fe5235544be71602145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712493b4790364b5ef3b23aed2d824e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f38361dbb2bede0b548e5b57f6b8b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddb3ed8742d63de43df8574c698f6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0986c4c1b76309a9c02824271a77e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fc48ce4de527423edcbf7eff811bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfe5684df8e20b6313a5bd0f243faf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f213eb1247838272ebc81b695991bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe4162a5c2b20232c6f364d35a8204153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3850192ff717ff34111c34b7da6ade154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea722155804d8cd947ac32b00a80eb99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec3c5dd8832ae12242b14c5f9ffbd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60702b13dc89e2b8dfd224cbbc4c4ea5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665de742e03134d906414fd0820d5e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9699ecc1acf7c96590cc3da39bf6f76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cceaa9db5f054eef396a97a93d64d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128196be51336f3e52381cb4e458c4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a645ce89b8f3829a8befeab6f3ec1db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7247f54c06779510c23da87794e53a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3701b204d8c89ef15ef21ad23c77e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00064aa3c55ff5339ac933221d193032165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e6d3c40785b284bae32dd66e44d7e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f634db440eeafbc43d768488b6052167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52e6acef369da572cb88c142bc5112168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd2bcbe3326255a8d86a240c75a3b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0c0cbd484d1cd6606d39ac97d4aef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7fda156f36db582ecaeff4390c61c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4344aa4bc0a3f5733422f4be3862a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46018c9f2d34cadf8a1b39bff31cdfb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1567917d43e793e29f979579f953c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa2cfd6fcaa6d86e600c436440e9a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b74a62e0f6e38e798f4a468daaf44f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46688bd4fa9a83fa7be03a25df4df46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331a60638b28f14310f555450fdc0a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b835f71edcedd00ff070775dee4e87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901df7013efafda162c61033ab2d189180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a536c2bb41100483eaf3a9dc4ac2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a49662896f526367985be2dc18226182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d771f2bba71ff05ef6057642bc31f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff011b1513ddb657cc1c3a8a458c16f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f1d48cbd0b99701ab288fbd01450e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2e4359ad4829525bccbe5a395bf6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770814f6443e21db7e0a6e2e8bda26f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10070c6b1ad46760dded82504796b3a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b078a404005b9d2b03d04003cb8ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bde6d94fb5409cc355223368361ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546270c83484f59fda646e20697fb23f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0f12d94fcadabba0b0b68cf7c4d81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddd8699fb00584d5506edeb4447a9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495672896131e75d0eee278802a729e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bb74de198ac982acffebfae263de3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dbe01d18405b5357f2837655af440196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb584136d3307ca1284deaaf72210e86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d09aa3e36e80386e8672df2bbd649198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce909007ecc53773cc080b4f607155199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb5c9705aa0012e28be25cbdee830a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15929300853bd26f5615b36099c5df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f75d6497746c9b12ebe50625d1aca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee98a52e1550fcace4d6b8e43f72a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c962820f1b5479781e00ca393609bf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1ededa65e2927396681f06d05a4ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3e662468c8dbeeb708c4ddca0f8c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215d6584da1c5aeb52bc8d2f26f88eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f38553e1dde773e5d5f6f20c8528a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d21791eea365e9e74a6290560f5ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48b858d5edfc9254c4f099970ca22e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c3ac40bd8bf32f6ea2ec993c751a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94a44221edece2fd1f2b13216d6f62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c206efacbe7fd5377ccd60de4402a3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a351a32c91c517d5b49447d4026a57c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bbe0e7064c587a9c1d132a25cfac7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84da9956f058bf2b36d77ca44753ae2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df108e9a0c1a33c9a280786c59876f4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc2f8267a1885c30aa7906fb79a9e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea1529987ebf366a72d72589978ff2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e9c32729888768b34e2bd2ba08480220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50262d5fe17c62ef3dc797f47c675d2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a45bc6c0e9ade08d417925b3558290222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd9307b113e005fdbd46ff2ebd858b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fbaeff8b56726536bc555bd36deb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c4cec1549f32fe9db86baab947cf2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88d24245e4a8b5525f58f88f8ce901226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea94a4a1688b72f938b9387907261f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024b11d227baa97d49d7d6ace09700a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9b90dea4e85a2b3fe824a0a35f7c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66463b3006baa9f10e7eaa90f8c519230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff77adb8fb01bc19c5e3b86f3a061a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbea15386bebc7537eecdeb2de99f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81c179c987c81baa1a900b8a99d8cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae110d1aa3a38208a529b0b30342684f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b7575e67858679a95dafcf19c2214235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2420f5db9edeaa10ccd21295d5b1c1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503a9355313331ba66db0110e389ff7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec35edc71c74ce13a70cbd4b9817f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489872f926bac1daa6156500205ff52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcc0067321189011aa67f6bf22a333240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95972d2ef81f2152c608b798b0e001c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43baddfdfde5d93e3c8e57eb936a745242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45c95be0ff7adbfe0f5cbb820885f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00690f853bf791c6c60fe92d96757ef2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecce04f64d32ad77054e9c64277fec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee37a37b1bcea99cc321a18558a441c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df292a3426055997a68a9c2894e3ff0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89bbacd474935837d3e6f9105e581d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c9fb2ae9e408b6e4435ab166b049d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a957d55ced59392df2f229741c440f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675a13df0f39a93edf03eb6e3319b89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d976c5ebbfe7437520b7d6d74e4b5c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23465992ce88ff3f4dbc8d76122d418253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177aca7c55a7517d1b9ab3c815b7d60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d9ff35360e6a1abca1d027a71830a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb51536a3b47d240ab46dd0e3c47f10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a358c7459cc337cd980ce05b3a3e7b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4721ba4c49d213c677ed3f03af8c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c696aab89d9e2309dde3ccd861a9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c8d2c281c3f74d7dbf3404e76d7ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57d8e65b1e148f27497e95aae0e5ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a6a2933af8452df2acfb5954800eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc60e02555b0a3490912ff8252bc5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6d518382b1da3d955725ae8becad1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e433a2e890f041eb6996dfc1313885265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacf4bbd0025405591e8b3ff9d1fcdf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acf47328a01ec811668bffd6cce3ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849759a252f6c9f08d9c84ea79d3fd7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fd06921dacbdc18f0e9cabb411a7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b3a21c97f6ba0f8d86984bfe10345270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cae872eb00f56d4622a50b4374f23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e938b93b53c229613280909dcfccc94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e94764aee7a8b969e6203bc9d690d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c18ac01329cd6944e52723eb80aa9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a91420f28a4395c307e2f2eb4782f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e6aec3e4b0418d27cd4f5b77f5f64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5fd51f075fd7ca8c7b235ec117793277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514ece3df2527da36c0c52348fe961a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa5b59fd71ba8ad7845927d4da46ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a340f34c26571428b7e89a1499a8b40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcaa20c84d102b708f4efbd48799d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ae5a84615039cdaef34af0ce02734282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4162b22136315e018a330ddda42ddf7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639c901798765636aabae06aac8931c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f574194c1cd96c3cfc2b722826217285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014da53ac20164518e8a86d43253eb11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9df22a0ef2280333eb9c1a5778b02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4f814b2f727a8801d857a713c3736288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209ca6f1cf6e34a4b8a28e1034ac182289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c798ee683ec04e49d237c8ac863bb2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579a0260b4c1c1e67b30168ebc4ccc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003a0ae5ab0c135b4e0f1968f717cc2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3467919cca7c015679b69ca7ffedf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c423764f5e2963bb2e212b8cb88cbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6dd950fc1954b53fb8d0693ccbe24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146327382447f7b6668cc0df0c52a86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e01b68af47fe11103d3f62da9fac5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6a3ce02765d80909433e0e943728c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd28b626ce92120df6706f5fd0bd1da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca77bfa9debcda86745396fc24f136300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0b407798113e3efdfb248b424a858301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481b6c8e92b52db2e0b0bb9ebfed11a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52c9c910beeacd1e77127365d2da1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c007843e4da689c055045a5aa6be323304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd61878bfe786e8785b3e3bc57d109305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6ab02ff7ce533564d6d1c585f6638306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5388e302c113775b0189bda0a9996c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec32c5671fcdf193b884b6df07299b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdfdf52b2eced71032ce0bd39f2a3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25950043cc4bdafb27e55c1211b12f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78124809bbdb4db78a70c8d9d1bd5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41214c3941cde0f0dd6ff4701197c1ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831498a1384013c0f8b2921893c43da9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ef7a1216c5c9647f6de54222e454c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0a55ef3936d63d343e165dcc825b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499d4a4010b19fdf2b4dfffd5cd0d8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404275b1b1ee286891159fe5c4e7fb72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6c27ad8ee94c192bfeb034b5ff8ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69c922c946356760911427dc2bee72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e37e39744d5f3cea3cfdae5b74bb9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89960f3389819dabbdaed56cd19631321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bfbfe5b0003a84657f14c1bb37a67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb641db8d0dcb661b8c474d7a889e5ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6859fe41fc289ca4d2f10f6665f1e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc0e2544abc2a01033bd05cbf9a984325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400502dde33f1ee6c94d120eaf0c3eb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605b3eed66ab95b3c1243383719942c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cf88b8c85c29da1944b91fc32bb5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7227c9c4af3fcef156a9ebb369de8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe5899d350093b5522e1b7ca15d2fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05d60040c0a2a076c53a1507cedb76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deb007132bc077ce823ef1f7806b20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca37193c60c3f9d7fb5afe779a9920333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25837fd67ef108ae721d3b7111e965e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd748e03f6a50b87050373245a3c5c56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e8656e12e713b2e6d0c7b34f02a16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077869ed922c007d43e33ad7313ce06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26a520cbc8edda4dfdfe1121742e0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09190bba691c01fbdbb1bea6763a2637339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134bdde1734abb5d070877f56f7dcf7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47787e87b99d5082b8f0b05e34cb973341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc27d60a1778b95b7021b35f962f2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2a9abd9384772c727e6e24041a7cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828af4ccc23caea085930acff89263c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600c2c39e83d7101bb213b13a53b1b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305384b8bb89f38367e208f36cf798d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6fc3a9e0f62dc42fb8999a12a44fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd77101952cf77780afd0cba7f6d8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7d952ac4600f48ebd24db573b2422349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80c58ff6eae5e9dcfe46ec2c93a6fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bc29dac00aa0c2cd6abd799f82c70351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913aec02060e2d70d838e8fa351711a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16209fcad733becc7191120f13708018353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a80524287cd32e4bc34e2e43ab45d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45608fe58021228249f4a92f63ef485355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daff9bb8cd93a599821b05aefe7321356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098914cd62a30b25827f63c393ab130357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60814c55e7e89c665a3606be14d9cc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6fd5cb124512e9918cb0631fc2117359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dea04562c3a1047c320643c303eb45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9f43b65f05b8c1085f35681cd8042361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bceafdce6d7cfafdd03cd6e2cc0cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7664b83f7cde7e84da34cec86511c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86f5adf26a19674c0696278d8b9711364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb10ab0737c23a7f5b392b798843e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca0b304dc81694bc350d1f8a2162d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae60a448d5cf430fb51ec8e073bdadc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fe4f490c90647220e40cd4d8e7e16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a70c8944ba3d736387b2e76a119fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd49ea5f3643ce8463af931cdb878f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ccd2de8a3ac3b6a79e3dec548dd91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af558ff2c61d9a3e022d2cfac11074372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9923ebb172348b0100a9ed46002f8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d23341e42b3ab392a7fc8f3d10b0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e57dbfeea637a27cf3bb8900e9493a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3dc8e5517da1c4ec8964d5da12f8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481394fed91d6433eddf44f1658bec0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abaa25a3cd707000748a82b3907605378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaaea9207076b07524260500c0fb56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2791e49b64ef1804e0225d5186f9f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58163fd7bfc00d16991bdaab116034b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded540f3e91f60e2679e7c606a12e825382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac1399894c6b6a5e12939a8bc47ff6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cfe8c6baacf6f364bbff302b4e2ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2cef1f5b6880ac5cc290837b3ee69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9be273e82299567acc8b7bfd24dd74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b5ecb160cba5a63563f8739f738d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434afb01130fc9b32d295d775e6d4d66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0328cfc1baa335dcdfe8780a0bfd498389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d15887de0ff180f8caa2a4812d4db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebc8b3932722a2149151c5624837b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9895a1a2875ece8913506d599b8e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24980750bc166f5ba899f6565e3de8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5f69c13c105a2aea7613a91983ff2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d09249789f224e01651a1f27261113395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7dca0b72c1ead98cb7ee2a6ceaa69396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645066b0903357c76d0142e601bcd446397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2865a0f46d7187dce0e2c3853c5cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ae039ad089abb53dadb4917cddb22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcf6be9341c5eeddd62a1bcd6fb196400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15397a8553bafb7520ab877b181d79d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078013f5fe93a2cd4b862e88219ee7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5670ad88bd301f6c7701e9f1b256a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e15977dc762a42ee087e9916666247404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc120d40814f59c717e26b8562e102405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c863e83cc2876e9e10568deebb864d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec41243ea7f2cfba79e26983a554fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0201562e4e4641cc90ab191aeb17f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae81768004c6a25a5ecf9a437ed32c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776c3fcc3dee74fa0045dc6be252384410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12a2b6a8b04bb82074f2fa5b1eced1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229cb8631649fba0c1a14d9f80ba19c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae470b2df1361c7eb91d48567642f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57893dbf413ca7df10c4addb5e322731414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09c19828a20546747d9c8fbb721788415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a8d47a2b2527cb838b59c31872853416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b370e2fe35784ebb2975feacf4b7af4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833699bb89582db07dd0f47d0370b0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da38eb71018688534ee42ee8c00305419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de78960babca5d8c28236dfbf9ff85420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7edbff2bfbec4715a545147e574cb8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa2992580a64cc68b4082b2d30baec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1baa23ddf9a249652bb7b48a60963e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38861552659fb8f465bfc8cb6a99c717424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26924d7f8d2c0a8d791c72173e2ddb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504f9879dec5a362a68329e5d47ed35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d227e0ef901ee33ff651bc7fc90688a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5726d1400eaca5c79719d78dc055af2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d375af582e97b733669e58c1a80a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba77b690da665855961da60b03626a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2b2965c3145dec650917c9c13c4cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8095178637ee451965a72de75be821b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75506e4ccd0a11512b287d8328ba0fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24bc668812bfb5be13676bf04cf999434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0ae30be46cf449f8ef46fa856f65b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bddb07e89ad06f9eecd580a13aaa5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42d9c281b95192fa7255fdb4270ff2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dff98ba6ecaea462ed42078c6c94c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a5aed52f808a49db0f6e1ec8a0b5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01b615dda988e9858b29795cdd4e67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea675d9ae43fecc3dd7e6d6dfae5416441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b7cc8d26df1ca9083c2a6de5d1110442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc82384784467c518ae9a303b7ff41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967c592d354d6fec222cc0911d706ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f7ae0e5708e4f1ef5cd9e6999c706445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672ec89e6728302a73c4c57cd6fc202446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804f26c1a59af8dc4b376165dfcbeb4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508a2d742c5ec4edf5d00d0f77ce67f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f6bc0b58d637019688d89ab4e19f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f85992a24d98d83adc954fed20a02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9295f59b145ceeadcc8ce7dc08601cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869da676a34fdf0837036b1644766b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e11db17a31bf0bf89ac532ccf8bf6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b0f81cc6be71c52086ada546d31b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeced350a8d3481342fce1109886e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f045ce536e36c5e1c7ee8db8aed5d2f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebbecf12520413b197a0ee1b0091f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a8c8d577b1d56b40ceff9e3ed80a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3d11966ee8802166d3b1d9e5ac299459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e1874474a80bf9235f9bcc269b853460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd7c9d987a67b3ca8e5f09aa82c5ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6321263eef9be7d9ab5d6107b20259462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b60ff973356246d251829623810766463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a793acb0a2e5be6c8179db89584d5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75066b43d8391286c6f4feea376c65b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b102b67757bec2b36f9b12fad14f14466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b3de484e7249b75fd39a3858be343467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a8af16a997e8d431c8b94e242fee4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58dc7fba04554148353ea07a9565a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b2d01fa9f4da3cc1440ff99ffac91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74b61a1b5b60dd9f41d432b9a6e226471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ab12f50bf7a05f7eb7dfc926fa144472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed5ee4f9ee9d631d69e3f51436753c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268664641f4ac1453c68f115d538c1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201cf954dcbdfa62eb6bd4111d9f7aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba47d505bc53945bbc1c97508fd1576476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1a2223fbc83dcf111a5801eef8606477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544756c4b41f6882d47eb6fc0def0e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b180d6a12e5f2c760b70ea68865b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81ddfc305a108261321d2e2c6609a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade643f88c14961fcacc1c276d93a24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a9f7419ad04a69925f06c7546abc7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94ffc19b848a0bdc1f390ef4ec1f80483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24a0e002dd66aac01a343a489884a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87637ec4d4bb4751519007d1ab04a89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802411c684ee85f227100d9e5a8220f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41889c897989c9a7da221cd1f9e79e1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e56bb9db8ed03039d0e3eca04694ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cf1d7a9780c961ec378a50045bb6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f338fa3a49aca1bc529a1a93d8ce3e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f5f4aa8bc1735d6b77f17b33da7ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c698d42756918d3e395ff1e43acf8da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088df7a5c4cb8f16c31957f4f24936f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba21a98095c8af93fbdee03e3863176494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8b8ea4aef34f861b75a21c3708a32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddf44f6f86edc0828e525af79240ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680a3b0239556a259b02029e08cb114497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02c2e4ec2c500fb71fcd7e1856bb2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978293c60eccf1f6991967e0b2576db0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3662761ecac9a5b97ad307e9bcace500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ec07421969d5ab089ef73af86b246501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9400a5db1879a963b70937aa30a3875502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed9858830e6d9c18a976c8b00dd01e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ecf4f22c93be25730278204601200504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca29fc02f805b318b31ee9d2086c49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0271a2bc887aac359c66785f33e59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5a3c9bfc32f4bb4b632644a70bdbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb78deda4e13496df1451aa78f12a74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea995f1b393e7c84ff923434184039f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb1b51bc6379af9a2a3daedb155a30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d9788f8e30c41290de5d3e61c5269511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f139bcd2f3928db3805020f15dd16a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36aba05a87033fe10ade92bfdcb48d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152316ea992047d24cc533571f936bbe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d345d30bd67bca9fca3b1799e4e95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91d0618506c26b9a6b40db339d9361516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941b0acb0a4ecf44b943feebe335435517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c326465c00f3778458a4c906afcb5ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10a37100dbe945dcbe323d6657adc8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a070f4f0418c23fb9b6fae11415ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b71d60c9af779011cebc1df2ea31d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c200e8d6ac994a038bf50116e209eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263474895160f0af92932fac54e5faac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6217880e81e4d5c11c22a68e8fe1821524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909c667092e848aeb1ce482151ca0ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec629cc02755bb8c7b051f7073efbd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a75c07fbe3d674a871764cf1840d9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d689404f07131d9bf73f0a0610b221528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91527e29f7a0df85adbdf3a5a9dd2c75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833cdb5cbde8d204fc404ae2b3c379f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0f58bc4bfcb0486279c6e7433f66a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3864f46f883f99a1b9047c198a8f83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc30957ab6523ae36f54e58a262db5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbece2cb4ee368713b0116999c9cea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e52a63956983281b014f797ab36fee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30df85a4b20168d8498e5fe5cbe09d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990b9fa82e28487e362cc5bd7c99a1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b06933fef5bcc8a087df2af669060a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cc16b78e2302521aaa5e2a42b0489539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6e0503b3828e0b963e7479d13f73b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9604d74a63d5b226089ff0ba71e70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5265f1986eb17de65019b5505c848c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a244b9f0d3ae203f83e903a7da7f4da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3922349e31d6c2dc3e66f8f7c088de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded375d51b8a2f305077b676ab85c3a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d3ece76ce8dc2ccf02d8a3d167639546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb8c140bfa16b0c8505fdd24d6d8c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2e0fe88f44930a03e2638ae55feeb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c58a6a85f7b0fd8f4ce5019ce4113549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1fcd1f5cb2a38417d1cf83c6940ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdeb73beb235f185b4dff13761ae8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e0812275ea86cdcb3eebb78a7e2a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926b873461880a2bd172556b8746d1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c680bafb7a47b2baa49e930257eb4ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bd41039f0ed0cc2d9c0f03b6e03b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07198e28312e1faa075a95829ef9a87e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830344bc97f0f88aa77a386709daaef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d31364a3945314ed35c18be0bfad9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f9faef00e968be098d0d659764d46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246746f5ed7abd68ca4823be492bd1fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f8d3b3c0071526b42faebbdad709e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fceef7cd7319cd4516242b161b9c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca5cfe249329c282a705454d01e5b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae82625412564ea58c87fb39bb02439564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9ea716e1c093b7e078a6a5f98c643565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de18871bca4dad70063755996c8722e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f1262d170d65b4fccb57c4a58f10c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d614aa3cbb5ab4969662ef76092b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c0fe90af08d90ef1c9157b9b6d6a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0b49743458e801b159e6fbafec638570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e36e204e0372b63ef9c951ad07479571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cad853f6340afda87e56d5f3e541a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c65d9ecf4f90de5f47f3b3aabf9d78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529703149d8c57cfbc4f37051b234dac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913922afe4e42ec8b3c6c846bbf749d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75653aa3b7ff412d063bf467e3992a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786880d43fa86d4162c636d51d13ddb3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cebc611c88f8a81c3075809789afa1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e71e496e7d22aa73d08c3073297f9e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df184564d28a39a672d5f6f74ef0660580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f53c7dbacc3f97cdcebaadf54801e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cfaf3ca93817b3bab2de944e4eb4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbab3002b0de02de34948c4c8fc3f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793ed029cb2c0b4eca0ef4d9600052a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b35cb3789bc6400b6261d4c2736a6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129950d7f66362f849e66f0c25b1d7ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b118f388d4274958013da84add595587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8aea8c150469945c20b8cb61463fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d9c56bfad053dec94b2f763bc4be7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c0abc82b9c831303699a3542a7ec0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cf5733ed4b92d6c5651fa93badeed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237a1321eeaf1a5010561f059c552bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52660bfdb9d4f5ac38da5e2a48415de4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03652520396f8c2f71ecc6b62a37c509594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1cc8862399bbb4728ba58de880af1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f625be7719cdb45cbc068ab26dcfd9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7f9d4d443f39cb4f27c6723ef4f27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c58514f5096eb935846491ce0ebebd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbab885621e424966ac29131d30cee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c8c3022820bddb2195c12a25a095f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc0f72cdfd46ec401a735a325f83ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a73ef794a61e14d7dd70e64856c800602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d811a45f59df0c04acbcdafe2ec828603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627be0cacfa0a6c62687939372626197604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9d783f21a7fb9828ab3df38620d19605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3726075f184f9789f447d044c609d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0d68d9f61d634d4f54efca1fec19d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb98cb969db1083c9849587b46d18ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c4379e069864fb7872e864061763e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c920038073a028e818b16a9ec1351e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd48fbb7db9132a71e66745edade54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3595f457df2b37bee0bbac6506538a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac977c3bc7e41dfd57e2f4a16c5b87b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca7371d73e199930cca8fbd80bddab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb5e6949abb1776d84ae619c9ba8b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880f6ac09daa8ae702eb3880d86550a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c3070c84ea4bda4019848dd052341617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aaece2373d8dbfa1dcc99c1c65542618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548fde4b4266995539696490e957454619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97c8a46bb557cc8f43175b2655c3e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8b7356694605f592ea26f00648e74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782b64449cccba4b47660682cb57d5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9f9cc221c0fc01be8cfb643e30eb1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437bd6eefcfad9b87ea0491448f8ab8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d657bba7448c52ec83f32fb7b12124f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502f18fcb01078473f5f02c0d6de9e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efaa0efd317baa43d7330f8035a547627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2a5aafc20a9b55b6999948c3d8e28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcddab83f308c7364451c91cfd0beaf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe1061bd8801edf3f3b345bccc7ad4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea9b8dcb7599ea2b3df4a780c1487a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf6c57c84f651afc7e49ff1475fbf4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a92483022391d62c09cb30afc17fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89f204021205896f20a188c475147f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1a94b9352a439dfc10b131bf6f68f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609717cdbccac3cbfc381b162ba3699636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669af6f32def57a8bb445aa2c8239802637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaf7d793a1c94b0b5866e57e7d88e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f5255ef62f39206fad4002f6b0a4b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13c85cfa0509039281518fcb87b4be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69f708001a8dc2a6ddf2dd370efea1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7528b2965552f338a7317bab4e503642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd697690ff83e9af20b6dd0fc5e9e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd676c517a4e739fb84c0078d308bc72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1b2cfa6299564962a3c9acd42fdd6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08fda6b6af136cb08298943c71c379646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d59b126d11f0024e951b070fca03f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e5055a3df6016a5f11cb4624b7a54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1069010340aa815944bc21e5fda1c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faf1b8dfc29ad23401085aa4395fc4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c83b598bc614d5f71498a4f620e40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299a1a78abcfd74cae54fd3901ff618652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40796d8a5d4ce07be2ae623fef9262653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8862da43fc0b6d6332588c0bc43447654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a9ac273e6a6ca5ae820df3b257502655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d3002d2ef174103958c1fefca4321656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b980e92dc95516eaf2a55b0bd32287f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b18244f60f028f2cbb0babd161fff4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e3c290b5d3c50f2f9b763e75aba25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae4e37b25703ae4beb73532333232f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95036aeb8f9de6b1c39171ee279706661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc20b1392f40ee8ae4f238f290c9652662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf3839b472ab242ba2e721127c8e0d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd303ffb6637145e3d7ab9874d78ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e01bb8ee3fa75d43a5f130acae979e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e111b24dcec871bec2e9bd49e7df179666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5c62050bf1ada561304523c379b0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237598ea9c6956beb7bb06208675109d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e43e40685e7599fd26da7dea02051e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408d43e3c94348f19ca1573c438d100670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3dd9f6f6468cad17729d1101000c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0d739ffabaabc1b3a6d43196b4ad3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187280299a19ab00f9cc818a546a26e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592df7c98ba21a1eb51731ca3f3d7a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666e7d413dac7ddc8c9050108cddbee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31cdbe7a1423e94b83b9449ca32874676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2515b07ba4f19886e60378a9b584894677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881081b377ad201aa191ec37a80c1930678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f03b84e29012697ca77df2ec24cf2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae11d39e105a63ef6dd5e4d3f4c7f7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4364a98a3bc353fb0e6ac83dc466acc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f9ab4b2149d302b9c2d2c369cf9e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eca94dc7193c196fd6a370ac234c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f47fbfe7316b5cbbf6c9b5b768efce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9c6a828fbbd868f17075a07025927685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014047ee23c6440562c9986959014b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7954b27230b47f6c511438123dab0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56a308d4d7686e55404e8c4cc09afe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9768ad045aa75bf0f9d13a486fe11d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773c7753f5d3c80d3fd64259d618089690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead0b8ce24b66d13d8244647a780b2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be25252f866710d0ef75b67a582b04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cdd597f8350689209bf889d1428c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f914213f8c9906ed2278092ca4c8bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3e4006f390e5669d5060bc269970e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c72d021dec9debce356ec8f15cab82696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4568f78a069b3afa860fb988bf865697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35ac4e81e10ede1a5d090d7bc1fab3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6279fd1c26408d99995c6171b8f0a63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a844bc73a4a43bee24df963096cb7f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8d9b5b74135b567f85a117dbaf370701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0a0917822d4a535f92d36eed8b044702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630013f08b48e024c2756aa51959667703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5c8bfe0475cf648809e2d294adea5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68fbea4c99cdc4a775afc714186ad7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78149168c63017e5cb7bc5e5eb56d49d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac7fa3a3700e9ca3f455c729bcc14a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78895aaeaa230d41b7316911e56448d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05511d7f82c164bfd8559c906de5ce11709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f8a0d051a901c7546d250a062a0f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa68e7676e05982fca45917b1a8fbe8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5d6db199d04fb4c7f70b7c31966eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b09213238c6b3ed0eb202b2756e35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928405cda5b2397d605e2ca9c1a2cbf4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d38a0b423a755096eb61c78e3411d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd108f43c805f6fa209d822d213dd6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ebac57777855ade759de2d83d5bd8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff8edc04e7c37198315011df88a351718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968662048fb35aaf2bb5e80927b352c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ce64eddbc1843f7b6599b454c9f40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7978eac8d5791dd53800c8958aa66721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5913bc5f7047baeea898d1d12f4efa1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b0d1e686d1c993171d574f4d8d902723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c34c163549396d185e64102834aeb2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88bf4fe5e9e90e5edfca6a420d7d56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337c418b0363543d18a50957a7cf873726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8954739f7a341178625f417e10beff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fadccac0c0c80943a374c1175511c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eb8d19e203a2e6a40a68f2b6e8a7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e72e8875cec7eb9301c611c6689a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea53d2bc94571b2d617164cdecfe80731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29566e77ed2afaa531a45e2844c3c2a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aef7b779e826ea1cdc32b79dda791733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fd44d7f2b34b3a5bd414bc7bbd39b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df87d2a01d5bde838d2e23f88718b45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e6cf68e5df80efe133f0f7d514c8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a1054b8f45b07ec222d6ce8a10f9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0781634a596ccd461cf8101ef6ee93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba8ab02eee15fa61cead3e536a119c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2671907b78de8856a8e0608766031740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1077f2603e898853f7eb55f362266741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aad305e0f1ffdd50db781be4d93df4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1668b05bda7ce5b0636c2d2b6c034743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d661c4e1400a643dfd916395e789266744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f559abec844e49c2a33609cdb5f3c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9a8077674964f64bd76d110f3ded1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb67c517eff6f94112818bc571d7df2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d0b239a93d5395e27709f583f817a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425ff7c4ac53cc77a91dd83e4fad73e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8c2332d8fa89a045bb9cc50bce313750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c106d22f8fa292cefc9d2e6a0d3ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402131e84b4b2d7a67e395b21a1929b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396730341f4fc15b142216b32041b28753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2fdf3324ccde54eb08008eadf4cf9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f90ced67aa837c31da6557713f4dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a030b666e07239c2d115d75f07099756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ae6b1ab2f5426a66286514e099e4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1d22ef986c64c4eca78611c890f94758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d710ecb030a38355b5e5f90e7355ed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8fab52a8149fd054b5b298682642f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe07f1d4db1f3b371147aa03463933b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b0beeab2308466542dc44fea71e5a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb873afeaebd0ab99e90f18c29ca37763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27874d2826cb35043aa6c48524002cd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5788f77d78b349fe842d6deaf3bfbe765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d49d1f82d08c62208eb88b01b77d7d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ed9b6f1ee992fd580aba5683d5dc4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>