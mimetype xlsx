--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7c84c576d6e7326c622c8a9362e6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9ced67cc799085b253a29a637bed92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ed571c23f9124ada4cd7e403d0bf53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c310044f66bf0af9ea0d0036fc601604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869ae3ff409ea11b4308f0f4e2b91205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8190260e707e83d240c336b12275b5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fbbdf803c7e96b031bd6858f650067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8044083daeb6f7c75d799decaef8a298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67558921a77f50a6078eeb7de531fe79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ae629ac81c654910f5158b698b73310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47624e91e4e9192dbf7f534a4abf2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3e26d3afcb2a8a70d5a3510d3e0ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeefc529ce302087d026bd82aaf91413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe2c39268dcf1f21c8ac89dbab6dff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dc447b857769215cfffcd5151199215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51375e730aabf3cb6b5d105be85ecd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b61f5a3d4b97960277a9b8adb925a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75503c128305198969aca0e452fb5d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981649f57e4b9fe797e59b8fd10d376619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cc93e4488b42a848c7d63c527699020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ca8847af84064a415414da591f45d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dde197574d3567c69755e979fdc2fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c88430c5c4547bd4479865e1f1f6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849b195d88a8212aa4558cdb2516b9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45829ef9d05c28119cd3529d728334b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc744abebe79527b53d7ad4971301926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbf4298d7f4f491fc67af9f82bf52227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef400d9463223cecc3fc246be9b0b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214517ce97aceb1c76edc3009006865429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202c9454aa6696eb57ccf58fe96f10130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0457dfe26e20fb8140f2e94549008a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedf61c04ab7e2a38623118574c996f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de732f3fe7165094be241cdc94bdfde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516272b21000221b419a0e3594639b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd31c7741bd6ca61a5698e6ab6a02c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797bc6d8f2a506858afa300b9e601d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3328958ac96e8b894099a99ca9437137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832add1ca6b086c98d75f7db6b7c314b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50947414ebd92e76f67ca5f83b0241c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e738131516f9c44edd2ad0372f064840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10391cf61d0df0a6232718e591fb1a6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccf1ae0b79e8404953153c06a2111c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33d895fae388118dbf30a05a6b5e3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc9940e1a85533b3a1cb2c2b4ca9f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178cc18800255f19c3f2ad5df6ec5ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd110dfbaec0e4f5cf3d0e0ba5465e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61132fcbdf51fc556c7e1a56d6f7e8df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a7b0b20b963d1ceb0a6a64232d6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1015f96f140e48f41e5fb1963d36349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1790305b39ec436796f2c54622f549650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8bddf455591e1b2eeeefbecb9263d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d2a8afe7138c776fc59c4b38db1cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcdfb1b75927ed36f5ed536a8f597553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cad534a3c188402b47fc9a25037da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb09168786c49aeee394a1487bae1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5de658cfc3a81a55b8a9b73e1aceb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43ddf3fd753d3932f72ff41337202957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8353e918c286cf0e4a897c1e7ef81e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4089477478f5e0a5ba99be422c10759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ef946c17526e15fe8ef10771e6e2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2c5979049e9f379ce193f923391b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ec269515eafec2f2321d9e55b8f7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3cf0392b87db1d3cb1549d2dc7d1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed95159f210d0f9cef00128d5e35de364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccbe770df7b383c15c46517881ee5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e00b7b77b86426333a5120438a42f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2ebbfd22644f664b5f6af27159bb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d7050f41da106529e352c85ed560168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f79daeffd57e1c509f0f02206167fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e00a7e97f6551e985d5001406837970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea86c82cb475e3b451fb9240127424171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314fff103fe34049a2bc8f7882eaf6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f116054bf27be126ad50d0faf664a1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69e9533a8d1d7dfa3641a844471b0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd04596ede9c3a2e420828179d5098575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f53781d1c972ec801bf473217b6b6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b8dc7a9a24ac789b5e148523b960e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8e54a3931e1566bee9f98d521c67d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994369b1e6f8a4d84960f4c76aa299c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbdb0f0d02d66def2ff4197e4b503780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be791e151fe8c2644090a8597157f6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268205bc5569ae01888662aeb17974a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63a7838e2ff757ad2781908bfbb98f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39532d0ffb0a56fd1dff1ae4c6cfbe2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09717daa369a73b4fa9e1801d2a6cbd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c00a79069281b1cc73da77151f05186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8907c4281939162b5a82226b7f17bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a25a29e65b4b2002b1b05fc58adc2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a6b8721ba2fa555f726bce08f3b9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedae67dbe47765feeff69488aad3cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba48e3365116e0e3032b20055341db491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca363a59c3034a9eb4a74da80451559692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c6de6ad97d4d1982baf68c0dbeb2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ac504316e781150192ee5e6549cde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325c9716b87a660335f4bf1d0788d1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22650ec3d141edd687fae44aec727a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8aaab401e7a31589b93cdd26fc29997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa83b5b784a5f2bca08e895da0d4d8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fadc1137559d21e095b48c37134f6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c3c632ce8336dd94c000631448fef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fd08ff514ca72037b41c2fa9503c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d94e77e64d1916682fda8365dba50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37684d3f7b51bf784284e058f38eb5fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739596ec8ed30c5d4006d86e6467d389104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795540282378265034e8878783aa098c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f31bd09cd836afdf37292873cb0dd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1b8b358cc54b0e3a432345b677515107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df434c0df54d7ac9d6f3029cd039dc61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422df0234d55b96878af8994a5d370d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df3349b26b3171935497e27e2555c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2f544f49b0122241f896681207e3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33e6467ecd1af677468aea8d8324f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46544ba499d6a71caa15ffb5e38a88c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb2989497d6ec1467b19ae0e443877114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc818d121a2ae966b3e4d653a59442115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c5ba5817fb1cc71e4c70d5c221f4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467cee9853a9c92f2c9f4cf28b6b670117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea92215e8fb13f9d4a71ed819deb36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1275a3a5d1fc6e053def6a97cdeb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96d1cd37a935daa1233bee1c8b3eb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eae22f6964abfd00042f66f52a2d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ab991780673b254a6c7703e99112f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd2fc21ebbd511e5b88c3c45ea0ad0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fad0d9f41cf5dc74f536f299f489f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352c890fb73a2953287e3fdc791d3ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f19f05c9e63698a849c140a4c2694126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b38d9cdad55969f6ee6c22e93bfb69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01deb315f0d7406b0a57f9106b152951128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836572906c378aabc33d5700940962e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1c8a4718c4bf242c70e936123e8cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f384fb097c8621e66b30cc5b10f58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47029eb7d38e7bccff163bd5e92a8c9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabe7243657f4be94779c94e67593ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bf83982950ca3c428f3c06ca36603134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e064510fcfcd6bbd33f24e5927c868135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050643ef7133a16e077f1a87d2275530136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69f807232b0d93df83cd458d6382a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212a53be6673b717113c364cf44bb20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb99a51678f4fc35fbd87d3d6719bd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67ac2369415d1a1854f2dc39cd5ffc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962296217bfc7ce6f50616458595a00d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95895bc1508ef420dd8002ee2ed7e51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8d604f7790c735f1903cb0c3cc883143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2bac047ff0fa2495028c6d90c9b04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203df99db71d3b1e739381bcb5b6c7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0908fb6d61f3a0d28277689be3bbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd659a2ce8dac2aca6204932f3b4f90a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643aa036ff33e42b37bfba36406b527148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8803f8525097afdbbd46a060f4f975149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342ac61200557bc8a96b4cb4f87ec38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b414a4b6ed7a804d66d773f332a821151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13be6d9734ff483e9762a070b955d0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046d74a344dcdbef034dfbd07c1b098153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88f3b65331924922b6d93cac552bdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c1e40f6f441593f276cc6574b60ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36a6c9f3390ca469b4f70f8a957674156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a864610891613a01a119f78a556c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5333edb913ce0b522a1f1bfe88269f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08e1d4a4afb72c6000040bacf90dc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020ab51c520c5cb71986161d16838c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7d5853650bca75baa1869cc7bf2f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186fb8a93c30a2c3557d036c6217c49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b3b6792bce01ba7340925b02f2fdc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bea602748ecabf652244ad08e2e15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99e06e1110cb6b836cee33e0a89fc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006b226e74c62cc9eb4c7d70fa3cc7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9832897fdfd586cd70eaafc79ec79b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40069d0fd7a40d98ba5c5215ab1463a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3359237fc0036454fba5004a7e208169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939487bf7cf08f01295e461dc5144b70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983873f2eb76791e3b426a106d7ca6bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba77ebf8654df0d2756fa89199f36c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f21d35c71022c2589f841e1a580b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8552a0e711becb2bb174a9eb71e596174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7a8c6a0dc0b6d04558308f367c66f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317734508d22c3b29e616227fa68f705176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6b798a7c8342ff598ae069873f25e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fdae9f93698d777ec66d5fbbf1c0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1d0334f95ce46e8ed013a2f593da1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb48b94c9f50fe58ca86f4a7c54d4db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87ac7ade80cb780d4ee11ce44c7cb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd257e93a038e8d2a4e308019c1ccdd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267104da7ff9fb0e702f292dfcd7003183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4a5931f6111fdb9a6635e206c3bef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b76827e434cdeb1b1aac8a4b33981185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c3aa14ceea91b94b2bf1abb56f896186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a8ff4b9d6955a619e7178fe1fc986187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdcbbfc0fed5a03257bcfd4fc06b36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366d79454a4817e31cb98e590f983f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7af56a9761febd4d8a0c78a31585a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f5edb29a6336087e466f18c2219ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d95cc911e9f0c19f8a8f7296fc199192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30824160a2173ebdad3ca799ab464e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c82391170abdb82d32d44ba2869683194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6678f2ef5f744046bbeef270861bb9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d11376f77335f4d7e62e97e2dbc716196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1780f1adaa4e4ddf7ae2f05066fef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666602c059fd0f87f754023705d45b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69c3de3f6e53d48db54607003ccc2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb30099bf29c748428a886cfc1f920f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7273357581db3875721ae231c1946ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39252ce4442f50ad80c235557a825b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b17b1cc6b326f722385b75ba6f6cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a3bfefc19e6885a5d70a1f1c9a69f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d33ff1dd8ba93524650a5535d010f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109c35b14f38f2070ce8ab1bd94ff8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3104d3415b004cbdeac660ff3ed048c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa9545bcf0df087d990ae35fa40229208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a4c382b80ce35dd5048c21d214c21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc9d8969c280840da2bd9daaa0ca02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbf18bbdc87eb2b84fe7567c1a599d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7159b3561461fc20c56892c2d3f11a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c4e1a6a3d4ab6265a9ad1c237714c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccce3317f97e0a1db2dd0883b3a611214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e18737992ed4beaefdaa68c9cc6ed1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9765da718f47cb76d87faa7b03cf76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560fa2acc1f2384ef811f1efd8adc96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f17491f85d348d431c4a3248217c11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65436e605adbb0ed077a34d1c5e07c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a16c11018a2159c5a6e1df2fea627e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4182daea238d4fed35d7835d8d6af5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c0e2b9dc44ab7b64afa593a6e862e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5bf5c3412799a300b0ba94ca76fb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4436f9243cc2e03a85f775c765a5b17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5167ee043eefe61a379bf5e88e537f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038dabbad1e4e560958d967fa7a0ee9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca955a1bfbd9f883c97ea1ec8cf51a2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c48a050b047fd95a94ddec5e4458f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c723928945986041030227817863c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62b2ad04a8d021cc69761a2d3a57d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32987e3d6210ae3ef91eab8901018319231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a808a8fb0bc7b001ca0d144b81d992b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5f618c7af0a733c50fb4be8a56596233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332e9c0ede61b1fdcf132098cc2090a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c56af254bc60f1d993fbbb012b0df2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc1cb2c5e110ea01a221bbf02587af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be7f3abd55e70bdec75e0f09b2af39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9fd38ee4f461b95a0de4a7e02ea1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5532e797f9f81c31165d20ba3fde9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a109de09260f7c0b08d5c274205991a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee78cf6926491026e64ed67aac220d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea66e3e432bd69aa492b5e8e9a9748242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7955f3300f41fa148b38a6ca135ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21449ee7a0e9f42a9853bcbe1321a32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8f08d45356753892daeab1a55e575245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5a6bf807010277fb1274a4076b576246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad01d4cb073c80dbc325dba975ec3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f4d185f7fb6d6c6b9b2cea082dbef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9af62008621183040ea5e0f8e7cea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11888d2c8fdb13607d3806acc5e76852250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245a102e912c49589d10200a319e98d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fd3bb28d5003ef5a214f97960dbe3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9973d03410a80fa93061b87cb125d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb514f16642c693d23f10244a2ac093254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bff00fa3a581289cb6aec8506ed5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f6b151dc86cfc589c563caa22f4cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dc8fafafe10880337df7a97487dbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066df5c925c0d7b92bf50d94552dc522258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caf3727e79445e544adfc6e3d9db7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842a6d23764c5a95a2b5ec3f0a54742260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f5e0d9028432b7fdbd7d6366f8552261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd65d42b4a3023056a5798c8c53588e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74908275b9842687e98df0efd7be71ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1db35aa2177128d44504c0a605ec80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cfe8ca63ccbbc13dedfeb9bed6824265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617d0d58ac1586ba80b3f15482e93f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428512b5dd45bc56307e65c117efae42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ca8113b2f26a0a2e6d867ae2c6079268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381f845abdc94d091844e812d264ab7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ac0843ff40e0b51c0d735a9a3bd23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6464c6bdc18da301c4b684cbfd3c5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e293e83d181f405310f1504c5d4e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d428f6e7c0bb0afc2c30f8724e5bd2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826f742fc0679ccb425318f36d13a43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae744fe22438cb68f5ed6549a7107622275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee742d8f64962da4c07e112389b35a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b01814ae47922e7f6dfa9c6264bfe9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691888372e948fb8a615b68f8f80209278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d606c5986be2659808e15b0ba75fa61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f143b69d149ab63cca9a4601427590280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69278c02f36ca98493ccbd21abdecc7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd822447645740eac1395434821a8314282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fdab2bb34970448cc3705851ca3fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f3d1569e0fb2faa08b2a8c143dea9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66540e86f1fd7c8000d18b647d236195285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc045e74d19d103f96825c1405823d0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d06793f75fe8b8425b40c48b44b305287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9eb8d5cadcdb74c3901912f11dae2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2fd7e90d1d78a7e38d46e3a3cce5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c587d1cacc767798a764ff6bad3db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544658c300e642c1e2472c8bdc3cbe24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5626aae8bc2a27b3f2090a2350e2c25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d474e26bd25ec9d4b10f8f6d58cad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a567c0c703ca455ee7fc39650f222294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007466252a5813f8dee2612ac25b3ead295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8a102f0756a6bfd146d69b020a652296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cfa3779273c0d3e29dfcf762ba6c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490f1defec8755a01835b2172b29ea2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caea9a0b93ed60c2a4b95f5eb5f01d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c0edf26437061be4cd294c466e5b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abaa3a34ab94ad704ebc263e1d5b76301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69600e16597b4eaa924cc6816abe1c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561da43b3783bfb7291cd3f996ce4d11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371e48084b9fa79c6a7583efea87e86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4ab4e6b0c099353ada94c0ae04ea0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ba9d5db3acd33ef57333d9dd9988e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9a9ec7f88fcb6eb3b8e1b46450674307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5f423b657b679a72c29010c20fa2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5311667280dda0fd7de52d5a8643c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6853ce2a5bf5db79aabc87a7509744310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0fc3f9a62f91fb0ce2d8a64920c23311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82495d29867698666057a5eae66782312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2873b45e5669637277f696aef9fc435313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4c15b46024c89f8ad99450ce63325314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ececa808777c5597956da87c02ac39c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c74f26195f1a6ca1b1cd8a17d6906316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433067b9b36390f81b8d04794b8ce4f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c07b07caacc42896a48d10295c837c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17780d6c9fe5933b6bb0b8072b1451319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf62bbfe47ffde511d30854f2c3fca1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b417841e9f6aa05b40714580b747ab4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dee236245b4537cb17c40bdee5a62322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a290fdbd58f9e4937261459eff5b1a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a9b0635f46dfa451eec65d84b7534324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee875e7d75954f19a29226bfac62ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72986a3b3073acf316273729a58666326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b89288914c8e1b7a5f66eba9f389e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03060de4a2db8be729d74622a36eb14c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4ad4365d90538122a1eed215d9d58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae18f90de18a253fcb391aa58a3e7b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d2d21a6791e62d6f53deccdcfad93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7a6b91d0288d6cced05dcf6801f70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e1fbd84d4efcd6ae6cf1a7200da22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e49dfae0bdfe60b8c2e1a2e04218a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8fa66aeb003a01b32f53de297b7ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffbc3dc4db0c8d08a5922a20f4fb1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6843341501bdb284dd0a22c90bae6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bd36b5e078a1dc871d8bd9886b682338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056aeff6bcca9474a96cf1ff7a44e45e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14225b22ad808f9b25091ac24a26ed56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3148b5893ce72677ccf842ad94f8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af7837fe052ace202d773c978f2671342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764f7894bd9e2cd455330671b8739bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e10a1e7ce27b947d5086b801ceba9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e19ede35ee0d43420f3f71d7f0e78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f619385cb70fbc0b149939b551ec3a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfd98056a382e4cad9d71f8bb10819347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d35b4edc0ddcac713a8e270b6806a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153231b8503db8a14d345b5de6d7042f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26627916167e566a9768018e55b0bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5ee9cae1fe9f5fc293ad67eec08fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c0070eeb18a2ff6839fa4dc024c60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846989a90610624926da3f18bf94306353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43eb25b2f6bd54885002a73beea756e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30df65ed6ad0a991119d18088ca22a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a688d85138a4379b6280e4040d8bfc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968422bbcb770621c47e2b7b1da69dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabed42e8d30ad6809dcfeb9c24f41e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b5d41c756166855a768e1f4fbe1b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1b9cbec761151b5cf02629a186699360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdbc0b98d361be8d5366992a3f11db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066c0c2fa30be6a5c95f410188cac84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24de5b52e16cc56c299c1526a2f9da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d34973f097f003b6708c4c652d551b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccce5b65541056bd03f6ca6e11835c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842f9451b6b97ade9c0a1739c9e9e52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93676c94d45741a7670f4464f0873c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6b4a794df36d5e5955c59a9ba2426368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f099552299432893324fd686b4c78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cd69bfc67700639340de16cdb6269370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c3d81c7b28a79b054b9d3410e4227371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac9d30a7399717781ffe9d7a698d0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189bd0c96994051876a50e2081622c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416080add41db92f3dfe104eb0ba3ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbca3fc3dc3917620dbf6c8312193be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983ab51909c1e4d02f934cd90632fab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003828283f5de953b330be5ffa695203377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b23d5e81a6ac974f90953d801a4f70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74ce28e00bc67d57aa9a2beae1848f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea9ace5dae61f6f15d4daa8f1f0c81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad857bbbf4e7a4fc1c751ea7fd92826f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac9d5df335483fd0c6573727def01e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbcd1aff82c9936ac8aa585f4b64e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32746fa1681ceb07f9fa86bf567c86c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd50cf00a6849c3c6be4d3b16ba808d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ec371c1001e9cb94e0d8ead29b188386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5044af3e0b518bd3e7c18d3c186d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb523fb04a1bed9bec6ae2858c954e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016b436be009de00f64c5ac10e68905389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3001f191180dbc0ba022e8384e0b773390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f325d0054bc4e9a5d281fdc79648aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c7e9212aef750ce6651b76d6a7232392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d995b8e96b3c326f14314871419472393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fa7dac2aefa29b39dcb7eb3310b91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cad71c81d05f1b0ddc1d108da3b71e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750b949970c918e54c4c67234d72867396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfaa525e8a301b13fcedf2c370631b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073286cf80e5cab86a77aa92dbe5cb3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c09327b333323a34c4b21802afc0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89192e2c250c6aab4fcc0d29e08d8071400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93910acb562cbbf75ca6e98f7a016a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cd886e4f3b1c5a8c6706f395bebc2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46a20d594f4e48d308e9c9d81674fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1eea36a11373ef87cc2567f4016d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9639cd5a83e85d2c49451a8182d4f5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cb3821a01c1793929f41394237a03406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82481651497e084897d41ca20444c982407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab2286666e01ab14eb897904f3a1d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046359c21359c5b56bb1ad3e8550590409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822a920566bfa3247103bc77ef46081410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da431fcb28e6f15a1304908a8025f7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19761d63e3df3b6e23bbf83bc1e1bcc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fba5d505b419197a2033aa60a33d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6973025fbd02169ade148856ef61c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343985f4c2b6c2cb57b5ac7a3365cb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b4bc43955df703a0caaa3f404107b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43d5d16fe4ed3f533871908dedc22c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b05e4b4bb282ee09c3632b159fc60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649011f5a653625d5d8cc06c163c8701419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5be10af7582676d2c91985084801b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5ba7753b5203ddd681666c2d06175421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e14abd2d77765738029aa649b76740422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105f61c056b6e375e48fc6dce496a47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3c3d258620fb54c165beb4ba66f9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c28a45c4ecce76ef0e055c221212bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4f4c47d53fc9234be17eba421e56e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db255151702a27ed667cea75baabb486427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73de263b38807bc70e6e018d1de57f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11481ef39d814bf9a49b4dcbd4b67d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cb091880873b193f87c839d4aab1c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0740e372e73f9bbc0728a9f89ee7a8a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e61146d0d7653c9aca7973cb76011432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b2cfad608aae7160b5761dc3d5aa1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c34919eb8c21ee622105b8c6b0d63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e042ad69bca74f20fc0748c3df25f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f91566d83440c634aae75395e8884b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10099306fcc2d5fcb80bffd5873a7ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed96cbed80ce7a053d9e7b2a4ed3652438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9d91b60d0cdc106f92fb5bc31838f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5984187f1a818e3fb734cbaac849ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9344f21761b4cdba814a268a07fb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3354fbe7cff31ca1f32e95737985cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4aaafa12e63b0870374c49fda8b26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcd1b6f018f8cac1986454f809a0eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e5e4c0c49516c02ee497e5a450df1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13220bb638ad64da5abacbe789ca1cdb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca054108147d08f3257c07adac8da612447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532347a0e68d3c9e44d74e2eea0bf1e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4208e17382a119d574ea4dc3aee82d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25bca0b09b0f798c00f0915aacc79e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890fa50261b753b713f11a01495e262451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef61f7f2a4aedf6557f71e8a16b3a56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb4f6a184cdac39cdd5df71bd5fb0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c6099eea911d3a23acfc00305ed37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970088d731568005a9899fea6c1b150455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e592950f128538fa20ea22b989b3ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d48e84a4d42f9f8b9e4a06cccf356457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f8ff250bf7844b864ca0059a53b18458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a8fc9f3f52918aa160879bcef493a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b11049403323b4c6dc07acd2fdbac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415c53a80ec7c31a05bde3ca898dd8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db5f3c1f41973d18f951de5db0805a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eaeb6ebeacc517f0d699f8f116d09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65718c742a5aaab500e5a3928ad6ab1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7663c41dcd05e629782492afdff93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5c48f08096a8854aa806eaad273a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a812b6173d62840baa2f4e186ca70e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8bcd245f52ef99f711ba40212f4f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66524d6adf708b4995efabd02853fe68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49a01b3f50c5b51c73203c65f339c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364903cbf65bd479cd95627d0d3bbcf7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb39fcf3717101e98e5e5678c9f556472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49760c9a049816054d7eae93010a33c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad790653df851b93d755a6ebe6a2882d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaa6672372c1c8f1cf0a244d9e0a3e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bac9def4248ae444481f23a59faf73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961099866ed0b63a5aec8a812a783331477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13247fd9626f0fc9890b76ff7da53b2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587ded0b03ceb77f0dad049962100fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b034aafb86ffbc1fe54a80c8e248ccc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2e2559d493771b8b3f4994c9073ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5eaa0687685887a93330514b5e7a63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec6db00fe54fb67867afa9e6129713483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c962d71c86c5eb2fa0d08a300236ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7468e740d21121e9e7bfab4d7221b23485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff210721ae9b01c19ac379c387f02e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab31ede36df768f47d131417ce5063487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72148f87dbf2dc77c19e35a3deb7eca8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5e8ca61e3a89716c2abfea2d5eb5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b0af34da3ef4888a207f01afe104a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f30a3eca2bf364405a99c4eafd89b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae4adcf1ae892791f31e98171c7fdc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cd9f67b112b59964e990cc854b9fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0deb5c8b8616fc28dece97016f4fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97a2b457c689bdafea2a8546dc9880495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da747dc6168334dce9cbd1a371e867c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8999b0558420b75efdccb86f5d37822497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd2d7ef928460d3efb754901eb8884498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb564f9b0c52e48adf56b9bf98119b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84936df794aecc416a458985810eaa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55675b78722e8ad54c56a6b963272b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb405e5e7cfab57cfbf251c56952c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1553dbf6043a4d671d8766b659c37b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfba15e2de516cd6d9a63642cb568b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9059cd4a20084ae7ee2c1fb4cb5823505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e8af3dccbb0fa65283f82ed9bc0f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0518c3d2d7efc0bcd802828387c3368507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36afe73e5919849fc311e44956b7cbd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115db260ab80a4ea2ea3ef57ad0a53f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6b1322793f520670365505a34a43b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15f646bc8e6be5d38b595902a4fb4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856f985e1361d95b2221da8ae3f85e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e387b491e250210266e84f65992159513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b05fcc547b3a0edcb020e5c484a2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4173f3a7bcfb19fefcdb6927c2b75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c4c8ebe75f04ad8e9f53df29448b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb55664071f8441fae8afaab6bec9da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a25f90a679b31aba0cf8b7d5c9738a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a9578913422a1d6ca6c70bf2e8f48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d25d77e3251bfc6a46baa1efa48a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6b91182d8feec45d9afce370f3722521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d57e71cf44b77fd75ab3805486cde522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184bfd28bbf93ef24eb52fa3a510a7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd273da53d0c2b6f4d541ccdeba5ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0611024414bc413143ef667f349739525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1f0aea91e90cee727109fc96f6aa9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f7dd4571daddf7218cec25a2d1760527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52f0512ad5923f02fb5a49173b242d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e87a453ba62b956b9994f310a65bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122700448d35a56a53e950bb5328aff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58703b9e0282b75bf8ea2d9fdb284a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93124d28f6e59e574a296bf4e9b5610b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2095c0642ca7c96f3a2721b0693d64b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391fd8cc6958d5085b932cfb8dae951534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4436ff0ae99a389f59eac6cb35a24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf30905f2669653334e96f223aa09e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977208263cef91d78c4bec1c5ab0179537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3e1e55f7bd30dd2dc6c48cbc4da57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7f1e713b6f98e79f2f9ba364845d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43d1a340e3fd2cb464431caed119d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96344925b298c5dd78fc3f905191cbf2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3de56a2ffe22144d4ca4a01a5edf2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce1156e079698969cade1249616565543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be96e5eb51d387a6096cf2d63bda56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3043225473ac1d7353d9a0354dcc564545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3897984c2c2e13c8fb679724c37a9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc86e44e3292ed7ce481c8b0ec67c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5e4a62418836ae2321ecb44c942d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07977424b1806468293794a394f694f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e865a36a1ef6638d4ea0bcf66ea66d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c21ec102fa5046b6deee4d4bba6c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42a59da08bbc5f6a257f50bc777b86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fe732e0c1ca8b81264153a94ef250553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88becf8483d028a8f4bfb81a786d5cec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3db91add6d03852f67ae868e04001555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056439091e4a0b63402f9f8f18c4998556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859fcf27df102e0b0ffe9fff84efb36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca4a18907c298cdd78f5dbd5882a8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4794160460d4c78dd7c183ae349f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aad5df5b2f21e31c5f7798ad482d2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7498cb753736218d3629b5ec2f935561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceed561c156258380c97a64ec278dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf9d9c931bd984e838311a9db24731563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac3f17aabfe556aa68f1190bf862d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059627249db3f7b52081da87f1c7f626565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3921208b4ca6bf38701962fb3efde9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65381e2534e7f781269af0f23262245567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6eaf308d4d6db8b07fd7d4fb23dce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcef7648162ca3898f379ec8d34a0ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d690297568b07af22d9f01196434cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c7d4a374b7beb27a48aa75ced6291571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee61b1c05ceca98a918133f9c97c4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d69034945a3510ed141aedbdf0c215573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f35877909b6d1d3e4dbb54bcb097c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c253652560caf0489ca98756e3db58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7e73f66fca8ad652327740a549d54576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb715117b79ac80b6bc36cd90eed033577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee12bdf2ab1b29d4928a8c45c23968578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5789ebad1982b9267fbf58804aa23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98a883cf64c5222537d72383eae2ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63962bde70268f72badae94524a8d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b3dfb94bbeeada1c3cc4e2e26c854582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58715b05cd456c832d4925f1d5d291a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ccfd178cc2383da72b6110fdf2fe6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf982a6a824f495f5535d2cfd4de350585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e083496fc60a571c749e2b2b4525fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0861892afc56aabb2561bd2d8b3e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08e7fdff47db56b09dd64a416c319d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f06f954b0ffaa2927c7441c075310589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f487a659bb58956a53979f53de562590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5e79af36212b0bb247b874772e0d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c2271d416f7d97981950a6f9acaa8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c435b8099be7df8e810e55a807fa6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d017b073e07e412bf8e54911abd130594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83dd9893eeb16420bb998c2bbbff2e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477bcdd9bc9066cc8cb91afe53a7067596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbe38ef99c20b08db546e33c47b738597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bf0a554a23ed594274eb9ad1a8600598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6cf2cd203ef1b02b04fc49d1b8d91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a0c5cac14a3455b2562d98c102c29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fd13346b7d74f888a5295fe323845601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94ddf7f1b805ecc683d96eba04ce9e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267328e3930332960842d38ecb5c12a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e38072fac685fb4166026b32e8efa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b9f176a7d6d2349cd8b393ee502b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3f51f691c2ed046c59b20f4fc3d72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e647d5ebd0cb617ce18a47634211ba6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569f4c885ca036fe878f4d497d9e9c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bbd3d8c86b6e72b3604daa179c21d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af70e57fc1cf8881ac084e1e3798c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5feca1282848762ff5ec436a9cb35e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a894c3125f8e04c0e3c15bd455da4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9d59326a7fcc8e45ce8d294c9166e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3e0f1696aef7604673c91f47087ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189652f2142e5d49bd008099724bd49615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39531efe845d3b889dbe60fbd4e7d83b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83240a852912785559d5724201f60b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10a5101f80f02a588a998f52b38e23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ece31ed9c8b733561d0344737c664619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1a111cd8121a5852c4322b78eb9f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0d51eaba07d0fa01bdfc881ac4985621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fb97c4ee50dc36ec3adefd918edd4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfaab917eba2f03175327575c4b55c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4be60054b8bf42138ba3430a60ceb0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ac99dee1a1e16993b1d97e8febe7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313563144b8d761b3daee38adb4056a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85852b4f93126378c25fc26c9dd38438627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819d933036e8f2afed60de2fdd9a433628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172f06bea91582f949e130bf9066c1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab26d1577049271a758d1aa9531ef9c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080518833b0bb07eb72e5acad27a178631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67f889bd807e9ea70c37d7849ef534632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1c421abb3939928bce258c42a157f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55c6dfe2a3117ae803b3737e82213d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62400655b2e0ed4648651e1dd6365002635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c472600779a76299cd99ccfc819e90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb986f7175d7537aba2da651655ef43637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533695c5021f85fb68776a36f7e6ae6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a85f7771175d6605c46139a1ff3667639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836a90dbede25e5434f1d87add69261640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb5dabfd037200a5b73e171423fbbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab05cd8650b6b59488c19b489230840642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bd646eae8303f8123459b07a57291643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7757483a85b23a47fb0297d8408142e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c533cd01ee196d311e0a041579999645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319aea7c330524374da88fe2065965f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54675b8db377cedc32c35fa47e2ae7f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdf6337c192e764940eefe93f76db7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316af7bad3692267632bf111d623ba9b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240b35b2c62e654de433c7a4c48d77d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b8822bf7306e1e7a4d6f06ff74d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6326e74f59425e4d8cc4c5851aa766652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c1b37b90c4c7f99664abf32c5bc0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b0603d204121c4cd725f9b9fb7945654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf0069ddc9b225df16fcea671ee21f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b8e6777cade1073279b882eb272b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c18f9cf815921b89500e74128d94ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119030afb47bdd96202ba5c1afbcb53658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03489cc7f41fd3ca88d3be77929ecc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a61b0d82aa088065d93a09babf733660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db1e5103e17a89c2055ea89726015b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c96ee6fbb8c027120bd89df0ca12a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e134b247a2c1dd741cf045565eb64f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2624002f188461766ec0c15e11c8d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6aa47622a67d353b1157a26139d85665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abb1f56e206ba9ae3b9daaab5d4757666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899de367d4950f400000ab6d15d61b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e34b6fab6e377a2c22e4d578701ccd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522fe3d98cf6fc133bbefeb629a0c08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7c557f04e5315adde0e61307a0d56670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b8d8685aee39a6bc87bdcca40ff8c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57136f44abbaa4d467a253919faa5f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d620caa169f922ac3fef6f8cb48f1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff54b6018f680a9a2d48ef46f57a6cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b4a856c3c78b36af40df47b8075ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720de08cf8a843a49d42863d59ac3682676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f5de0a46f48ef83c2bc3d99d15e11677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4a1e945972c55aec394de804326fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fe1bc3249a5e21e5df690a7cef54b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e4aa48ff3215277556b6a74e50002680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d07a4eee590b14754123bbfc5ab309681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88072d4eafb8426ff06e73e3e090eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ed1da0eef5a304796c1eee01e59c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ec61ccdaf35a80ba90c77fbdda580684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d770429510eb608ce019291c09714685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e67ea64f30c58a9a56ee75a216603f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120f1f2694b3369de3bfe72ef874583687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732af02b9d30051d7623cc2b5705e68d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ddaa61a3321587446a0213bc2c3aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a031dfd02ef6edb96da46eb4106ecc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdf0848c1c78412d2c09d167f319b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bffd674de98db52484088ff6d3c8c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8418882cd4f648f7ba57b23c04e00693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccf05b4eb0639972607cc0adff4791694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaf1114f388b280d1b685512d8ff73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6f44c85e2c32a61a648641b44f007696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f80f0f63ff024ff1a62d8d6f99ae53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed383fd6ec2f8f13409dbd221b50f8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d4cf7cedca5a89cd9c15f79fa9b95699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5110370a8dcb99057fb22699dcba83700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793529df5ea607cf1526a43baaac22be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac5edf196d5070e8db15725a26a379702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1f0dfff8c3f5f80da9d5dee331001703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705686c7f408af18f07be65bcac6ae7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0402ea89878ab3b2f2d00a133656c0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40686b5c3f54dd8f8c2fc8b22f3763dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805844d1ac84d9ea961af23a6e486ad5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4b4448f010bfd886c2c7ff36f900a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481fe571a5a93bb5b6019efe0f6e039709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d00b08a3e6e91034a19c715e18bb0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173079aee0ee2e86986bfd8571294fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff0528da37d471c442e6c718df296b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90b9da0a18c5438bc16b065975c53d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc187246188a90348de9f14ac40553714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314ab421e2c24de1888b4750d299e62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b58a5f66b35035551d0373db8988c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471273dd2cf253821d4c34bbfb795539717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf3c672da026afe755298551df877e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb50de2f3ad80e95fe3879193443087719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7db65d43837090fb0299f262ae9d55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4267f135192ad42b46ee2a5f7e933721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9ec06513061b092b031edd868d76b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179bb47cf5ec4e824e898153bf63adf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c3c8b2a71172975e8663ea81a18e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba83cfe76b91e0caccabc7de1ec431725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa6f38bd97315c5597068e4d538758726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8762d7e252c5167e173d03cf852e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3b36237429121ff12bfd12d4a359b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31618c54cee4315921445e1705832632729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c47501f7ef044e3cd846162a9cf21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df86afe56c69b80d923e18e6f1f5b5d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e756f6cf103736d150d23e4e05fac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5979af7cacb25493967f23d8ff87b3a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e968266cb1b4febc59483cd5801d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b65ea3cec7c3fa8d322d87e03ce73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5fe2b53b352c555d81ad9f4e6aea1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f1cf2039a07117717ed0043569d4b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3834a752c0fbc07ca4ac6b776daac3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62407f6457ac79e2f68cc7040da21e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478195c3da9fa4d97dd7a19262b938d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb833fb0599bce64730326deeb8d7e37741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fec07c3e39cbd0d4538cd0e3939b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375be582a0dce8d3d18d7507763d3c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16a7b487b29f09d73d278aff605b14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa92e2423048e6247709220a799f8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a0180728f49009c64b85d25d9060e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2b9de462a9fbc04fefed0aef4abea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49526ba4a47f95e0134755a602d6b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0cea3b7d3b74daff2902fd661f2fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf983c5c88f93b8be9c73f7e28aaf0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c59e47714f1d3bd27a748448e9664a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44908ce27a5af0d5e34189fdd50a6447752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a25a168ecf72ee7f84f470a422e9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440ebd6396245fa173842de5f24aafc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680d8d8f9fb91f609893a33a1d8f4a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edad40f89ba7a8e2defa4450bd4667b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a77b72a5b3b3351fe8630c7525baa8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447ceea43e805a44b7cb12ca57f10d5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54b7934bed97e279908485098cb6f1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eb50c49efd89c0780a7d8c9dbb431760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcacd50d4082e4eb3731f77ca75ebd3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fc0d4435f201f6a4ac2407a6dc80f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8757e4b9a445e521dc7c0149c590f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12479febad528a5407b1d9192828a216764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963942dcdb46af8c4a5e7747404ab4e2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854137460e926181fc209b5719f61aac766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ddb530b6e873f31c5079c3674ae59767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02302f242b05bad896d90eb04bddb162768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836219011284af995d930cff909f5c2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bf5d496192d92430a60639c2f1e41770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a0417690e8e5c8bafbc48de216dbf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf65824bbb12d9d7ffe1438ce92101772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59678aee08efafa94501104907766578773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872a8da717da047b0994b54bb7f6cd2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59769a3094d1fc18c5cab600ea67c8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521cac712ae57026b2562ef4d922050776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8065185f2f9a032cff8cf1434ca0a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bfe06e17d879c9b45031d72fda1d2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aed42fa3c7dd7891254eaeb82e6ad6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82cc3440a51c1c21838ece0385d413780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715d6cf9bbc438bc4cdd7dc636c678a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f7a741d355109435115ef66223af6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bdf4131e02c54e50921d8d3aaf627783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f55cb190df027eba4488238a2072db784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed944e9ca2783cb2e2075ddeb1c472c0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc55e944c4627275515e556998bfd25786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c64c35511991523203d51c76ce8e9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204d54ed96d8f653b431762356e50a0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cad58fd0d9984869a08cfc1aa1e18c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf95ca9f9f646b044c51c1404f9ecb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27c08e6bb1ad01920410fad7346950791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3c39d34790a5935318166b46e29a2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404012bb376e2eca06d4f5dcf9aeb173793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd7788a7802624a89b21f00efb9cfe794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed012efa6a3406de74291002631c63e9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919d1d943b13418c845670aff51b311796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0790cf5fda35876cef2219639241460797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80762a523966c37dbdafa6fa46bf4f3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdb79c290e3b28ded602a76c4b6611799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc35ebeaa41e230d0d6e8ccdcae782800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290853024116b8167a0f5c997b5c118801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bbf0bd1e92513413f0523df6ca5e5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af7d136235e5514e3f7f402943f7aa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0edaa379ce409ee5a8d473de9a82d8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2591e38a6744664e557a6e690a91984805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a557c73c57c0a9d554c840b0760b43a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81aa2665ee2365685a0e36fc2fa9961807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd900f6030ea5e86a54cedd994c737c6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb83409c80fc12a05dbb6734cbe2b6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4a67f4c1a6afb70796de556a296e3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfe06c3b75a059bc4b6aa9151a41ac811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d4cb99bd43b3cce70dc4b9be19606812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122032e27a5feee44b01486e3c6c9f3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201e37f4006a22c5c2c464f5d8e8e89814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48a70883b4aec4691b44f3ebf4d060815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b602aa693126a854514f68e08d60c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0f1e9d9d61a0323f050abc1dcfe44817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927842811cccb436ad11b16dac35f02818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf172354556224efe1c7875ceb171241819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92315d10cffd4da97f9441444f8972820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788e7901d32c78f5fb543bfc9e45f64821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892b75bce5565731acc3b6b9d5ca436822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14933901045f1a7975324a4c7345b8b0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271f0306c445388e13ce1ec157aaf89824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd15cbe1f3829e60651965bb9291587825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b09f2eb662d92c38e5c8faef51b0dd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ccda04c73ec796881940d8525237d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f72a62b3a9028501cf68191192254f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a99eb8c9b416e83e66a5b003b89377829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e473b20c2af27d48f53a466f57f67830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc8f9c001021ad9c36c8afac85fdb1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06312b478223f5bf79af0f0ab6e0de6e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a70f7efa8c8113cc5c84522418176833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0d50a5d15fa5e8b76bfeb70828294834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cf7715a59296b1586bc03fe58e32e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb35dc973d255ba4e39550a8a3333b7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ca2f2ccdbd816cff7f12cc2e89090837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca831be3f0dd98ac47ea7fe09542119838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f147efe311446bc03d796b75d04ddc3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f03f6f362e2d2a8ba80acd7902a07d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995f0b1bb6116424938886fc89b6b62841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b9ca10d6685d37e6983e0e00a39a4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b12169f109058cd577e75a6bb08ed843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df5148df653f4a3083858ceed82cb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2679fc6d5f8271b7361f04e64892e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e9a2f01d67e34b2c866db80a811333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f7b0a8240ab270ad9c5b9806bc2774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d190008ae383345cc21b29bfc032c225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28d1462078b2db420ae6719e32becb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aa095728b8057c1a09f40aadd07197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23794622da1064c41646f97b84f03a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387bb9f2a515155a7a2f7bb5a6bdf2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a9458b861e2db7efda71bb6501fe110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c552098c63afc0eedd790f8cbc392111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7f08dfc7ec183ee7ca3d5de23326412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd280d686d041d8a2ac0da4fcc28ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2483d4bfb31f4d9ccd2dec1fddaadf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435ecad2bf82a68952497a51165e60215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be398e6f0ea35619c525549429e56a3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf30001793683ffdfe2862067260a3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7cdd2060bd184808f5e75b495fe8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086b3d8eadeffcdcc094a723fc840b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a96fddc2524eeca4476a66376ef7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e932d01799d30a9544af1be20a7a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc816b68a7eac332a1e1ccd9f219d7c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1bebcbe3c11e3297f54b585de258923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4498c3d0c3fd36732a4ac3863a8a16b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bff355011a3fc9111cd4fdfc2a1f2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0617a8470a67a573e77535dba922926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf118427df24a8400efd3b9634369f4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b3569130de9f7c4f21818652e5d3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9548c4c73b535493867d2a996839e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b0db40da38c41ce5bbd0ccce3185230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0521ab31dc1b85ac5e459edd87fe3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795f6fae8bad140f459fbb2fddeea6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028b119962286476fe8dc6f1c45e7ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57556a55e4b6a34061332117398c02c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16996332ec3578ed73f1c317e1a62dbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cafac81feffee7133508f30927c67e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ea0c920ece6d8e40547472d79073b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4f3fa225908cb3b0d5f87bacdb3cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53dff173f75e69a8509a0d6bc75a1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a248752d4007ff6dd2db9af6e86a6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b69705f7b4a4c5a9ed544db74b76c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f438747f206810e6017f786d4506d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b7affcfac2eaf09c14ff69d13028f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba621b72a8e511ea9c2e527570fc0de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3453f99b2ddbb99273d170b626fbd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3878cb4e33991d0f909b24a350b7cb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54456d0292187f69c8f0d307d3fd8ea847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240477f06b4582d78e0031c1cd1e28848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aa9931c5a917c4f9bcdc119c0274249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b1716dab5059af59134657fa942a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbb262e120d3e1c5f4e5063d7479c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b88689fe3d0d2767705f6113dc5ef252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b36bb3d5b529ad3810a259b9df53a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123cd3e92229e09aab56270eeb0e3dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddb500f3e7f96f7700fabf49b9b32455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86a409ea50d806f75d73dc65807a5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9645791f6306fcf24b6632789d72fc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b082a36acd35e67c64c983415c738958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ec16692baf8a33f0e3ffa7700c5cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911edd4f54f041ae9868b8bdd8da42860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bff72a4b42c564ed569400946586161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e957d4f2e6cf4840572091d1ea34a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69382317aa5c97833017b43708e657e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3960670c30fe6cce2c76967d04cff064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a761fa3c3312e4729162b94f8d95a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547ba7f2ee796e672f12ea23380ceaf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c0f2fa6d1c42e58796a6b45843fd667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08054eb783aa6d2da6cc8fae2f665f3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9228bc986322418ac9faf2a4fd9a5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cefc1ec66ec7b3a7baf43395d4c5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4870f15972536c67f16b178a5108e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6491beaa960c0efe6546075a53812272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c03aec8541752a997a0f2a7c4661e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20c0cf86751a54e2c23516b3284ea774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e85dd1dc14ae6462f6ebb6f0d4555275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064ddde06b123f82c8ad3b07434038976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8799f79ad84372944f2be7914b9e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a867efb31fda61211766426b7d44a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dac3d620b213b012db93fcaf514eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b719ad8322213b6bf7d50e14b26b7c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8933aa8c3c130601f5a230e9c92b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19127041c860c66fd688d6c0e8b11282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c150c8f2e16ef3956aa2e2f2eb0f0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230266b21408a4c2997c06013fe34dbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c619b450fe512f87ffc436be73b2b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3426622cee9a32fc447b908c32fbd2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903afb32dabc1188ae0431b48e66ade887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89874fbe6508f2cec7790161668780c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3283a59667766e6124174f100957e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b19d3d3838342b35d2ed154afd379b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700b73385a77a0209c51fe2a0885ecf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef823441333b1e87885cb7ed528ffc0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9df945fa4d737db7eb98db71e006f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fa121fadef7ad41fb5a3b61f1a09e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d9d06511147edc8b90c916f20fc4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d24589a0988df2acbcb71d9a9a9ead96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ceec2db9736c06b802fbe3e559c0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d03a6b7bc43e36f5ae19528cb627798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48741fab92c9cce451d327489ff0216099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a378bbc661b14f661ca0862e23e7343100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5847ef0bb2a837e7db2d506e8bd8701101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b6426cb04c986609719e907b3578c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c15d858851939cfb8f290d987f063f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ac6961e2fb18f14d6075de3eaeb04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbae9ab392db681167ca8b2eebe1e2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eb4ebef9ddb597bc85839b721c726106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111199879cf555e254036492b8b4bc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf641b9e19f6bdea86471043c2b776108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db5ddfd33aa36426bd312c651d6108109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0f5ddbdcc5b4b257ec0d3c343c445110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033343181a35118ac04cdd146b2c3fe7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1ffd74766eeee95bd0ed2764eae73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca97afa9eda8672f11ef1085dc95b22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fdb9ac1616341046f59d0d71f0b27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397cdcc8cff651c17cdce3be260a904115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dba5c27775bfc936497e8e4cd32ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dffd51cdca98004c83e6a5d1693ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca741a09f0b681c1842640a21b39ef36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b65e0eb3c4d2baca19e95b725c510119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb0919e5ae8acc16ef8a7ed05045a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aabcd089db4b2a38c0515dd59e04a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a37ff42f0e1187f264a6faf11b379122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610dce102db28048d1c15e657812197123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061dc198d1e8799c880106e822b2d26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799c4f422b79fac8ccd6ee5394536c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023949d444b2da2228329f0ad74c59df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179dfc762978279880a07fa692f167b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab8c6c82d38a4a56a30b5fe29047c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f5081bfd7d8ce0fa0343d9a1ca0ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce25457eb93bde05c27fa194fc9c1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fa1bc91fe7f84a1eee24e5c6181d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bf4df804ed0d7df66f4ad6af14212132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb31675b4dfc3eef9c01faf9e412076133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058651d8c314930e26b9354171a9b2bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f1d806be30b7f90c1c23e442b2f13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55b3d52cb64535ca60f765202469ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c04a91c52fda2b96992cc5b87a0a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa9b9c9df76731acc45372354382c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da1f3036b03f2f30c4b8a9e9d5804d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100607cc50292933b5df16b50cd5a59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98780cec2f45beb0a3eecee19627723a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e23f664f23c02f564922b2202faab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79954acea6b72ee806f68d668d495270143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a3094a312a05e4c00d02b243b1205144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c038b09eceeceab259bcd5f33f4dac0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3c7b1e36560324fd1fe24259ddb6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b10fe5368e6d6eaceeb89747d92dc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4858efc1dea6315362a24c5987dfdb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d0faed70735977eda0f8ef4a7ecf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7b27f99529b8f208fd4d0dcea9b81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c768e2e0b501ef6f00ed22fc36c7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f338d73714206cecc509942f722d59f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95ec02cf20d4fa155a6e2e7321696e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf320404845eed69cf815f546df498e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccc6104033a5eb273c82817e354f41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a96c0c685db3e3302f974602d1c0d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5921c8eb820d4a48bc9ded34d3de3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0808892b3ed8c2338a811ff9ce103158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de706ffa4fe883342d23b45de8aa3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be75c05b2386b335ca54f7cb873687160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6dd70befe05857bc9f099f125e0eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827af5c8f2cb01ced6c0070823ed486162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5b16b5e869d5070e987c3ed856b2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a7fe8de344c63d4ef0a52f73263d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e314758ecaa44807201aa6d3e6b235f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799beb130bf80d5b1dcd3baa6abfc1fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e7edb934ab03b9ea5623a2d8fe3f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89bb7bb14279fcde8555de3bd0c8b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450cfdccbcce0a69f212e05540758c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc7289e048295af424aaa673e380bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09738fd7a674a79eaa274d51266d078c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702db19417e880e7245aacd4cef614c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a277f3feb871f7494ef66a53e06c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038c404c947bdb245408133cf5dca75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc85d1dd544524c7dc5e691028588fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b44efba135f2d11bc6585f5d03661176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b8b2439773da3dc8c8808cb03c30a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b9d71e19bb3f940c998c47fbeea28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52fee67888f4d778adf5ef3d9b1b9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b4c5dcc0088548080b46a32f2b904180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c92f3a2257bf413c524db77cd6a122181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37b8f7d3d019d9430213e13ce21122182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05784d4f0d9f8bcc519ae1b819ec1fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d1461471443d8028b67d0c636c152184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004399f35932a15ca866bbbe7c9cc47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036c4ba21351838535c348e436e8684186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b4d112d80d750dc28025999117a4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239716096359c87778dfa58709c74e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1114da3d5f6a0ebda9949d2e95026189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f22d501e41c0c4c07ee4dd00179a5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb453a40e0bc9a472911f3502e1aff56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3a1cc7ed3bf34aff62bf0a2570f0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34becf12453c1d2526b489f0fdf3dd78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc69d27223b0ad915f1e68c862df0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a48b3a1e1f7c7e962293e67d2a5be7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70fe3549f1b5eec3474b0eafd8e22b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761223516ac475bf9d175ce07b2adaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e42f90cb48c4146d9adbf283106c01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bd9e4db0e874a372c4faf804664bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351a79c261433eb26aa102a6da1f1cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20df3c6c51049ba9788b43b7f179dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d76163d675d79154d2e2349d6129f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa981f787f0707cdf5125634ee988da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f04e6c67ceed200ab68182535e83cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d58d3a0fbbcecb36fcb508ac9196c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f7747a169f17081613fc8d8fa3212206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a56ff1c75d3be9c7bff628ac919172207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f14a89c5d3412f053c22189e0aefa3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69520c510571384a1d5004735e8691f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b56b633ee43d59a914a9c60686a0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d254d3f1d2e9a993717b5d9ea32e145211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5849a77cb5a8729ed0be36e296c3cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a429a378c1ae503305065a2342b1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b4b935ad041e8d5a593937a47467c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb303f1e7b585870bbae4a6bd34d440d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed26d25b16135ab792fd2d2c01c6ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6de2648dfa92b8f8ba64f88749b875217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd5c26560184034ad753b20123bc25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d7fb9e55ef6415f70eae120dadac1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168d7f4c6032df9aef90227a972cf60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cc479081486d7cce25c1ce5f55a9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bad1cc1b8197cda52bcf71e5a5937222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874235e3be3ebad9232270b7c7a96cce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861a9858c93e6a54f5d550ef62705b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfd4d488b4c6a5b35e3b6bf474d4c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8d57b3a38206f94c20476f7760f31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db8dcbe60c5f392ceb1c2819a77f88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a919b26d2ce1127c073d25cef514a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc70ebd2f6ab53029ba05a5b19b9f42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1729694dd3a4c13cae14fba0d20c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4938dc3c3dc385b9069fb1caa276faf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846100c0fea3eeadbd4672e7b3fd2f45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbf8ba69c28e1054b8deca621e1972233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7851212d630085c5c55fba999fa3d8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9aadf8bc4f662c4ca763f8017fa12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f87a4833ed77bcc1ab0e2cb22508de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2fece39a872dc65d8952cf3f35082237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5b27aba227ec16e57cb01e88635e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf07016cadeefcffa09613ccdd000c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437ab145ce92e4f8d65c0346548809b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c93770a1f8b1ef9c5121b27ddec84241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e7fc2f58f51302fc0d8fdf216670a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c896d4dbd6a5c572265932b6441d52b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20b60c6362fbfe1d20386ebd0a7344244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330e54ac06c621079fa4e476b1724f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ce4a5b8d27aa8cb29b326a1f47293246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1ad1d43c26326160fb2ee8c8e91f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a20f27222490abefc6b111fb3745e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e8fa24abcd43425a02e3d3c1393fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764679a43bcf047ad6ceafd741b90be7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88104a9d622f21c8af97b405f3eaba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79221bbf13a9a571015110395046df31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf4672fb820f7f077adb90bcf564d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cb08882403afaa5236f164f2abd85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8de986e83bc60f09cab01a5cd773c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b60c7ce2fb20694e5426e570081c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749d02a5875a91e56feef1c90b64853257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0284db7ea5877c19a18386e5071f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75005b14a7527983fb2e839be98b315259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a9eda3bbac3ab77006093ef767d39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c55ed7e5797030b7993b6aecfabb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2856b7c13caa7ed5cd06d795305c0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3102b93150b36ab725853b91637ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf91da86a3a90b8cb77e5412ef3aae0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a013c4183876b5a1a1a811f2722004265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53cfb64d8067a12caf1738a53b2c90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35020a6f2736b0b78b6ea78a26ae9892267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654b70864c1fb24fecf60ac5540396a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325be3d17e16b235c4843acb3bc23fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c46dcbdad37abf74d2c180bba64aa3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad902342386d08738d61f424dc7949271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bc739fb0a75da9293de9053f4d66f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777967144b044747122f9a319489e347273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac088d149683d9dd74ea98978c8199274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34831a7b20eb452e8073fb5f133765275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d15e87cd3467e6e2d953e2e6bc823c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512de422d4e09a8ce785a3f693e0ffa5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b5979d275f252fef724fcca42d0be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d99831a1c6ffebe91048192b11204e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db2c7338a9cf6eef39040cb3b637b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d055a8c34e165ec0237fe997296842281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4121bb96ac517a9343444cf299e5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dac8c01c80b6193443d7f7a1382fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dfaee58aa7876b561ccd28f1e1906284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006c1eb09f41572c139f9033c936557285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8a1c25a5146fba2fe85962599fb4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6302b3ddf9d0f4c88081984c8f8f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd0fcb764d0dc783b33d3933893c2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb8cb7db199874a7d2a9ea9d4bff3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724de8ee26761a0f777392de8bed098290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71be8ad1d7ba366c9535dc485ccfe5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c270853c537c2e8b38af977d44229f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b4d522dcfc83d5f4ed142e278fd11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a005f2b5d0a021253a21ff51dbb1306294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d3fa6f7f96ec17b64a79dda158568295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79de19d48ec28324da4b30892a2455296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22d3649c5f87dcfbf40b696c85c1d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3703a2bfec6ae4abfea5156a7b61e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb02ec8a3e00bc04931ae94b9facbee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3576c793d95ea612d9f49a49d7b2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c03a89dfce8b361cf27335dbd82a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad994e6aad457013df1798a57c63b76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd99bcf409a3bca73bb7eb34004b05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af581cc8fb2122a88f3354c1003c0ce0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548085f2010b8a9f940b2287a1e7123a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1cce755bdb05ac2c75050ddb2a3b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955f16664e6d571c5c67c20d3f8ce8c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4c2c1e5a75edb3b68692d165ce937308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bc1e3d7767d4d92730743bb72ca2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34027dcee5132a2101dd8f08fe272796310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eecf947c4bbcb4c51f8650ae75709d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e96bc967b75939be12a4fb8ebcc732312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a79ec63918e39704326db2117758c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4ad49c27cb5a9a3f3a659a5587567314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76060fb544938e2900bddd0dc608a37a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379fd6f13010db560c274f4d7c88b01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d5310ebd2dd3cd46f60e7624f0999317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a1b81664fa34c7a40dfdb1047f248318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8425e9979cc205812c0beda7d2c3a90319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491427bb218b242d0ba0d8e6e4205fd5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28548c96da78e8ba8ecaae8dabf75c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd8f8d8412b93629005daa1d9b292d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b34f0bdd4f3fafb5854443ca16da5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2949fdb4b2df8af6811507c2ee0f6b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51eb1a1fc28aad27dacfed8e2ae39d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584151cb79049b1b28fc5c072b43665326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9731e0dd066cd6e925d3fc860a7601327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ddec63838d3e0a0f161160011ffc8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae38b996883a6a034f892cec0b33e74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78343361733c341dfafce11c6c40c30330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0221710df6f1dc80786a0c97a5496e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b13dfbed8e3818580e5a1c4968d0d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba474bcf37daf46a5e7f81a742e41bfa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b948c30893593eba8a239ec3c2771334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99881c8f0f1bff5ab7846b7d6872bc4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e392ac348e55cb84264121afc303a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf18c920dd7bd9f9470b7f2d0dcfca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b6330ddc9f5d6784941fbc63eba63338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0674adf2d9c559309e3bde0e2278889339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b6f4544539367c75fc53ce0cb8036340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bad84c59f6ed974e33266a53b9106341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6aac1845bbfe9cb2efb3995ff068d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed1d945a40251e55aec11e14d8c615343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb528a33328aa95b6bfd30d9408c16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf649bc689e2101a2ad46c2e5122bb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236d23f8aff208821aca12f02e10078346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12df06b8cb29646bf1cea692612088347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62a6b16d412db2f9e55ddd840cef00348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca21f84b58422e4f926eb5e48c53f09349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ac32fa6a2b99395753af6e555bf59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16d1c868b2ff80862a72159262d1fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4521f264254c60ee01a67d929cbe6e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd085409fd4eeb79da0afb13135584353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc4715115f3e740f50bff82e0937a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605d60849f97b4c75aff27c1fa12da7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832726229f30bb0f1242024e8e45123356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78fa7e33f5c9698f2b9fb3eb574500357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b4d35efc3b024bde4fc5dd4b8b06c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5f82315303abdfaba915843e47c3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0200b588cc4b99d2d64fe5faf280af6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48942e55a6444eb797883614fed8836c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4e9c177686725a5648d7e14748471362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eea48abf6cafce6f9a65e79155e7a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241415f7abc278340dd154435c5b8d4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa52a0fdfe74ff6b38ed3572467f6e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b395f98fdc41d5477c645fd1e93bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d63a376ebf4728a2d75204ddbc3a5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e662df5e763361d54d1977ec3961756368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6665b24a74e4f61d53ead2b045ecb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0af8c260a7214d535f9b4ba5c3a7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b934f3b74020358aa363645e98056371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1319a2c851348e2b982e5f6aaf7c49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36d1e4f453416c996c7bdfed9a3506373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd16c84a18a51ab1fc26428f2ca6ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f54a71c9e0eb343fa9dbcd3ebe62ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738a7cc3e21692480494942960820fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dcb8e6fa20a2aa0e9a93bbb0146fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313c08b5854b9bbea28392f8c103776378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3ca828e4c0c398600708050e702b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3a32a69a7bcad4657204c7d676655380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfe9429621beb0af08379901b1454c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7639421362a256ae4fa23ca76c8df0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f833f04c946999bca8162b9147582383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008496554ec5a59d1ce5c0333dfbf0c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49401ae5a87c5455480c6edadac1ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13287f63353f83a0a10fb83a5eca13c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41a44e26b7beac81a4bbec99812bd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7aa972b0aba9e5b1f46ecc9f36278388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf53d0d931b1f82d786e0fd13d2c9d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14f4f7f763ea27a289a5b871bac85e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803d252f0ae2a99739e0f171faf1cee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c722031fd7d87cff6771551a8f283a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a7dd6cc9cd15208b8330a5a1abd7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5731f58974ee6e0fd9a982820b9ea8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141faa471567565e281f542dec2a8813395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb874250d7f03de8a449533fa9673e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beebe8435c8bb4fab6f7564ae418b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2bf1bd17bad797837a6e3cf788db5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134afc22b31968a46ae8c7db20ddc279399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9010faa452e88544538c7e2489b6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681b74999de19ecb818b552d4140f13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86447812241ca01f07e4efd8457afb6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abc6498edc9eb5e0e6773c6688a9ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5be68d79bd925002f10475f458b00b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bcab0ad6301656e45e991e0379c7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8155cf0257baf0b663cf2ca972e64a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f480f75f3d84ca98b7361a8cef32c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b5557b77b15342147d656eda40c8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2399d5a9d4536232d4bfa3e780d833409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaa6d0189443d61d6a163e335cdd9a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654614f673a98e5a409a3bb95d76b93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392640ce37febee3e832ac521c2d817412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdba7465824f8b942358e7f6140c0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177e1197636ee08f26ee3f6530db10c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541f2db38b307fd6cbaa7fea7b678cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151286b4d799fdbfb4dce9254c60d46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf6e0d86299793d0fb601531b5e29b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6ed50d90340cfcb141a9cf46fd132418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdce7250db9e4bdf62041a1770ec84e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f5987e8a72cadc33dae643b1e9f53420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe94ef5eb995f578b21e603d5ca0fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c3a49af11e14b072661cf09dbf397422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b9e9645e20e890cca2f9d46e80fa5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d84286dbb486c734f0ee5c7301b7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c2b71470e49076ef65cba165bbd40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46541574556ef5e5f5297e24b66d78ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4e5053f223601e0914c64ae26c63f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e74f36b5df8537dd2c7f56c9ad841428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936eae21d5a0a973a692242f258d15a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a887da00c6b278e2665a377d9ad3fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80837c4c11966bdd6d0b950943b92fa6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6160d713d023e761fb34561a8e128432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c7a03a51775f4cf3fe49aedcfecb4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a9041b004723924956246249a5d9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb7820f5e20f816e833c8ac10075c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211915b125aae7005c49057659c211a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce494ee2c54f30235dae15bfcf2362d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af726c5b0487e74094942c105bf7cd3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6dab0e12cee9292685270437024a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3457f02e13178b73a8fba72ce3655440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8a162c9f31a881f0b8182cc832228441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa364e9bcd80529d42f563ae98df1f1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603093cade367a42730628fb068622c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a60d52e71043d7253a7196909ab3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3381bcb328d4a12b082452ca06b3e0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120966be1e0df2193973383a6ce3945446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f3694d97c9303719b99139e239006447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f7f337147f5ffba827e5becdd6d53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1059eb5902f3e3a351cb59c31f816df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d3f2ea52b6a3576e17f7458444f85450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6c08ad701a6b93d72ee7a6e2eda9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999580b8253eb96c589c17fe014dad3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77266e2a42287c852c354f26d689f559453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb6ee70a89c61d32ce946c84feb120454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be7a59194b05b7ae11a3bd81647857455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36650a88c88a79d015cf25fcb80546cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf924c7352b447db36007d0b3574323457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d643422ecd929151f3e447f6be405458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed48cb297af1b64f113aae45348502e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd9935fedafadece14d4257e177fef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b596303dd3841af140a32edf50db97a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c1a6ec9d6c80b48baaa9645b03314462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2961616a4070530881dd0712f45f94b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20377486d79b12a6b78effce66ca20bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd636af242a40647b8097e8cc4405d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd597775acee86cbd550c0c8607173466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff47a2bda63048ba078683ebabc621b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca07e7043f454f7265495d5417aaaa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8422845935e14ae0d8880cb8c0bb62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c5c4144111bdaad93b6dbf9c028f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f334c026c8c2e6064a347a3b9b5d745471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b6f12d32be24d371f65453340cd54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7746f5b6e3e05511fea535b889dbe6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce8fbe8f6688b141f02514e7aa61da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1be003072fc4a44f95ae97d3754134475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845714711b5659449533d9aff4f48809476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494d802119be270b75a3e64a7529f2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab6019d8532da7e7b928eed8356500478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8c574f67e1a05e548d6d3ee1c91cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fea3131d40a59bfeb4ac6026a94591480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ce1c6de70da13154724dd4a21b1aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee89416d5af39b3b7161261b2a035bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a5b8de34e3ab8a9343b393aa9e36f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815e6e01e41599bf09e35b9b2bb10c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a8f4925a706d668ff4eac65c57b94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763298099e57c3c5aa90ef504b506438486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d8817368206499086954149292df6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68e2c802559bfae3680d257d51b8e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07fcd8c91f6f2b50e5285df2cef660489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2147029f1c9bdf94f179e3974563e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899a8c5855297fe4a3530d33855e991491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b0d65bab05576fdf3f0dd0e1d9d3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fbc502bd63461968291c949d7f711493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9137703cb8ebe3472d342f0c941dac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7561d7828402312096de799965a8e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086d9478fac8a9d77ffc100956d5f00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce16d8d57d0691442c3abf8c7cb750497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e371ffe72c55238d193dffb65276c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26fb0f1d9ff321f459d3d8ff9471f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9689448e87cc04d4d2c73f15c61b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0d3f7343d0b84e089f613cc492437501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04d3af1a5b3b87f309dc65c2a0b374502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de49eae3682313db8652a370f953e90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ab33ffe485eb9377018d55203a4f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c160874d15bef0c178a6389e01c63ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21ff6e6c86d72dfe899d7cf8519310506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ec2f0e4d772a80c756acda5893967507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c96c19bd245cbe8abc22434411d8a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182b4d62a0239166ec825398dca248b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7624fd6b9cd1aa23f2efb36353cfc0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d96ce8ed38ff1faffb580a5d0d15d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4e1a2d56fa63c130fdbea8bcc0d7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ec1f99d95e0272e45c9b61b226a02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d878230f645aa13c1a46674cefbc64514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b02fd1a1bcf8226f0c6547310aa4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e67f7aba6fb4ad5b0a3ce2fad656b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40218627da5fa7b29bbb4d96b1af3034517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8137aed336eca72f2fcb48e2363b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef941bffef8b895f67b2a23ad30220f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386599054b93f1ca4e3efbeaf159809520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfabedf3ce19186d703379d4169d2e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a6fb9050f84f04a2150d8724aceda522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d08a506c07f0643e386edb812b58b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c39e7ccd0fc3ac0e292fce40e7d77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c4b9bde46a7be7f9a202ce09d12fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c86baaf2f4cc116b0a94dc401dbdbe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7372f52bb126bd17447660588ee55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8ec4d38881fbeda36171320fec236528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dccd13ce34332b4e5b081fc7c0fd66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979059520a3761f53af0fdecc9c24ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83036ffcff7dabd5ea9a0ac4d3cbf1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95e5e01409ad064395712d472518a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ce48cbfa6330e5da0f6347ba23d39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c28f661ef111885ba4ce58126d650b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae270c3e081b11a3454386481e2be88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f4f74fb069a393db8b756f9b4c114536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b88d759fa427ccd4ebfebaab833f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777c6f3a57da349f0c89b44fb593dd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4df0aaf358b2a38539ba99f936c44539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f60dc8a5aaefb7217972e36cd74beb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee70e0ad4541b63750d68a954b5d47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d489bedf175e08a39da174e5a7b28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100db750703970253de491f3081b791543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edce6c943022fb29a6dafe96c388b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499117a5737514979aa94cd53547cb3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277863a152f4c7b42d58893cc177e66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e54c3b219b15bdd95fa0d2ede9eb69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309b2701bc62c6fb1a7293dd4060526548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a72aa4c8f8118b220424d809dd210549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce20fe6a2771f6e95327b60e2d7ef5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8c68970e15cbbbe65430ef58ff93a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc2e1e0f498e8174c4c1508677ff82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af83c9e3f42604918b5277755a854c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac752cffb6412f3cc9318108aba9f263554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06280cfb54679b01167e40a718304eb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e0ccae0e411510e6c1decc0574183556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a8477a7bbbbce6893867ce598cc8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89353b37d1b70c278f26c6506faf57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e0e2bb37c2cd8b06a65d44e9094d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957720d0b2902888aae29ee0521b7e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b81b9be4d07540e369fc5ded32724561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e8a249534e67eba88cd245b7f50f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c05e4d7001dec38addf2b064694544563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24b6fe08b917fde8db1e254ec10345564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9c0978afeed48fa64c94af66c0cf6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad10447774a807daab4568469cd842566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292354e457cc2318ecb88af628ce3823567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcfb9b18e96d798a092dd211fcf058568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd06bf58641f9f2345465cd5d359de6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d2f24e2f22b4e3535a7087af30458570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68a4339091062ea850e3ee9061c9ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917df345e3ef0a58c156b4f5391ff61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced90718cf8798e4044db7fd4807770573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04ab475e4b7fc91a73650f65c12f1d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536ac0aac159ef392fa7a24e4312c5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3d96a203b4594055bd2c4a4fe012e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c28a7f45b2a4ea9d0708068e40ad4e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578d6f33f133145f346c36c049a6ec8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458406e6daffecc29f68b3a3cbe8d750579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c22937f46f96dfc99eb10607d05c69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ed89e2bfb3e3e06adbdc2f50e98a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d20e6216c4689e6e10f4a8992e38ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb1607b3fbdc065ad989a8bedf97ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94b22860ad0f1eb86956ee798156af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497604e997a1fc224b52a84926bee6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ade912011868a3ec5c3f0f2eb6ac4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97907000066ac09f26d47f696a5c21c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a4fdc478392407c7d9987836e7f38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3caedc442f8b7acf3ca0053dc916b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1aa6296619eff6b067ec5dec11ac1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96611b5433e1b9322c54d72ed47d22b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb9ed3a6600b3842a10da9bd797f3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dc6f9292c73061935f5bd3645c96a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f224ca030bdffc23b11ab2a21880b65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f35b00edbdf0d18d079bb5ce742cfa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9c06c764484995dcff30cf6f237fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbe13c834696f94e1321e33d798f4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a115953d14c16e57e9a6e04452cba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6bddeba432ddd336967cef582d47e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0473653adc5e75e79d80d1b43e9a3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf611e01f0bb67fe9223d79a375046601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc2415faa50618278b981c9b85850f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e1a0391a32d734450d68a7e7d008a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083246294938fc9d489976854e49931604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cf190b614b9e11f4940b082733575605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe7d8b825164d8e35b64070a4f8790606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666c78cc3ffdba600c54dc5b0912085607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c7cd307fd3a18f29474995ec83818608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900385a979deffab295e6e88bf8a5fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07061af57c7525b129175309e515fecc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4ed1f7e4b322e61d18236d85d5ad9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35b92f1f97a2f90b228b8e932bcbe0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaca5c4fa98548c4536eb181653a77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c0b218c68cd2eec3649e197f19267614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171068717edcc150a98a1369a875c6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce78545c68a0b82404cc65d235c5bd5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5553b36b66a9646245eae13db4f5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9da2e8718afa5e6dd2bbe4fbb3d02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa66e8a268aa08835d430654d5a0ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bb444e193c19efb1e9f944ee14ff3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9e0038d3b5b0c8b01f3b09e89e2a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c205d627f54063aaf958ee020bba24f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f66a9c969821a678b9d060200d2320623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0e8b77d129252228af89191d08e34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153df2a2a3b04488f93661521fea3e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea143f0abd1b5012de24003c823bde626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f0d347339a3c6bd40503e3f28b2b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f776af958807504a632e1f97bf3af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ec0c03623a8808ce2461c48702bf1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eb0e19e2bfb2399d56f89dda3cad4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4d9f58c00048313cc6a1eed1f0385631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572ed1ecfe7cd2043f3776d0197d264632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5ab5c1e48239ffa9b5580024ebb19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db26396e31ae96340901284d998a86634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf744f6059a585a642e52a2841999bbc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828a3de00beee6d8ba15e5322c26f43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c47d97189a517118b78c1ae58f94e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c069cbb001176d394cf54d247520861638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745dab84a56f4c381d6d5a4e13da2bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cf8c1e6ecea9f853c3316a3d1b3e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79bc05bd6ab98b29c8da19f4119e5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d5beaade1516220afba9f38430dca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27fab155b618622a7c91f61c405d9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eea43b47325a3efc9140f1afe07e18644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd797d1410c0de9d02c2b8bd9ed2d12e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69ff4f7cf2569e7e8594f33341d28c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c06e2a360539748ada7ac70db8ee05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555a9df784a9f6ed62647722d3e2537648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d99464036a7eab97345e0670c2384649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf4603088f7184fb1341c80d3fb713650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc944827383400a013ff3d8a7212a303651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040482f928e512eba7e3dcc620bb428652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db73023ebe7207ab7075b09e2deed45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce6323cb8bfe0b9fc27bea7f8620e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a01fb1c50705788057f1c97ba3d32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaa6c0abf187c206250c566fd767dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8b3cf752ea1aecbd833a661c46421657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff453de0fddc4d3cf638d8b5bb79a9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166331bec5aeb90ea315c29dd8a34d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df042b12a33df446c60466f4b09e8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926866437fb235245bba17e812a957b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ff06e4a03538394c5aff9b948373e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37452583b2ca4dbdd17875c954fc8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cd23658ca5bc90f607f08913d68e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd3a4b0a9c735e11c753edbad50e09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34813caa5e103d6de5726f2ede2a1160666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b338ba6059a3ca5d732813e235cbe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45edba510cb3171ab04c425512a49d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80420b7b491a5371c8ca9285181829e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7df581cd0087e39954cdedca2c1c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad629fceb3895e80a91b017ffa48c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfa12d09346482158f8a53b37bb879672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbb5806fda9f04b92fb6981a8c8ce8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeb14c7c83e181e4e13147f60c6e56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f0b696bdc132ecf2031289a75c307675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86759a37ae95a6f19cb54380660d48e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aea79267624b98f91ce748dd802e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f46fd5b07217558b010747c727e58678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4398e1638fca9cba92198d4f2d6dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33a9f3efe0c9b643480d58a073cb91680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee2c2e837c2e6ba5c6602539927a30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6660e317dc67224435b7f749e743b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04756ad800239d2a4b3efa693a0f1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c0b50cf76d7ac2015e2de3f028de8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbbdfdbcd30fe4b317a3a21f951940685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2087e20af8e93dc0c951150131feb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332b9fe821ba19ffa651593f6ec1085687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee918ffdfbdfac201452c711f5d5626688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330294ea2e103f28ba667cd45358ecf1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b5c967d0db098b4b0e0e76ab94ccd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5b1fe593e4b7f1f87c0169cd4db88691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf163696387b2f609993cd73c2c57d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a3d9d0eae16f320fab7607b5770d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efeefd6e99cf6cbb29480398883cb0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de277d357e5d96c83f6912b0f5dfd1a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43044d5078704cd95dfb664cde98801696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87783c75c01a87f20bf49f96039ca7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be9323cdfe3021b57ec08a7ea8c5c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8f198415f4b14301478f28c666af0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061799f3570b8201636f5d30ddae2e3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896d41059803f7c1eec11c6188325af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b432c9c1a6c4b283093b0b540b013702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6d574c05a4ac000554340c23371e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7411380cb0efbea71d13c2f72cbec1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a87b88b25093c08102e3700e91381f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352a5dc8aeb7a685be0cb7a56de343d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8842e64c0b1de9be05e07753cac26e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1c7ec2268206564debf3eeee4f187708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3279087ae36087c71a3fabbd4b5d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d92e6cbdcc38e04306aa6bb7ab8ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fedab53bd898c3ee6ce38da2c4bf5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45155e8c1d66e8867b8e348ab93d48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc929a1f0ddd43860d982ca33b70baab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce48b588f5ebceea9a647660f14ec80714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91640f519498758b39d6b73f6e308f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f0303ca2867eec3a1e52650852dc1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1a1579bf4eafbe5837276dd8ee1c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cf5f87a3953def7de3beeff3d4b17718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373cc800e130c996cd4e62e94420248719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360c14c5761124402d753980f2264b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b59cc32d5ec6308a1e4e513fefd79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea08d41f4b45bc28156ffc3713a756722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f92faa4e933969aaf68346551d399723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048548240da2a1bfb8866fa6892afe0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7150976a2c69eee68997d4c843afe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba61ae71e3e167e39fa2731cbba43a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77987b3babf404deeb3c60b0c970620f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377b100edf4fec3be8e672b20da8166728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c001f45c9c8787220de23c1b5fd176729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34050fb08608d76f8d7093aa145d1f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65133c7a31f6c7d32509157ea65575731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf4319df4078fcd2de754c26c13912732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fa81f68263afd2c799e020b818866733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7124fb4a7aac8dfc413aafdbd84295a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c503fd0ee4612ee382e8febd85198735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18d38d162fb9edc0b30dafd4a632c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c582ef5339df59ff8f16c08cdf3fbc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d3731176ab478deaeae0f4b87da92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578cba484b26b019233d2c075621c20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ffdfe5f3e2a3d836e048d184123dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2ef4e0f407f77296c882c40a40d1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d5a7f87dcf8ae5676c012e2d708f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268afa09dcd7a3799151ec228237684e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9f5bfe1a3f10d212b2def83fb045f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b43287366cdc0d14392cc58bdbaa2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186133e126911fff7b806872d8d82618746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e69e91d8d2a50c0582d4737453a82747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f37a3212a5be3b0b7dd208c3b563b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d80eed9a2a8a2c24de2208045d9d40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f4c0e33791d8e00cc5521b827780e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6173c001246445fc0ebbb3164a7c53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559d818cf141ef7f69663731a7bebf5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0407f404363f9db06f0063a0fbe1b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a726e5cbd653fe96ae0468c183cd89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97697aa2a74158188bce29a694743f14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10c1d29356bf25488b8f387fc34d57756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b025913ae7b9572640d76f77561507757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca8b81a1019d9a86372a700d7b2143758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b078f28eba07b40b1ff7dd7a8aafd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9428ff3be5137d493a3f77671bd28bd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a868ba7ab6f553866c86d408b1925761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d903a3e6e3afa5dfe1b21aaa840b022762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875b793a36e2df5815ff4bc7e1bde0d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf108c3b3999e99ef23c868cb1ba0d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5540c996ce515bacad5fd490f2037c8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e136118aa8b28efd8e9c3b315eab9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4796df1ce1f167a3240b0741536505767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>