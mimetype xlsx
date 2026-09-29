--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1165">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,53 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011542</t>
   </si>
   <si>
     <t>Тримач HOCO Crown push-type wireless charging car holder (center console) HW32 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
@@ -3574,51 +3562,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260bec1c91ae8e58f056545390a699f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9afc4b78118975ea63e284e78124df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afc2e1e76ebdf8b6dcfa7f7b9f765b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac816b5b77f8b1b1e22aab25956c6abb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdf123989bc72e771cb4fc06f02cf65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753aa78f85984c33ebcfcba4bb611506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67643e3ed31c0618e3dfecb7d3b04497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d68af2376215a6fb91e3c0353e7738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1321003d2c0351b523cdb3c6bcbcb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564d69bdc84100b010db836212f50ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c50a2a2893258a7496d2369d86975c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94382b0d2cc1c901e7711bbf36044c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae716f2b4a5cfcda30212df5e4a26c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e3be4756063ddd5a12c3f6cbc439914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5f87ebc8f11c2c1015e6ab0e440a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c682d3c577c8daf41fa63c05c2a4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae87a7d3debe4e4a87d5acf4ccfb5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7e42ad52c700a7b4f5174076d2f9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2824425a5dd058db6672b72b4103fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5ede6ca7cab27357f474acdc768a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb260006349b8187d439e821a3965ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c103a5026e4660c0fdc0a841806dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7ced4497c31fb36b1d3a80f931aea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93429ac31d830409cf5a96e72d713e9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815996175cb545d5bafcaeeab2fc4b4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0b519c23bd3554e52748bd73fb3b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1e7c378bff23e7162401e31fe435b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cb18ebeea428025785dc755a9bc0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f21469e4dc43ef4c52e2e66c56561d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1578a5e7f2fe238284aac5b89ee19c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841404cefd0d207c40f6462ad821f0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debd5e0bbfd86fdc5f36e39a02c790032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018e4b5cc09e05dbcab612c177e5c9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17509c9c8ede453bd62007fa19947e6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b9a6dcfb9a2521ea3c8efe9cd0bdf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7dcbe8b40358a0fd7fb2f35d3dae536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2e349707d7d17ee19f6a6ecac0cf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bae212136e0ca66987f693eaf769e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb56c0425ef3466efbd5d5e143dc2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd1c0bc4dc73eba6dc5e5fe23b313040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475cba81c261a64a67f923d29f5736d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3f7e10bf6bb36b34732712a2e63ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153105650412013e130ab0b0d142c44a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7eda8f0aed9801588dd38a4a3e13944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cbb49fb09e350691c42b2bb52392145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8afc1a39bdb1c5700e643beb1cebe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57bfa230a7e6470ff354e19b58d4fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dd79b96fd3a91f52b0a36e226747548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd929090a06bb06e921764116048d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed140e41555b81ec429211f5959649850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085155c397c6a945f28101db1fa9cf6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d270c7e2bbb6f11d8ff56d0e0a2888052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2e41f6b2a7310e42c0f0f343c7a7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f88bf50ba3af16c685db21db2f3fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2234b8bb9d712b01de79e554002c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92300bebdf74646f07edf96997f917556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da3961ab76de1911291a2fa1ca7b9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093c2a2b35ec631abfa87d44e38d34d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d53ecaf484e62e3e7aaf553337c5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893797891d6651ee2dc06349013090d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b36ba5337be5afe27b5cf66990b47061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22bf71e96863d972baabf7b240bef262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46527d433e83f865dce64fcc32b95b2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33612b5a88599b88b3b24176e7fd9d2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb57f13bba51a6c1d294ef04b2664165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674cc4252b7cd95c31e5ec5be45d1c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3db13b0ac812b3c55b627924f811267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122a8a401b4aa2445562a1e6f6d894768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448420b35d9b93dc3b7cb1635e5b4b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc558bdb8e1d19a273d87dba1a440b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d07886eb7ad9e6f2175e74021d48c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230db6724f38657f4c8c20de2ec6ad2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e63b10f82703ced728ab9ca88eb6f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d001ab6fbb95e5e3fcaafa63865d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203534cfa9bbde1a614714cda03dde7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6a9c22199f1a7f869d254305f005f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c465e213a6240e433d6cf605aedd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba5965104d4ced74d2a4bfd635715f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428211aaed76ef22ad05ad2e171880ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f699df49d95a166d0a4980ffa593cd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720328be832a8ed8b2f7534bd8faf7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e2b802cc50f76b105b3c446f365c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e20eec2856b8a009c0d6fa6bf792b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aab6db156980152405ad2c6688a36f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c567d8a9afcda1cf9dfa431bc61b8e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd37063fcc9d0d5e62437418ced102286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4461b0b19b3a3676631a03c688eb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052638979d50608b86cf562af135ca588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b0802fd3fe61336d9fc2a17dbe03289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270097ee356cfe230687271cc6c0008290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0b471e0aad24f2095c5c94891ac7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f4206e3726fed718edcef3abe3ae992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34533027182993537afedc154550c9d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa283558cd23974679c79e25095c1d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff685ca818fb58113ee7f42078d54e6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e459cf637219246f7ae083e1e2581096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d80623e1db052e882c88cd90c0744497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4bb4160622f5ae932f18618b1035c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27bfa1fb4ea4a987bc54421831d2c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb950393d10f609dbdb38ed5db36a7d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64659c139ef6cd67fb139f9eefd8586101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b942956276d050bf7bb79785eb451102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f9ae27827c4d59c458dc88d36e0c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51722725b43175f9ad5e1bbc6700d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42ededea48072613f99fb9b33abe6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f39ec20c7167093cf5363ec33f0cb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d4f6fe695c2c49b14abb734b52bad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc8cf2f1b48ac3577a64a94045e52e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130f1ea39e9803ca0c182cc7537ff1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cae3d4651de2082507e8d075804a24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1fab9b8b0d02a6e9cada5a7f806d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bface5e1dcca4f0458e6437323603112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d11a2c35eb04574bfe42386c3e981113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bd342368ebeeaa5494ed701ff3584114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27a439f14b72b75ba79bfc02d95f08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d15b933d5c31a01c3de135efdb2f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd91dea4cae06cc4131c80a8bd18bbf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cc6c81bec691f300254ec78766372118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725400b12e3efb146d6546d0ef26820119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3230e43227dc5287c1f48672054c4bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129b032ebb4c5a9b69fc3052ee97bed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77edd9235dd03b9f74d5eba9d07c20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1277c3e8c813d2576564944cd6b7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576406fd1746df7015fbbff00db6e8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d693820c253ad14f33bb1fed50f3d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bf7616db8db0c77bed386fe3fe2d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd932e04a84c5ffd9ce4266c92c59c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba08549bb2eab7f51215a9cf2e94604128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655be2ac5d53faf4531434f17d87f5d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee33df59c9b76662f5c98e2bb8c101130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb37d3c62241a0a4c3e55f52423b338131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ada5364be76d1257459dbabb9101dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5596798dae451357d61be6fc074349133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212524a428595bed101017abed002787134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681ddfefa3140fbab3e170bad5376c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6845b812abb167e77e5b8ad67281b09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90afa4d0a0d1f7ff645090cd3cc9c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd4aa6e797822af0191d44cf57efd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d905fd9dba4f48ec20f9a1ce46320139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dbced360f27b915b2ea61fb868823140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f5c90550abbf9401b320a795be139141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8bbad4190fedda62a12eafe020734142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e423f46f108f54b9bf81775354da253143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec10f37337f44e7ab6bb958250cd0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bae29a56f3d84c7800d94f4c402f9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b50c556e8381df9f40c9075de29da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d98e75678a902b9719a34bc9ac25a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a6e2e5c4a194acc5095d44055b1f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220f0d0d091f034391f8518a4947def149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85b7e318df744a8326ee860a7652fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcda109d6c98375214d0af857b3d280151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506f9731c3162a882b528c3fc555f5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a918e1d5d0190dbad6445e66bdc1e7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e3b3afdb723ec0aca2156e9dc5566154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35fd2acff5da7b99e208407ffaa327155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fc65663b76ee7e55bb70c7c0a93c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74f5ade10fa4def2c11d5aa90ecac2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f74ce747f22c32e0eb8d6dd677ed2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef6cf28b7391aa2408749ba46a7e1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34679042f10c0ab984c50e5f92f4452b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14fb93cb4e388a551a9ce3c4c40672161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b286f57f65509485b943d26660e2c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017766061406375e5d16e24e469f140163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770977d317da731148fed8dcddf70725164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17c243525bfde5ee4094dcb9c2318e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab6704bbf370e7fe93b51ae367de32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce816ad5a18edbce3384a4fdd752e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37a35c29a4b86aaa86a3f362551138168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cba504f16a2c07788ad84574f4e303169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbb3566c32aac2be6fd2fe61581f20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b02d0b766883502fbcd917ac6e301f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac19676e99c9a54865f40fbe6d28004172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60ed4a1197db779156d8b329460142173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab805805021cbada445d7cf9003b43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14c7e6a4b3099ff2c275c728f24b84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dbde918bb5c9d626f58a880a0495d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32ca7ee73a132fb4a522eb98e1b9ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237fda2b15500c79794855bf8efe0a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141aeac1ce239a7b232502ba6444a76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3045ae0ceca10ab561575d818f1db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a164fcc7cf89273880917a55fca2659181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7323a92acc43dab05cb8a1567b18fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d9ad99a78b4bbd72b0ff52bc129f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70748ec708ea4c29fdcfb692aa9fc969184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476ff5f0fc9363049caea350f470cdc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02994a6944804f2415a561ed2003727f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21660fa8c8142b5f9aae341471907855187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa7dfe15a619658d66002879822945188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0d692fc8dbe053c9f46d490b8b5a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc6da5348fce90730783fd82dd758d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73952356c2190cb0678f875a164609191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d488865fe413b7243bc946b1b0f653192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4126593bbf5ab4c24eedb89b85a549193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cd706450d9480fa2bfc0ae9c1e5cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b67807fcaa3c9d88d7fa2f524161a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c004287883f3f7a99f1e85c60a2e88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f2494935f8ec39fdd20beed076f8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566d0e96257eafa314f9e89b662d8a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb866b9bc62a84e90ae39c967d548dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832f5d63f3ef44ba651beb3b209ce1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d283e8580ebd3a311f61d93cff275f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d342e1cf6d3e0a214870488f038b10d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1f59b1624008c77974c4a78027209203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dcdad85bb4bbcee8a3841aa77ba45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efb05964c499e9e8a2fa276f8495b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb829a82aab156750c448c48493f090206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfd3456c5ae4801739129349037896207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58381ba09432c0b66e04cb870c43c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e80ca691d8f1749103e70defd84e50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01e2e3c08f5e688824e17a7f8de8e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279884a01086d8900aafb5450e16069211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90cfbdb318ca858479a6e8311748dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9619d0e46a6fddfba1df8de9eeabd5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10fb26e3a30a174f386a1d218f0c73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47d3fe19d3d8b9d187e88c8d1efd93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9002c358a017f17d2af22cab8c7a95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652c2f03a14f5ccd6ce9173879e904e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f736472ffe1846b1953719f63a520b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60956e4df740a79674f1c51970df5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae9952222937d1f5142f1cbfdbb6e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9bb07f73c24b56f8d5627c1ea719e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637e231817230441cf8f72c3c44138a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b49ba9e58fa979f464419c381b691d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca197a7af60fe825291b40fc02aafb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1436f894c07b4bca20a92ace9a93ad4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448554e91695b86cabe68e74d7804bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbd57534d59a0cdd6a15505b7174f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b1b5c2109689b267873b3aad0d977228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c3639c8795639dbdee0b67cc2ff1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c7ecbe2bba36c9a66d441b2c4e102230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0227f373994e52d29e6b687776b5d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69f29dc164952d81574e40eef81b06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ee7396c339adf701276449611be50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef8c8832aaa06893c218847856350a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d566d6a1585d6121e6b2c8407a9846235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa46d51f185c9569914c76e8bf7087236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e383759eee38be61dfa5e989b5c43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21f4516632288141875ed047a96d84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2353a9adea28f921b5e588b2e84bc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19981d094cff75d400985586a5a5e2b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57c970c762c50311e6cd6143edbbe6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0c8db4147f1f82586f24f01f92a20242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c3be1091471be07dde30ee5112491243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940f5874ae3f8b3bb462d2872016be5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173561a774bc4bedd9c41fb097f162c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf1ee62d8b9093371f9c47c9726a8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03c314f30c58dae9ffdbb8777ad9ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec891625a71273176080ba1be82a23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a517e2864793fbcf3e741699d1cc69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2bb09e7bdc9cbb09de85aebae169e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae71bad349a18ee1dabffd4b980572a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbd773421841f75f1784464707fa50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21678d513b9459f70d20029fcf7e3874253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5c00d269365e09dd6cb0cb232b3ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8d6b6c84f66f93c0f27abbaaaa4f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa063b8c8e488fd5f440becd1e3653256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8831c602aea9e9411861a2d3b1a844257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff699a28cd9427389c1dbae3eb6291c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e081d43a9be44307272e43deba13c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9545ec1fd652acb99bfb8ca823a14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e18a99e7596b42090ffec2d8feb1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aac0b56fe5f49a38d7f1924b2ab204262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796fa95ea85b708305435c22c7bf5b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90946a44b6f1ee5745deeffc0526d816264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467884553be1e744e0390dbc1dc43b1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12693451395e8f2ba91abd69606e863266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356132fdd6cbe15d78c71c60f0bbd32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa187f713f4dcec2fa3d2d9dddf4a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d37c4b13cde109b2fb6aa451bce2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96c23045ae4ed0bbd07ae013d52b16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cb2bd8e08c763ce46bddd070d91fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932268b025a96b1bfa4242d9a3df53d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb4f630e4e93f8e223cd052ad6ae7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f351e6f6a177b398f8b0d862f8bf6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925031ce7a467c6c2bce6eabf14e7f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08900200aa7577a5800f0c4f241e02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c4638fafaca42bf81711bd4029272277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eb6bf5324285573e099b454b720e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae554bf319ef191bddd035b82d96cb0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637042187f916ee51b9b045fb6ce3c13280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79763207b5db2cd9ad25a4af3239aefa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a05b5c0741a4cfe3e6cd490f5383c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d879b3d24093df13ac3d1a48f6d03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6283172b6aaef1044be043139f1d035284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fead753199a5a748b151075d450f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb6f9f952494a10e4698b152923c84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b639493006bbd01d8a5a2b0c381832287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dda564e109fc4dc78521cb5b24ff9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6a30a9c5fd5ec2047eb6d7d57b788289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1643f459431564ed10a0468725c3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaefcb9562f17b2e107811036727f13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a801f720d9d4f50abd69cbf5958326292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bcb337cec92ab96c9cca7480204f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c30677195f444a0bb85df805aff037294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c794ba7237e9d20aa2478b22361bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6b4bbecf12cb7704d556ce3916494296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60973a559e138250048e68c6bc4eb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208b55049ea8839d781c30f8ce4fb50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f9f4d5f4c9d3da8d244d7c3e766e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4e59eb5d5d7b142ca083c8eb71f22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02ab5e884a12dc52830ca84e915985301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613285fbacb0234a7cfb531066bf954b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caff850345454bbe8a6a34e684a5b01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebb672c27f842adec07cad1c035596304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e54a043ef4a8cf6544dd8aca257bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c266d92db296b3111d58ead60ecf9b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef33613b07843a1e1948df5426e1ff2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb02da94c063990cddf629c0c1f183308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993601374a8449dead87438f9b24d87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddb4cd447361296d706c0aefe88b5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a963049d902f45072d3d0950c2788311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c560b7978ad14cb12e54f4cc4a69c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aeb994314e56847de548a87134b162313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44deea1bcbd606698a395a0a3f3aef0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f520a7a1d51c38146428988cfcf99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece84e99a09ab9a0ec725922d97c083316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c6990df89dba49046d6bb602cc72a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f6befac505a73534c272d2f5b6289318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d7dbb06315dc613b259112468615d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3750f722db28b91f6a0c2b5958efb7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea0941ab636c0e151d55696445f51a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dfd175dd43097dcfe85a6e0ee9594322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13807f46087df94f56a4c67758e05c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ff50f1a30de3100cce69fa0920304324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6674cda08ffbf3332e8c24cdf02e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806174c6042973074ddfda1e2763d956326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c69916f1c8ec64007ab4af13b305a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab355e386f2f5c2e7e740a8490a24d56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e940e01180e72766490b7523d21a571329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef4eebb41ab63a68182518e425051b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23985aafd9c1faee1434fa76fea0921331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36190f92ddd9ca5c545e7d887baca06a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8564b81a379a13f87bd9c780808d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c7a46140430615cf4b761e8c90167334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83802d5d150343b74d5022423d016ca1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac187e6c774f28cbb53d5b772e99459336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7a4f959be3ffc01ae81ad4dc9ffa8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903416804d71feb8a4b084d387dc7f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a632e9827caaf97b977a6200994a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74c72a7c8b4ac424b971d9f33bb295340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadeff351e1609c90718edea7ac7037341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917504de4b49f52dbf968216f627bbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cdaff36d7834eb6073628e5870bfc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3f30624d60f3c055791b42c5bded3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779ef000cb4702cf5f0f4388014d32d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a326bdf5b5e08564fec80dd6fa9c8f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff154d8b6be00295cfa50a096d7412c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78b59d0ba342437813f48bd69d1431348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1914b1e9da6465ac137699c71039d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7da55c19d267971a701968c7e4ae2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678ca84b143803cab969c29cc2ff0dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717dac3f83c6be8e308484f8c428692352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45739e25356aa5487d88bbcc2284280353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7edff6cddee72457e22c3f72cbbb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fb82e943e1ed5a5fc87420c8cd21c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05c69f1e4613f033978fa6c94fdba2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d8c51487c2e06ede7fb219a4728dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5a4931897f687c8053fe35172b4eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882ce47cdf18049f50318467ca06d85359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf1b381580cbbad519cc680a20a4d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26061c6fe97ce230af423e5c31c4692a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbbc20aadfda66584fdb4d812132d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e270ce5b732384f7da5dfec3658feb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c58a89e678c276233650e354af0e2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8ce325393fc4730515fec01a0b437365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e79ece02d5056e81f8a474ba4e4a7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5a9d8f5386f3f15dce4b95309aaed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddb5857dbe328e365add9a4e77a2a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2cb5ccc54a8c66664c48ca775aaa2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8f525941ec10560a59ee18f2a508d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36221891ec6570a28a08cab1bedc748d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e0fe5e1cfcd346bd0164a574cf644372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c2734a7912020ddae620203cd9d9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0f6ec54c1169bef706748cd03a5da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf438a69d0888dcf9664d69320506f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1380162fad15104fb0ce0e31b3cb9b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6869c97e66361f5cf984552452d3b80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe261006504a43154693ffe8e8db4fd2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98c2470d582c5acd9276847b8c2153379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653eeaf0ed02e3b48f884c121f55db66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c597a6586eb45109d627d851aef327b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896c06c839ab74a2d811a855181b86a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a45b0550f1d09e854cc80cf3d9845383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940367b0b038e8844073d6553dbe704384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff990b9bbe8c821821c0899dd38921385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9a03ff3a10b9d93922172e0745637386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb6c911101f9dc75f984a4168907a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a3f826c022198d3c4c971daef84f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bea9db4069c95c11c7a62c8080275389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb849b8a775475ba11b441f700912d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b10aa8b124ff9f9f73500ee48deee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1eeebaff6c01650dbd2419f8ecd05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0a006f14076e81e6b440e66414e89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6363179a61e3d11637fe7cdf59e36a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b015ee66336150e596d54e1e7f8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca137411ae3b7d7be3de5ee44689eef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8a067b723e993edfc43376df920a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2141143a0647283be7eea9d86fc49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc9dbc737ad8ea1dca88ac1fb8153f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52db22f7b6cce882d8e6ffd128f2e89400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eabf9f2ab071c460363bb51efc2192401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb81aca892cd65f10674048e648faa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce9f4076c1635f8759e8ecb5ce58c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0c4bd0f6a10cb406ceebc83e8784c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb0643e60d95f5e6c76cef445e5e2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e650dfb17be5d4cac9c145bd21fb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5595df930125f5b371e69db9312bb7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074af583caa402c392eb39ea4b552c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e9f4914dc7fd249e6fb1464cac8ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322be48a8a750306bc4fc00a052ec0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc386c6208cfb57bac05709fe89501e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7142c6c91921dcb621f323899994549412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd9cb378fae03bcfd62fb8ab967acd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb44982655c031a9b5ff98cb4664d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592f703c8bcc124b7e5d0968c41d495415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50193bd67c3dd58a443730f0c0fdcb5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e476d5c5bda3519e0ab57159480f06c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3b278fa072f0f10afef2a481bea93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daa6ea757c2b6ca934a06ae05d70a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2dbdd602f0e95e58de7ff6aaf3f00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664780f911abe0ea8895eacc29c3aead421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb39cb703d1589682da5795652dd1fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c4ff450c31bff4146a768858e5958423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90ddcd84b5285b31f64d20240548bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987418be5f5d5505360988936e4c2e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762253873138a0c193bcf7a359a0c0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b2a5ccd82d5a186ab440325ea3164427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467efa8102fdfe64df58a6281fa6c0d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3ced54a73824a2bfde81ccc6dd718429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fca3c8a2d27976660e9cff9ec56e95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f153ee87f68c9e44119804bdc179c4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484c83cce2a697cc7c35b86c1e1457d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21334519938b8c5511a3d2db6fb0c2ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e03913e50f877aa552f24776fab9c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa671636b5fbf56fa77e2f215b9c803435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec319f11a1adadfce276850c9b28d909436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267346f8bc9ef6afb8e9cac37e38798437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bba8cc8727bff557a44597cdc5a2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11222fd5e5292b12aeef491217793840439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de45937d869b2440f70adb3f58aa066440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb14ea61c88d2e765c4bd0870b1952441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982944980f954d27551aac8a1f584087442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3730b9c1c1115dda9b593ebbf2a7c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484afaa78d4f9616b6035aa25aeb3d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7669bf820bf63f13ed7052809ff2a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fcedfa9dec7a01ba05de65b454a36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0b72c07214c66da8ba75c59150679447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c335d201a75bcd5d04ce312c9cd5ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcec98f5eb09ada1469ddab971dde10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738367b9cf43157ce450d3575e64ff65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e6ee613e750aa5e6ca17ed5d120c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844847bc7b5d31f2139f8b8e92bd661a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57b712567e065f6f4b2843882f4feb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f617ed000905bb6383354846429376d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15d2d20ea65659b38b9b960df793ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a11fd084a860d1f4ea1a1f290fde6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527c649b2c6306698efc0981b7edbe1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cf6f1b6f132a87c047436421194d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a204796d6665306addf1abf232437e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973525fb18a4a97994faee83ecd0370460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdb39166cbd5e45b007c2230a58c06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1e9755555e646e638c0b82fe4a467462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c9b277a4379e172475d37be83e456463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877d9b795088f1ca070b34436df0445464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240c63fce3ba0aa1262cdc3105bd0f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfcd77ca967a71dcd67cb2da33f1cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6981a88aa8bb744b3c0e39b9b81081a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b60fa552a41c8fb9cfe43f598973e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20616fe8d1970d68af5ff630eaa58822469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c086f84cefab6f44535ab71d14eef3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f065cb648116bfb9800cbe6e20e5a06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b7fbd0da74254e0639973fb5c14e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42751fb6b9be72c19e3aefceae341640473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99017d76cd043aab709352be8be2252d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1c445b8db7b455ef7dbfd053295bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b3ec69d7807619097ce7c149f981c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d9714ccf0707d8e22c78ee0c495bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dead9ee43e7044f6418f627772598478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f1202216590dac4c973135ef2b153479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5e5e4f1f03438d24ce16edcb2cdb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b5ddd93d3ba50f10b289072f95916481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2102843da34aba507d3081cfebc0611482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b87947d9079d1485e12b3c5acf57b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876013df1fba08ba967cb426a4f3fffa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c786a92344b27dea29be7556f4eec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e1fbe8216b2757f52e289cbfaea93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3fe370a3da70a46a10fee2927a087487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4925ae247f3edd9d8d9d81e4688047488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfce92d92cac4829cce8b3da44bf25f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39746d3eb2ced41b899f956a6769ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded92aeb92b285ff5558000020734c1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d0647c8b6aa4d152c272e9baefad2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cf07ab270541b2011221133c56fbb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09230c47a5100eb713395f9ce827e820494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e316fdaad383e991819952f1cc30bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a282cddc49149d9ffc53ce8984ca3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f1b71045b5e3bf81adf4232b9ea78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e8ec6d07eaaec112b2eeb8db03418498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bc45aa664d3ff920f86c232e794a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c2b6a3b40a07f23674bbc78747082500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470692fe958368a143f619e87acd02d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbde52dfb1f204d6ed0e95a0e0b20a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a2475c704ebdb080cc4de4e4cffad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36275476eda55fbce5cb3141f0e0f905504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed9eb5a9c6b864e4062804ee55d409505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849d3a1ddaeee1e4cd9b03a27b4adbe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81655087295b1248bd26b40b319ebdfc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80125cd4337354d4d1040bf24c85568a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ffc652a710ecaeb08d4866cf63a3c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620cab6dd9ccc4ce13f450a2bbbd36d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab225c80d3423adac66ec15694495122511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d046ead107088c57d57b19e65652d2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68305362d3b5baffee6718528afab8ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff45b3fe6080643fb8346b53ebf12d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b248c59df580359eb62f78eb808906515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7739aa850bad76903cdcd3248fa75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f3ea68ea4ca3a4623a4016685fd33517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2d56ef4e7cb62ac731499fa345ecb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de84e2e8973b9603c6c67f2606f3418519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7fdb9b23ff9074f3f707f6e2becde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bded7fb64f9044cb15b299969efd26d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28335dd675acbd0eb277dad1cff6bda5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb20c97e3e0e29d661054768965a46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bca5c11893f01ba5c006db5d032e52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0565746ea77509057e31c26ee79c34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463314cade176c3e16555f53ed7bf25b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa065bb6f1b7ec19e2ab85ff0fcdb44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85adbf8a3c1eb5abb5cdb1dcb863f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0a6440591977b380570dca4d99fa2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4ce86fc9d5288f33113c84f8a5c12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb88fb0853fbeaa09ee81126d130ac8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1d355fa2ee2ec8422e11e68ef708d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77353cf6ca3658301f137e61de6a9659533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028b76b2ea4ca384328cd02d7d66b23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34a8c860802ca82f34458f3c7bd69e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a96d5e466510550baaa50d8cd87c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1ec21dc256ac6e07b17533417e5f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c4a79c172edbe268e470d9af87fff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c9ef36ae7d83489f587cb41c86771539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9395c1cb2f129f7ed3f6e54cb1dda540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faa673f863c8a9b1e77363753a10da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95ef6516c8c26625edd5b1fb2ef79f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7fef63d44ac5882a1144a8079c24d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4f08d0c002d20d025854e160b5276544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8ecb9ff72ac4b3cda45dc543cfbcc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb0589386c3b36dba0ba07d9695a69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25ce234bfaa1a1c1e50435a2b2f14a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143eb88e04875d00dbc0506165f2aa3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5baabbc62537288ace7d3eecb6eda6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae72b2375cf967a4bd65f5a0dd25230550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca0d6f3ab04cd63af5e65852c069d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa9abe6f1c801a78061a8af5c6ad27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b02d28268aba678a041a42e7c33b70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d2f307a93b22b820afb6bc8160003554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32bb59206a92092d661652d85070f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b73cd28d1e1dbd53e9f2cf4c8c048556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd931b4550946af07f7e4ff33d3dedb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f572dac765b090c5cfd6f6ef2f17d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad06befc9d2ddba7e56321e82f5809559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce77e318f76ec1e53d0a189c38e86b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace13fdcc7edd79d6cd9f09fb8f0b46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80566f9d28110ef0ad7c298b5136ce4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed78f6d7aff1971acfdca177dedbfeb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26cc93aebaea838273af18d39c3ab3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff755e99fbeefe2bcc973ab8206fe2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21c0cb77c1b31117c6399d46ddd7bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d53519d5f5b3ec0d209627f1bd646a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0aa56df7fc3e90ba17afecac326ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd75dd68d319c950b06bd2043ee27d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67910b38f84f41012b3996d6db881319570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b5ff744ed999a6936d0d7b84c620571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e78959572948503b9a18d352b8ff8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2c9c11c9c8dd7f2434cc6bd548f4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b2f59719b8312b58bde2a069ec2e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6c0a6d9f90449fbc723ce73b6ffba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e6c09e67ff66ed222ead8d1c3803f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cfdc1e0a9b245fe7abaec25e978b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97759d7a070cda306eedca9198c325bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1052fd56da56e33dba669f10de1bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd73e9657027dd08ebcc9ef3204984e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07952ccfae9792caba7a812d35231d6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61cd9cfe66a9890f8b7fa6a53fcecc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673876c19856e3daf67c3ff6cdde3779583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dbfff8b7364d53874620c9480fcfb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc9fdefceef526a74998969d8ff02b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b042cf7b9eabb47caf4611d1e2278bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e5f4d36bbc5a051c4495667a6b18e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aec6af29fdac4b3ad2cfee9bef2b10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12742db9c38fa9f54551310f24596e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912c194653b76a70948449f8392f4c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2ba48ae0a93a4c3c954d6867e418c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c35233b6cd27dd9629733ae0e3773592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf252a2228c03bb44cd5c6a0b981348593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741bfacc6723e9c3bfe75eda9186e94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e559c17cb0aab15564c5482c95babc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38871634a38aaae5188ad1e6c68dee05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8495e0790368623f41f6d09f88c23d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245836cf67d058e44a154e27e3f7002598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2837e0a4e75f668e6fd81a683f95c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1207e658851d38df810105a9c1e41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15407312474cad9ce8ec88bfcd5b2542601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd56ffa94889f569fef5d27685a7d47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23e25bb808db0cbe4823cec678a4d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bf4491d59fc0af353c02ec05578e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe82a5368652c0314182f5bce75908605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f658e2e674974ae5e90c345c0b850f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fe20d064e28a88648faade0b8819c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e92f0c569ab7e99c0d4b0472d1d9f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d35fcfdf5453c2d05c87e69724d509609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58a489e5b7cf7a44decc2299bec1ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9862d85848317a7f5165a0b7591f47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aebb728bfecaf2efc7e14040cb4d6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb97df663cbc75cf5a61ac0ef901877613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d534b5c00de9922650526563d4e3c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f97b694da0690fbfd00589d43d001615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc147c8c7d6cb8657f9234a03ef764616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562deb718df8dee3ab5e07f7b07f843617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1725903cdcb9b6c179f98337ad75fdd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c069a2afa73d744ce901491fb233075619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f07db0403591952783fa3a869af5d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f62cd8f0b59e325317da18ad6d2dcb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4936b7b1143e3c85829c623fff398622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca43ff67a3111220763664bd8f1582623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215dfe92903506cfe8730f2b981ff28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651c1450e5a0c411778c855db294c74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599beca1ed9905b803418807e7538a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eee587054d9b2533442864891d477a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb56eb0275ffdd20e7ce672978754fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988f056bc448e6487235b2f4c964387629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba892c4f5305009711a134659fec51ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6f8876cbd9fd888a5ac9b18cb0544631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f18462c57f94f05a137cc043c070c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f553fb15a59a392ffe43ac5d50a419633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890ca2dcf02db353f994940c73a4750634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3649597e2057d9f673bbf537eefec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc41409eef2a763b6f4bc466926274636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb626a9f0d82eb34e5d9100ba1c7fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104a5e8120db7ecb64c09675d4be868638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f00821c214a8319ea40f642747806639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee01b4c66004a731235c4c5a003916640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a99a68dd900a148c353e2d6aad8c2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982a52a12ae99f89b69c41cf0712d84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9394c678b45645968cbb4da4e16ff40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361e358b4d0d90997e18a151edba847644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78664a531a0c8a31f6d5b819b525d1be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e79f5e4f97ce92d62b27699adf8cbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bff9c62a242b35308a3617621c141647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c89469450261277e5a4659d8c903c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54301092a99c067f1e1883d68da55df5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de56cf0d4d1776c71c17e2653a74cca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11465dc5be03efcf045f0cb652166232651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92af6dedc3496f74d27582ddd3b896f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56e77f27a6fa0d771ad89f41944c98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4d8aad4fde78a27e6947cbf6fce67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b73e02de20b0b44acca4e5d6d8338655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c766781dde6316d2b17e7abeeac7c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1828ebc876f85fd5e9c4c33823e5344657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15b335e4a093de679dcbcfaec20a07658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d73af6cfeb3c0ac8607495906a5fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9656142ef0b01f185b06e8c2b72c99660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b4d12bdb4e19d06e9f98059371376661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a1bf815f4e5472761ca4bedad9d12662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0060488fe025ed0b6a23312b53610b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec1ede9661d43f589ba690e831719a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de854dd8a3d71f85bb08b1421c5ef7c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76fd765297474056741e555bdb6aae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec6fd193534f25b4bf3dc00b9ecab8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b00d69402387e9fc82c36b87a879668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841da365cfaef31899a25474c2fd341669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659954ed31d9b2a36dc167161868f73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100356b942dfb07c931460a69d58dd89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2544d91a452df9005e7e775beb578672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d403f4635c9f7c63b8b1c55cb0403f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d5d0ac3b48917599b412f91ed11dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad346da686e02b11e06d727bee19924675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c761cee92be649f7271bd8f2deb4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42c4f3f5d5a08cc72a0604b30f5ba5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a6a63c63d2e8e630b165e8d258fbe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9c887c5df108051f4fc5dbd0cccf6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550954b3342f3ad39985fbe8b296d5c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfba9074b69030e3a5b9d2fefc60d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2e7c76bb04eebaf63cc3b960330d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee099b0d690e08a1572a7c1a8987a10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d58ff8800fb9f838a40b5c902e6bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b228b7911ef155ee336464239895dfb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c58f44a1ce65bdcade3aca0859e20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e28a5df555ec5be93eb972fabc1bb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc32cf9477f3408da871953b4634f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9309cdd0ef23520948d9bfcf25e27c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff41af043c3fe20e6da490b3b24910690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cacf085277a9b49108c7b375b75870691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85fbcf3dc75d608b8f94a443595343692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227de8d57b5472fc9f4da6878edd581693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d71e74666124afb6d2e6f53c98fcf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ba73892e1695a2252f889bcea7a21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba10535be32ac923ef1bb3c16dedfd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25e273e73a4f173a7ed52e9ff641d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dcbc744455b9222327c4a28018d07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ab9c0589017a2aa6afcf494654068699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f935075334e04163d23dc7865ebc6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cbcdff2b48f09a03f17c7d804ddce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4994b1848718e13b8defc30b60f368702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5ca40f6e1ca8fe0128e943986bd54703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645c726bc6d6c62411ae8a1966967b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bd001ee96d75a8b276a64927c0466705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bab095deabdc26b7f926df997d0ada706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952adfb90cd901ce0b92875d18c82f35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a514dae46b910480f51604268d5d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c57c7485a5ba1cb300474b302a463d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc4d08bc9561f2b5339884e92f167e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd9cbefd09a4bb46d67dc04a2b6683711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b863cfaa39e8acb14578fc009196d22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3d5498524100d2b2060d72fb24ae9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8761eb80c64a900fe140cc30624fa5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb6fb5ef9ac4ee91d1f05ebd2b1972715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b176bde453f444074490d92b4c45eb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810e4ee44642b0f3f394b74df1f50fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a1d85935f8503cf047f1a5977a257718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cbdaa1fe717db286a2fcc09c08112719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bafdbab7d393d06b019721d8a76ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddea1636e104fe1dd84b0048b2915de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1b42cedb8228260cfe62265cf4c68722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dde460bde7629c56f56e2a092ed6db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8336488dd588fab59264bc7b1a3c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f07bea2b4544560a8b2b75e912c03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3623b2f18f353041e77e742d03f09a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbaa48de502dcc868f84c43ff47d85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697cb795785a93a32d22e067cf4066d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d229d55db0f61ecd78e17e953901d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423875329df3018a6af976e93944a02730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d20c11fb463e09cad1b6aae01474f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62232bd1f69c6bed71ec7d3df9262c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997b9778057f341d767c534d7595015733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1d4e043a75793e0fb53e41eee1a06734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8552b3994c6d35c9258433f90a394e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e600d52ff1e8df8c2c717f8c486c569736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b3d2c248775cb021eb747597fa33e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875b38313a9827ee293c286648437ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebea2d3c77ba73eb73a277ebd31f3ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37c724f9a438c3cd3d638c218ef5f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aabbebe327e221a7406b1d90ae9be3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c98784ddfafa584c63b32988453bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471b08bcec8af64d023cba836ea0636743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847ef7c3d1b5247d5c488b0fe9b2218744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314250906296cbffea6ec823d30b9b62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e70b597e475ce4ea019f2e33f21872746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c60952dd4d410888d70b808840e6f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0695f9e8386c3e3434de6f08fc289748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa78a5dd325d44b179157771de647ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54321136afda6b8d6912bd1fef3d21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ea19516a0f55cefa495ba56ac71fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18507dd48c0f740d4be56118b0ea9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc988c69f5baccf7c8009cc2f5b24bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9b72f2f08871d5096487e8f64719f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6edadc8fd5fec6184c847d4bfa6807755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a01e9add7237e260a22a9b01e4bb42756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f58668f5b16c759d39e219e9721e1f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a04532d227ef5199b6acec589a0e46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8e1fc0c775d88b7dbcfd810aa2d92759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5c52acc0895c52016fba17d61f3d0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172c1eae08059ffa118ad3230bc9b89761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e6cc58b687ccd61754cc587da8376762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a161959050edcd1106a43d07a891f74763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be827a9e31813bab24d04953f8cc112764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cec57046c84f4cdf6310958971ac59765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af4027c00291a3ece8c5ad94bac669766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133f94fe5955fa6b2ab73c47bc98cc2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffc06255286c9d863d0820384fa41e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2ce200fe31bc8252b5c3d0a8364b3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8453d08458ba16d472d3d540fb6fc07770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb083b406177a596aa0baf17da1315c7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055799bd09a2d1a9a1b98f5d7bfb2fe0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fc67a3270117576eb98fee810b7f2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d38ff862cf94dea51e7378d485d11774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9aff7642a3f1b1e795558db6d4f90775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbe37b177fbc2def0a5ed5014719f2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7953f3dbcbdf2082fb6574c14608d777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143537750126e65965c49d1bfdd54be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276d0b5ec54599b5f23efe6476200262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffa452a55930936107a02598f32c493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12edd899f58b46fdd83dfa4045afdc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5b0c219eac15ec2843efec8c864455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a740748c50047ce3bebd508f873646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66058a234365361b5d7a47cd672b4a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd8a0e2aaf68791628a1eb5a31f80a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87574af49d1c73af15c2f97e55c3a62a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada377976a62210284e82a1f0123c33d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bda5c8c06a9312d3a8756b02c5d7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60a30a42366ca56d66635951cda7e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788d66818fec38f99414620c5aba89f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53931855ca7486ed1860cc70464be6a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c28d2a0e7735a566c938e08dc44f6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5558e0cc8daf66ce4e18f62d36d5f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d9c330347f7e884e2042a593edc0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f88b8eb76279d0802c989304268aab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037ae77f0515dc0e927d7216a019a9919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ef7641fd0f03d9ef2b258c6688ea620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cf80cc5181ea83b9545bfd95455e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf75a912e3b3d7b0a3fc9f4a3d3d8e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8f938200e6179477f3d23cb754cc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f74e22e7a823c143a6fc545a050a4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096c87687b439bf9862f3b8dc01a49025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12094d2ceda18741633181298518f78e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a48b226dcd6fae2252db6498e2189227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c81749f698a82fc0cefc8d9f3bf1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4443b48ca4ac324e4e0e3ed5074ea829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8376d98249a26001dd0bfa1fb594330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b6219634a37fa0e8246b306bbdfaf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99366d572ef3c12d09bb436a0726ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce381f0e2d64c78b177963eed28e6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57679670f4829b1336f8e4da88547b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f87e034d26e973a13821c5386d7a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ab96cb66840bacecd2aa3a374fb2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e483c67989af61f3239887b5f43ab4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564652499e1540833a4356980bf7d1d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381774acb3a22606eb3354212aad6c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8d8dd9e7baa12c853ddc4cd6fb4a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b68ec2694d0cb054e53610882180cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c19759f730e73b78c610c5ba3be8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762530aff953e295a386aea2e1ed1d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006cc8ea61e03c43e852afbb94afc1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cdd48c31883467eb3b8f23eab809845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cabb145676704637180a4890aed45f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde86f2c6751e916da0b0dd0d2f42a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d974d01f615417a2fe316015ab0ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3ae8bec82d8983e8c8a58e27c4f1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b67161a53188f7837ac5d352747cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5960dc1b428d92491464f1cbdcd6bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489c6671724ea7f07a4232a4db172c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2df4ac67e48bfd0d3590898fe034153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65331c455e4b7cbd7de7e9c92c15be2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07f48ddeb2f5499b5648cc8e205e8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf08c08571fe2b98716f7ea8ac707256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6133943ee73fb4a30c3718cbab2cbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da0dc9399f3a784cedeeb666ea251058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7645f27e91239226ba392a79b8dabb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012c388a838638c263274ae8f5076a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2833b39d004711be445f675aa6f56061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7adfe81fd73e7cf504559294a7a55c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f927a329c93a8da1182f90b0f81b0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7d28450fccda433d29f6d12c0d24764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b19d0dfb8f5809e7cf6725015ec7f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41473f81803d6f57e2a35d6e0362eed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ee1e45dc614f5ac9eea730a5ad8b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8750d5509e40652d2757fd7967fc15568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93209268b97dac33b3b92864a4b9f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3fc5d2e41f8cfcd70995b67799b0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414df3cde1270e91d37990d40bf8a3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44325676208d2fead0592eb2865bce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43031aa61f1bbfbc30ba12b455a321f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee450d12d8cff3fe8e91e98ccd72fec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441db1e2c70eb5da3156ee9a564ecc075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4b42cdd04441a9ef11907387cd9e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091b63abf7a85b4a16fbd72ddb2f4ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e35841de52a492ca39ede72e97b3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df5732e9f8896f3e174dd8af6460c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5a5f8368785f3a8d7bf4a940c930780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8d826012d601c871ea3de20277ae981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8a988a6c3b2a1cbc707fcb65d0cee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf466e5ad92c8164fc4c703e293967883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a37f9da2e69515b8eb37dc1a67ab484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e321462e9cb7e20ed7ce2cae96645f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c3cf0a7299f7e223df0d7e4efb19986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760e09f720a38bc90484ea91d225f2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232dc99cf6c21578cb7feeb748599b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc310910ebf845375c8bab6ef2e96f2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8e569074714c60a1f6174f0650cf390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa61733a4bb4c62f091775bc9c24ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636137523a2146bd49ea014849d8e94a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fec933f969d2bec18a9d71348055593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329dd8ddd7c6cff3819ad6269e8b4cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423bcbfe5fe5369d3e1db149759dd2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067e9d71d461c3b9cd6f0474ab6d12096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c6866cad5df1a5c4fd6e77cd1f66e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3ea121f78050429e1318db369f68998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c9b73a4920404e8d1fef70b2c625099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6626e290caaba7a3a35bf42175c48f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd1219e8adb78bfebb73ec0783aaf4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a27f724b1645a37e1cb4b14a9a036102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe324d5048b7619d10f1be0ad1f3bd50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a62b947cb4f58a0de6d89b048a2f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa19884c2e3375a519de66d7ab2a671105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4ce0db21ef80fe09dae08a3ad7f52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d56da22c85c758f9f17d021e4f9b2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e816216ec244885d54a580535fa1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2064b88fd1df95fc4dfa9641cba5704109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bb3da0ab8389be1f965eec5ed882a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c0170e6c206f4cf7e184cf7f959a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c3882f8689cf33855171c7f57c093112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004b351b19c7c68bcdded83ae7c9464113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b89683ac5c2977779d9e1e0cd6005114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5bf526ecdecacfcf1b2433373885d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d7c9b64d75db832c390a481d83b11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3e7917411e6be7418c9f63aca9a4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39895ca2565ce453888a12cdc2101a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319aa13d33f5cc8bba5d18b02e2eb914119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988665c6271442090ef7853aaf41f2b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8c0668672eabeb1ce7a860c8609a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c976f232f14a2d4a96933ec41b761cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba22db6ad302c975562b8323c7e2299123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79916fe1ad07ebcd450b2e963a4b8f54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af03d20c450da1622dc4e1092f2a4ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ae91deba00945342db8dda6ea4bdc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d3651a8252d76435c5e9df18bfc24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9dc429440943813f7921bb33c03b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23111d8d65ac788e6372aa9505633f7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810ad43bbd49e7e0e3e0c00ec1fd0af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791f38d40c385b748863f9ccf06ed50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec4f99af841a147774e3d6d75a35b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039c9563ef342ec81cdeebaf8911eaa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330411ec20f5e6a4e4b95c81980b7a77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9555bc5f1cef14077dec4112a5b1219135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb001b7b53a01e2f84e8b35306ce59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8c1fd9a6d5f714fdb09260e5ab34c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3f580aef5741d6883f44b13644945138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb308f115cc2e8ffbf67194b464ba9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c3fe4c35e9c0bd2477cb80760e219140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2a850ab0891b7a86d691fbf1406eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4c255ae124d13994af86652daa776142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7994243ba217c80944424889f295beb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f3615f70bacff7d7d648272dfa23b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c415f6f9a195e7f6d2af3e2ca938a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77980811e7723409b7924770a8d2d48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0141b0d4fcfbbc14c0b5309320aa0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dcf1d2ca63aa327bc25c15bb162ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd3a15ef6bd99410f3eca6625b26b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b9856539c59dd56a9b663cda92901150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b28bafab6d68464e0303e5ab384a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec85a0df112dcb5614b417960c7b31c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8f17b3b21d5cfb5e06fe379dd874c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bed9a8e5e65bb6ca789af4d36bce56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00c3f9ebaf6cb4a68bceb99e26c1b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15ed8f8d9e1f422a7d0e3cf33ac094156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb311c912ef11e359da2507a2f4cc021157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cd83d75a38a0ada9734a9aa6a0a92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497be7e900862b3b3d67106754ad0ce1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783817a1e9388a75df9451d5a17cb95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1bc51901309868a1d34369fbe0cde161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8a6b426467b7d9b2b164a86d6dd97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd5be9eae4b92d32af20c5a901e35c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7b602543467196406bdcba622c2c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e01e403ad0db73a6435fa7548c1c1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd15e92ecc370c27ba06883549635fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec101d6d6d771b2bfc3409a6c2353656167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347d8f541edc2563237be58741ec21e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725b5c874ead04676d5dfbfb7e7b446169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca6dc10fae00172575293135abae11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b461df5e5e7809bc3d297cf3b44a4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16b85fc3dbda5d6fb6773562a7c64a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a66a4acd4cc5f49b5fa08f76ba4357173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0ea82507f09d7a5b45cf5bbfa1dd9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5353b1ac404e1954a39a288aeec2bc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeff001d36bb439aed8c836c83eda2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d5ea7bb335e44d07265f19027a1ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48070a11551fa5f8727a7d4c2ea02e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99100a879257fcb4b318f4008a7fce45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7db1e4f11d4739546d51cfdbbf96b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6573e99357672d95c1d650873136345181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cb9256e54406ccee36b3f81444b5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db404de21aec0787272f8c5e929fd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49342ba44b4ca4e304c335b5acf095f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147b49d5913bcafeb4b144b93e56687185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99d0352af4fabf5fccd767fe839202186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f8aea9ef987fce14b4dd6427f25b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cb514df029f2c71cb9c61070ca526188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d9327b0be6f3c705bd7392f61716c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd1cd597d3162ec65c8aed1db6e925190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b9194713799a1e665403a935774b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019cf5bbe8653f751cf2e68a24f729e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5664fcb9f8193ee0ee4676e55604a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364cd330315d5e5a19133e899e1d771194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b39248562b1b5012dc3396c64d0c94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79b31b2a00d2c0719d194f1418294e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02cec76c69ede7c582a9ab5679a76f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda3a048bf2b691425907264d3bfffc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae9ecf22fe7b6475e99d6be6986eb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781673462abe1d0110c981e23e2f1b44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a544f125cb8293e900f7d192a65a39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84ffa68b437967dbf35eac074f6a1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508efe281ccbdfe28b787fa68a4a9ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891b5430d4bb250ad8ded8f4f82405f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6aad12300095b33b4314b23613b0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605d049620aa92cd0614d402b4f4a38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe055ac932655ce5f1443c79f0502d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a10cf69481271da725eac65b0f5c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9ffd4204e53ca47bee50b94cd3ea6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e912c3060498df62ffca0d533e672b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f7d796b6c25ff64c819ad9287ef6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a2e0c1dcd95dc4fa09355273bda4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39deaf8936c49ae22832bb3d785a85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4796da2a57bd884ab6b9b89edb6abc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ecf0b23caf82b03f5497a6de1f848215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b22a95f1517c7463a346abb3b88ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4048d915b3256617224d3a55b8903217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09844a33e57514c77c0685621752e99d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc855bbbcaced9753b44383bac96772219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585feb888133856ce01d5a61b3d0e94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792b7be80916e2c6f490577425c3c96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e03e40baf7e0f57e79942b852e9ec7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a250c92d7a85533920c4fcc904af28a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eda17e3fabf500abb4d25e9704738f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1018f2a3645e2eae2c0220767d248f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aab2b98c0cd23e2dd6ef32dbaff1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f3c4a1b34627accaa44bb7fa3e1d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21b9f891ade091d2d9b22a84fe5c1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390323fd047df4faee7f17cc406dabc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c756d8380ffc34d87a79bff6465f709230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3689cd3575ee1e155830e463ce1e097231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c460c6504dfb5f77faba3b76139d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be1f50e19a0233cf8321bf6a09d345233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1217cbd9b75113f49bdc77543c777d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f42c7a66c5c3ee34d495259f628560235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdf9584dadd480897635fa307960fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde54c9b8c0975af5bdb0016c1a3bbcf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c3b048dfce0733fd6bafceaa9666d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15500f74b6af80ae7683f5ef3baddb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8315ceb5770161a78d05647c197cf91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b57b52da15f6214a9961819458a1b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fdf416c6602f9bddd23db5a6e9f73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db752d835235871bbae41a176597f163243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4728419577de011c12786e139ee8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66babf9c49cecbb539d576a8327aeff6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee059bd7959aaa2aaf3a11f505e2fbc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1f32f46dfa5e088fca66fd4b747aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247dd5e0bccb5967485f3f794154da8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c64bc0a5280ba5fa29492b26231df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bca595e44ce82ba24e63b97443c735250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b57a0699d2a6bf29428ed58e53204251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbc45ae5ece60cd256c0f3a05211c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aa41581ac787f738c694c47e9e57f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eddc7c37305c5174e007acbb0413b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0e32c6ea85b45bdd340b5c33125f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9370c8790567870bbc81d99dc20e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d35867167563bba1cd6193caaad93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe4c59cc67f5f0ab6582d7a1653e08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb64595e887c7439ca5fc8e7154f452259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee39fd3c27f1f02de3642d6bf6038a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0361d48a7f577080c5f6dccc3495e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df39591ce0a0c2a15ac2f8cad6ea00e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde66cd80128e6f07991d133bdb4e3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202454e07a62ec55e81a3d9cc5b3666264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80596b5c67f1878c1f007e53588a02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34050d81787a035af0edf5a58603cab9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2527ad9a259706f358b8f1ab03324267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97214f4826b26634ce5541512efdc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd5b8b9dafb0bd1b7863008184617e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055410c3a2a0be8af7e27f2256ddbb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c306b6e3d953b8377547745fa09a107271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893ab6718b254d7f747bbb77e3319bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22906a18629b24f53caf4e4173ae761e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ed388beb27ed196facb112085d5f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c771d561d902da4cae09e12f017aadf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776c94a1c92527a08b90b7bb06371f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c29dde51d85fd6e4e2d8e4795ff7f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d562f6732cd1a870c666ac769e07e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6fa70313cb9ca96bc29aa3f1349a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b1bb4fcc68d625c498312b19d655f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7501ed1be694bd615c438e33de871f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1edfaadc9adf067a9ca3921ef6fe6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604baa5fca1e227e171cd2780ef56b88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02a9e9ed0291c433d8ee56ca14f938284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314fabd4d66e3ff0c8371c72ee1aa59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accef69fc93e294abd9b99637ed1fbd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b90f93e1bb3efb0491682526eb651287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1501d78454019d81acd2c0681775b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc010ea785d14e2e002dbc329b2ab59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5086b97f520212caaa06d9b92b8740290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771016ecf0641644f9862b153887c9c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e8a5613d8836bacefc08e826bd6d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a0855366ad3fa82b8ec0e416bb382293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3048a8adfa248ebbf4c468da0ca03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb104a5c6e2758fca9fa1bc7b1e469295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1322951a44001cc94cd4ea4f04fd3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb8c7fc203affbfb9aa34065d9c7f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64f3de4a96bac683289b222588a431298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8402abc1c44cf9dc10b04fbcb0d2e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf063d2c1ae3e51d45bc8438b8ecff2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbc216a6b68bb26ceef228dc7fbc4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21691249184b9d2c1941d41d494daa67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c9f0fde028ae34bd90ad1153bc580303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e0be61a4684b795b0124706fdb71e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65613d6f60667a4b608260b6db0ae4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c27179ed4a51dfff6b1bda267e976306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91e142b6be431ae04270e96fd28869307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98352cc4140b9e0420b64d323e32fe6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255006a1c211cc6c0b6f438d788a22e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96676457640b00ba88247c7c178e1b52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd52c66f1ee3c8ac5eb7b10caf4b16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55be8038dae9269f76d6149203fc96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99027543aef31c19eeb3b6c5f99b23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780f4d30c4247a38d5a307283ab8588314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428553d628ad2b3291413a2dcab91e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2767c383a2180d0eb8cc9c8e8750202316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda8f4161db517ef5d52f56cc2427f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3826468cfca7407b4d8f8132935904318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c610448f7a840ac9b9aac82f1b777319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef38edd7b27a5343f0c4a2f9a6c8b69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3c17476f94ec68922c9896d205ac2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fae66610bd4999e0707e926d78c7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42b71cabcd2cfaf109706ad1c1e07f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0a1161cf42ab72200006ac5ad657c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabdcbee1303cf6f321c888922af403325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0613d456d87d6d70d5fb4105de8f08d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4484fa395b0316aea784763f6796a6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b7a7467b3f1d862485d4d90d6d1ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206dd777881dec1c83a906daa399bd4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278d051c0c881b5ff1618600e867bad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9f3cd681747e6ce81e8e7d4620164331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085001eba4b591c93b26b92231e3a73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c234e512d7daea06590571b1efa278333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eafeafd426d79618d44a2538eceea0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3bc67385e001eb3096675037a177e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cac97a2b246bca75866c94f3c7873e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d376a6ba11cda894c5093974ca24a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179db5e4e4dd6e58cac9f5a906b6d579338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76900e1dbe9fc095577fb8ada258f9e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed75803452399a19aafef1b56213569340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb0fc01e3598363c894cb6371468a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae5c93b1d750a8970a7a4a79b2fa5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847da7bc30ecee65bacaf8a80401ee4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb6dcba9f8c2073f13c30e6cd6cf7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fde0a93b97203c03e906a2ea1f372b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ad2ec17a7fd90b870e96b8c7fd517346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e266b20b879ee95bb9a20dc06e1384347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4809f03faf97d5ae44cce6cefbeea5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ff1f2332948ebb9cf9030232c1525349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766f8ed116ce257fa1e46c735e3077b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd802d6b6d91c55e8598ef588d7ef23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ffcd8973ec3bbfc823924f1f39a62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426e3620d1e4c8f075a40e18ea016b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ce5dda3e1cf57a4bf561bfcc2f061354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba233655bb0cf380790b4aafe2fbd6c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62eb82b24e04038f75924a2ba6af19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a4ee01d446fb880d4f16f3ec99a23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e485b95bf1f85b703e37b93cab830358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ca5ea1b24c691667c2051100039c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202aaac88523212c0e1cdd2723922a49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc0cf882ecb589ef4416a4ec69a823361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0338072792cfb094b0beb0112c7de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c87ad0193396555eec75604e31705363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa3476ad3118d82299b70a808b82ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593687b1ae245cf49380c841f335b6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebda152df876b4fa17791694451a34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9399082a5c0f4b01bf57eeac8a3714367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c401a71a1b9d87fbbfc8f4cfe05a46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427bcbf0165f320bd3b74748eedc647369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b0ac0423e768ee410cbb4974f58eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a36dcdf3048124a25bb4d0cdb8125371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f53f53fdf6cd6733de66e54ed1232b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e45410d79fa30a6eca3b138e16d17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498de0df19f725eb1ec86d6a1fe4e8bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf20b201a36cc5c5668cdc81fed7432375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca65abf2ee1f93977239e1bf0e623d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe0de6b52e2587e699378e74f4c056377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d12d5e4d1ed518fa2d0c8ecdb476d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c72074249192545659f9b3fafb11de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d584c452369ffe0e20c2c25c6c00d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988b40f71e2b59e35d01addac253e47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb13129b9467b039e602863cc2dbf85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0adec610f7f3a4d1e4e2c92ce88dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a103288886aee7fd69b31d08a882d21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e288294b8364ba60391d7b3febe1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5a2b00ff19fcccc1b3de371f8d6ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5247403c9df6a5c56d4a048b91145c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24689fc3cc39545b722570487575e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6631b1452ee72c7b35068b1f9479e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574a067ab072ccc9f5fff0ac3b82436390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21474f81d5438c9d8e33cfe4bf1bfc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336265eeea2e873ebc926bed4e31c51a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ae8da7c5f3be4fd29699f8089c7cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436f1f354285f19b3bd7a82e4cdf0ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86a601936e70a5192b589c96ef5159395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2dca483225784732ae9d5347ef64c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1799c5936f965658c60777f15b198397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48651f8ff1ea6b4239ddef5613afb0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983bc4818997a6b9869a64836ee45d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d344661b31ad0d17de36ff7f66914400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4f79b6389e3a1a06f081570db6b65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697729fe8564af53dc6d1ee0df60780402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d11c3c2e5a63b084820734f3cca9f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cd03f2297b95816345159f796470f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42cebd7a8020d0abf2c5cf4cf5689b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7919412607052f759c02c71d41bb97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cabc7029de8f2dc33d1520486e6c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67591f2da9e12ccdcea6a3c562e592408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd8bcb1b18fde10be7f977481e7d50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b318c1c04a1180b2ad14bcf03a2d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab30c10529c054d590a56df8f6e5a6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30f17826b8fac3bb16c9302dd4545b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec189f903579ad0c856a9bec7b0584413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da166a3b637eb4068433dfa98c92c959414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172607e646d58e745de4b93adc90af8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96efaa3a79827020e511b341b3ac91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aebbaf457c983031acecf6e6d12d1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedb18c4792fbede267a652a5b5b11c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dec9f8133d562428980d3ee2769c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331666f9052f2fd6a6c21b073bee3e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db88231125f2f5b6afdc73314f2aa95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067e38f1c093490f152bb4149e08d50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392264fa1d4b1cd6397f4935ce26aa4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176d08d52b81c8b3ff52cb1519e31b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb596434fdeff93c1da6e0e01c1c7056425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1613ed9c02cbb4359847ef2597754a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18b39d297f22663e0dfe2e4089c8d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecb9ac98c9ad367082a456184e1ed2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b42096fd04cdb28d645f07e8b42ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab97e30a0829ca73c39445874cea2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa34baf7de0bfa931e9b5835223a79431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac81b7b0165f0fd20d4ac36200f74e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def89435a3b996d5b291bab5395268c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797785d1f6bd843f81acd48b58bb4d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66072c077c56d0c1a1389bd025fe44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e659bc546efd8521150e3cd9c80b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fc8b0061406af56e1288d786b1323437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416329af05427030b9df614cd75d8cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17c58daedc9b5d46f3581d81139591439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6910bae925d679ec2f71ea98dd0ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a7d3ea4067b4101d0615d91527bba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0202823f7c3c8a2b563da621aca9a0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf273fd735bb79044753b4cb787cf5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fa6b1c1c7d11edabcb8272a62b738444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703a033171375043b515bf721428821445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b4deac0765392b19e3b334ffc872d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc728a26c6d074d36ebeb5f68dd752d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368d956cef097e0fafe2647b44277bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64899a0577258f085e8fa136aa708b27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4f4314ea6f8ac9a3fd8945b4ebbd0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296812973f6042cfc810c514faf04c2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554b3ed43f05e08425e6b0d42d1785f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7ad45744c9561cf50fadf526ad5a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5f67ffa4be9ea8f6641a773efa312454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014770c261b9a114139e38524dc047d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0d83e712d4457df3e69083eee1bc5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8696514f275e31ed2f9f066b9db3509457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d223dd2f7b0c399f0bd470d2a08b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fe8efd8808dc1ddd40c5b878bdb56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6f475705fd05d27de22bff19e873f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571144d4dc11003182ad1a714bf48cae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe3ef47550d3c7df4f67bf7d328cc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0780052b1b6a0424e881fe631c56fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013d7112a73af6137ee108e1d7cfdc1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fea980f6f21bf13994c83dc330dbee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d06c61a5773551798c5ebe8cacdcc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e88c190b4a516f263539c7a3c5dc6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb644f73631109d7f84e2cf233c1d90d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3faa682f47631eb368be893076eae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe034230b65b5575d4cb28bb3689f5f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d06811706b1abb0c08273968c9ec5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb897ddc51af231b83af62f56e31f50472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4b6f6d7a81b710ffb08bdc3918d54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bf3e66b2ce96845b18fca983573c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc5b4f8e7995124c13c793933934ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00b2bd6d492de80bcfd44995e2135c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fa15b0a456a6dd2e6ac87c23b2fc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14339e6002e292dfbdd40adb0f5ba8a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bab9bd8e627fa5fd3bb5be1f5a710479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704be8c9d274dbe5669e87a66e5e5d06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47606ebab79a58cf6f4816ea9eea43ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559582386b072dc8ed2098ca954d01ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bde6eda6367d6ece085b9be00b74b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f0303d1cae8ff55bdcd759fd868c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0332bbdb2b3fa1ee0c27f6f834fac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746e2b2bfa8b051ecdca7209b5de89f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd92af5cb1713e5c6f5c5394532e7e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0959b8bf7158092079b9c4bcf5a950488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01f175850c9ba1dd788c1d61586347489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38798a76d93dabc33a06969786d4dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0220f8a71b32acd031c6cc15fc194491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aae5ca293b8327eccdecd86dcb555d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e52dc7041d57d04bbf16a26ebb3fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e4587847d3d98fc1e2e971ee29333494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cb92ee7563e9ea53047389d4bcd65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5c34fd27871062bc894623fb3842d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93c6488bd3a8af03328e310ce1ab1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60277f673c629864292deb6564ef4235498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0c4bf4b37f19d4a055aafd3c08824499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01544e1ed7bf914840959ab5adc532cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a799f4b4349cde1aca68b248b2394f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf143cec0ce50bd151ff25c5a2e623c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d0655d2898bbee4841e9f51cc02e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04685d17bbc997429a78c03bc8ec128a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e308dd2aaa344b2c8f9cd3e3153ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59345742927dec03298b270882e119e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e86cfe1ed37a062d3b2735be0d4ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feab2b5525642a9aac025f7619467ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b7c231725a43ee7f734f089a7d7e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68888e008a67b1bc142b3b842e093504510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adeb212943f2e6bce6da0bf8a15a40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719d2b727a3f73dbe41f0283f03c1bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a72ec9112d46c3a8cdf940ff8ba9a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080652ac0e360f579537c18277fc9264514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54679a99a31785ed8f510ba91e706ea7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5590da580f896cafc3862177d70b23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b50a9f255d5fa56d1ffa89499c899517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993dfedc1ccca1b0e8822d201397e28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15a4c77a094d1b7e563b76ab90665c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402c97d79ca437fe350bf4ccb253a3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2810883c9829af88f92c9c5c51128d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ee24bb6acf7d75928c35f2b2440ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d854b51e63d7b541b35507c5e63606523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08e261424c01b7bda17efc24823999524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3274718194f41a02fe23012dbb1ab4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee752e2e01de0dc520a48dda572b03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c1cfb73797b68482a823023f4f92e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d861b2380b812b613811d01a6540b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f882ad96c6cabc5d1eb71b5ab90094529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53827a0648d172a492c35dd4da4a2834530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d387b34b84c85aaf188277de44a8ceb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45c7ffff2c8253fe628d280499b013532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808974960fbdd98410254a5160fb32d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1316460ac4912818b5c470556e3afa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05d73d3ea8b8ba90f436ef964cd31f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df028ef16c9e36454a4634a59671e6d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9474a32eba458872d5c3957683e1611537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c7f29b1303cecfd1c5243625c26e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab89e2cde011c51fab14bc1f1200f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b77de281d0536f66e1be7105f0c43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5970cfa32761df4e33a160ec0c0b53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b650f80693ca60ff465681af9814c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6691b447de2dcc6ef22b27a25ed80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ab044fa059da3100ce4b5fcdd1376544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec4e93cb7c63ba313022457a46aaca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77d3c18fa25a57e9301f39eda0f814546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf898ab693e400d92c2c58c7cfbf3a12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2ac08ed06d98497e1d98e79e192c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5a17ab203c57ef698fc426c1ff334549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdf665bfdd3e6ed35b69990b45b62d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bfc707f7a3eeae558be8be9361964551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1208cd8d2d37af10a05ef0ed1b7ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f43be116387fd5ba0cfefd132e0492553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2f80f1e32badcf479b14393143055554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8c0d4b04e109a71663e5791d3f1c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c4d95afd305af2f55ce99f3f6ec4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf18c1d89b84c829aeb85df95017128557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b00901c65dc7a5646a945cb20c018558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e5e64016c487e15e3c60cf360deb0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada43cf1d7b635c71661e2035fc4ab69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27ed5341509398f0d7bf120dc105c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6456f5b60157aefe6ff28bf9df2850562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c575f72351def36500a840d1cbcf87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12136c66258f3183e90e56c6c8dfa3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40aa11b47881530e6825649eb87625565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abe260a0117bdd25baa85334683cbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0720cd3e75c9c5b32db1e8ecbb269567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bb8a9e8365879ae596475bd3b7356568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa45de63cd2264d26c13eb37b8c913569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ad1e0ca990ee39278c525b88ffd90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bfdd509cf2d155bb8a7e949577ee9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b0ddb8f3b97057bde04badd25c255572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27611253dff94fead3215b02513e5875573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9898d8b3e2b6d67ef7c23932bcee5aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2033820aa4ef77c43a8f814b5a9179575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a45e155c8191dc5865c080b49f4f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cef311322982793a03d7ea170a1ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f860f869d348f1107329109186d5b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e6aeb5eab5a824e4ff5ba21674d7a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260b90616937a0c3abcf532839a41c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a519ff70783be3d8281bf999ab51e19581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6269ade6d0ba5ad47f32197e0700a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a816f8abc5598adc219eba10703a304583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e228c5d274ecd133fe83304a88fd3dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472235570a509e3c18562cbd2227e770585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f625f64462888502c45ce27750e35ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc287fdf3e4c4925c375c3302101faf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daad685b66a5e7a1ac59d9316d2c0dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60c9168e7ecd0ed13b973dab4172b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ab82c2b8c30c04718c1c2305c0355590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb518ccd58846328769f66593d34a2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632f9e5096d6555d4f1c804ef70ea73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1cfd276e06e267efb390d5dd40c11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f99633fed05284b448db262d0f56be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9877e1384225d308c702179e7b6d0d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc0dca88eb3f5510e2bf802cb5c9a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e643c5f7792f68e2b7f2701e8029d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9acb274f534fff25549bbdfbe1d54c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a09fb6b7bbc0fa2447f7d60a688e51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d890f78fb886cbfe0755d79541600f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b4151e5c1b851ecb9dc2729e00de3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513725ea8d75a206a1d4130e688089e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb9e1361c538585453c8b1eb4f1384603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bec3ab1e84d2a2f4ac0f2863406b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2cb3927f0faecfb8f08cda1e2b528605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86f5cb8d9182732cd5846a53e939a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979dfe1acf237a00775577eb864055a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e362180142fb2baf15cfb8debb2e854608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a742bf73db6ee284168b8d0dcdf36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2da4309b59b89246ae4b82a2fde3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6202481816f2fd8c75229fea03bd71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a697f5266cf73e58c4c7ac5de540f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e91011926e3dd7c85630b23017cf8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372fb6d903bf261bcb6d5322049f374614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84436f8463e894bca734096770014af1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52e2537d554c251cdc1e4bd4021dd0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34a917be7384a38a64fcee0880ce81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83231008cf9d7a8819726df0c7cbd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a832df38b1fe9d032a8f6036b92c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fba8b91ac282e6f3c36b7991a49fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee3b3d7ad60c7d38cfa14592c624c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203df7e408f0e420b9663168f38c163622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616403a6129eb2add34fec8453037b95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775be9c3fc8e6a26980d491d1ede2cdc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249e4970fa3a35520b45c89a8400434625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecec96cf6b84666dffba42e883cbd88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63ee10ae97a7d0a01ccf4c49a12f58627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22c5a534e4e4fa7b06055b0a12b0ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e410da1e802683ff0b1c74e095c13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bbb980d410f87fd83425752277020630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb151965b256526a73003145371dfc5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98918d6dd9766288c1915fb0f3192ee7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66e9ac5b832fd9df7639b494f02114633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a6052ce00fed5045a4ae14195f273634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e7c2356acd73ae4e7fc1275962b8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cef1a780449b490f3e2e370ebb0e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d947f94089e9ff92da77502a04790637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11303179c312cd600bf10df0bab1d39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890fbf1a8892b79338bb8bc02e818fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a487eeee18b5e59c4006dc1312628640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f20a3919c5459fbd7af52e413af3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d324dfa544b43ffb5cc31c875e9ed99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a1b39f7a1429a8aeff37dceb49bef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522f1a88de408a5440adb888c489595644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a67dd2743cd5a60d7d091c0ff19fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58529572ce024614bf98dd105d5c2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93558dc46bf9e8eee8c1fa933c41c90647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ed878b1c92b574be4fd917bbb4522648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261119c899e7ecef5369ffda91beb8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9039b5bb2d82d6e8935f8b08c910f7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50400b847e259c2ff5801d21178f48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb82351312648f2ea344af2f61d993f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09850a92f791ebd539a8208ee253db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae5ab6a4b3ba6c257e891f347420de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590817cbfdfd17b920cca33aad3cca0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc7b850313098df002c1bf8b6a7781656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749d35d86d04a37a926d24011440779657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae03a6ddc4af14d72252c04ad319982658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a119fb9cd4279a4b51eca7f761ad1bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21a93a12a8ae97d8e438f4a85871d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bdfcf5f9e9c63a022fb70d71e6dac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912b414d6b45ed0554fab72a1e87dc4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7749a4fc0b07aa8b9043324254201dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a90996b1e079e6afb0d2f68652bdf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f456d38caa5b97f283ea26e8f5cd57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f46b9d4e3a2c5231a1e4ecc21916a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d59a16c017f947b7b9efd0965d9f13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f62e710a034d265c976bf2aef27370668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314d2ccbb7f85e2606817a71300c4c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b05c783192b2a627d1d8e592facadb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb38bb33b5a7ceb80bb8bde0a7c9d24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02148bcb01bc0070daa2c0c0a0bcbd93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158adcf8d9a7618ef2255a9e2e36470673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d6c68c7ecbfe4c5245cfbe9c02576674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb413270dec04a6501c75655f3f66837675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6187841614dbb125e1f5a75ffe5d957676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909ba7ad8c184908d4962d5ea7043ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36b8463f6d5ae5cafac85fbec61c25678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60f35e4f51fb4b680f66a77309b2ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1af4dc349777c810f7eafdb19a424680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854afd197157444b98d5ec3b90eeb7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b0c0dd28fa6a3e0a45abd5d213558682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798f591523b6cd773e126a7d70c68d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6551fa49b905380edfa17174f804c4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7584fd377dc6757dcce8a6d9846c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddb62f0a0beaf04bd66a7ce87470c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596454d72bf6cda92f8673576d78acc4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac333c56331a60e2cdf7c25a521c71e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5cc81a24dbefab78d04c67ea38360689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee25e80ca5f0970cf31cb0b84e062f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8ed9545ab60e801bfd2cc7b1b1336691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f29924e197d957802d8131d4f4d4b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc916de20c4085e89a77cb2db9f7e261693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328105149992dd1e539c9516797cdfce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0acce94a0bc9165e4be87095b827a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737539482c8cfd4942c2fde4bb9befa5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6965a44d8d6c9c4e48aefb5abb888d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf8a61f2cda1ff6d2061a90766c665698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087d71352354fd4303b8dbecf0ec3cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74ca5228332de721e895caa64fff9c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abd7ccc24d3b34494af573c6da70d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156c2dcea4add3fbf55690b178cb20c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af9337d733966e9311ed6724d0b7f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9403defe6c5437985d99d6dbfb1280704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb594d175c3d91f0dab7f69f441b1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad369d3c946c059a7818dfc9c12dd45c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80991f1279c49d5cb129c7dffb7f44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d2eb399b4734a000712297529b32d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4a77009ce2de8d999af049338923a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4951b43b986f75ca945049406c5b1a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c64e8ad4be465278dad24c1bd9a7c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430376ccc265521b11aafd1cb5c10384712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c674a373891e0de9e1522a8d68313a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2ca364772154603b1fb74e92d5689714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1a93332e607159f4e07990f17c442715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2ae5f82b4d54ac7f62ad42f6c2b0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2270ec0fc71f09b795f80e1dd6b86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04517b9d248b500dfab0a086e2fae9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cb8bc042b439076688aad60f52dab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d94a1e643b969db2b87750741884f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b9db38e8c00ba7198d7c8f0e408fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381e91bdde2c8f6b73ced024d4c1579722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedefc50486c73af7b21445fd62e71a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310f7bb96e56bd91302f6ff11e577eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cefa5c750b8955a033f816d57e92cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bf198583c2eb63cf461832f84e731726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e5ed2cb10541ed048d03345ac6d5a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5978ac8291b2ffc25d426a300d3ed76728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b101c7150aff6a44b72ccebc60ef5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d0e9686ed0cc94e16026f365f7ffd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86596350679dfe68dc5364145f698bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bc99ce406065aded5aa1080cb76f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be2630083ed8f54f55ee0234413d60733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceab33d3d4ec34eda6462f72988442e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff67f07edcae4e3272d9abe161ecfc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e86d369822505b70bab3b313e5c6ff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1dc4563e3af97ccab9fba59be6c09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da2fad0f92637607722d41cb4ea84c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6070c09192d58589c63ea0f1946f01739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849953a1b1fa35f35b358abb16b1404c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19640fd62fd230f4869956960d4e43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b9bb347d72800848097f6d53b09a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856e3e06ac8318ed8743b2b9edcc4c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25e4795b80b599d09de761b0ca5043744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d8b14b02e1e4714df8142533d5205745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aac952bd6b3e8a473ddd849bcdea24746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac87a8919b089d6cf952f16c5fb529747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ed2a877fedba476ccc8534727d1ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086b5407e39aef79aa6eafc7454e433749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82171a6d79c7dd5afdb80654fca8713f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd3cc80c14a432d3ba0c078194a499751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7034ce6189ad56cd091e522235b8f62752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f365b2d309df1f867b2fad191963559753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a850827f4f674f6bfff3701dbea9246754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97558f09fe38f712d5abae812a5a6a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310ef8c0a43711fffc1b25af4494cb9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973771524f0fb367a1e1edb9260daf80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afeda9b53ea3c64af81b776620a780758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4c9645acac8e913ee57cbdc3112f3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86ca6d3b0e17632476d260d44256cf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f3aedbcd345464621f89c2fe722e4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1c6381ddd1f8a9d09bb3ab30eeff2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb720a6f18e92372aea32f146b76b52763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c347947b102b2651a5af81aff97b19764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0081626585880020578a6ddc888767765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c3e622289106c695ed729e724e530766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564d887ce9d2cc170a55b1dd74b3268767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f0f1549457423ddb832ce30d6c8f9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85963e1efde3691dabd26738b88e4f46769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e357c808c381527c586568aa3fb1f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ed09b1561571e6739d300d577e3a0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db830041ae4ee6cb866d1a7c7047e5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153f2a8f0597dc13a727224788067ff773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98109f8395bccf51b439acff65f08e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4002e7b4f0317728db5de77ad6ae5a775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12119,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12209,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12394,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12454,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24419,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26804,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27114,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30690,6227 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
-[...1 lines deleted...]
-      <c r="D248" s="0" t="s">
+        <v>22068</v>
+      </c>
+      <c r="D248" s="0"/>
+      <c r="E248" s="0" t="s">
         <v>755</v>
       </c>
-      <c r="E248" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>758</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G249" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I249" s="0">
+        <v>20.89</v>
+      </c>
+      <c r="J249" s="0" t="s">
         <v>759</v>
-      </c>
-[...10 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E250" s="0" t="s">
         <v>761</v>
       </c>
-      <c r="E250" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>764</v>
-      </c>
-[...1 lines deleted...]
-        <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
+        <v>766</v>
+      </c>
+      <c r="E252" s="0" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E253" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="E254" s="0" t="s">
         <v>773</v>
       </c>
-      <c r="E254" s="0" t="s">
+      <c r="F254" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G254" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I254" s="0">
+        <v>5.69</v>
+      </c>
+      <c r="J254" s="0" t="s">
         <v>774</v>
-      </c>
-[...10 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
+        <v>775</v>
+      </c>
+      <c r="E255" s="0" t="s">
         <v>776</v>
       </c>
-      <c r="E255" s="0" t="s">
+      <c r="F255" s="0" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>776</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>776</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>777</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>789</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>777</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>777</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
+        <v>802</v>
+      </c>
+      <c r="E269" s="0" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
+        <v>805</v>
+      </c>
+      <c r="E270" s="0" t="s">
         <v>806</v>
       </c>
-      <c r="E270" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="E271" s="0" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="E272" s="0" t="s">
         <v>812</v>
       </c>
-      <c r="E272" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>815</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>817</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>818</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="E275" s="0" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
+        <v>823</v>
+      </c>
+      <c r="E276" s="0" t="s">
         <v>824</v>
       </c>
-      <c r="E276" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
+        <v>826</v>
+      </c>
+      <c r="E277" s="0" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
+        <v>829</v>
+      </c>
+      <c r="E278" s="0" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>835</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>836</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="E281" s="0" t="s">
         <v>839</v>
       </c>
-      <c r="E281" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
+        <v>841</v>
+      </c>
+      <c r="E282" s="0" t="s">
         <v>842</v>
       </c>
-      <c r="E282" s="0" t="s">
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G282" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I282" s="0">
+        <v>14.83</v>
+      </c>
+      <c r="J282" s="0" t="s">
         <v>843</v>
-      </c>
-[...8 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
+        <v>844</v>
+      </c>
+      <c r="E283" s="0" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>847</v>
+      </c>
+      <c r="E284" s="0" t="s">
         <v>848</v>
-      </c>
-[...1 lines deleted...]
-        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="E285" s="0" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>853</v>
+      </c>
+      <c r="E286" s="0" t="s">
         <v>854</v>
-      </c>
-[...1 lines deleted...]
-        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>856</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>860</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
+        <v>865</v>
+      </c>
+      <c r="E290" s="0" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>869</v>
       </c>
-      <c r="E291" s="0" t="s">
+      <c r="F291" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G291" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I291" s="0">
+        <v>3.94</v>
+      </c>
+      <c r="J291" s="0" t="s">
         <v>870</v>
-      </c>
-[...10 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>871</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>872</v>
-      </c>
-[...1 lines deleted...]
-        <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
+        <v>877</v>
+      </c>
+      <c r="E294" s="0" t="s">
         <v>878</v>
       </c>
-      <c r="E294" s="0" t="s">
+      <c r="F294" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G294" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I294" s="0">
+        <v>25.67</v>
+      </c>
+      <c r="J294" s="0" t="s">
         <v>879</v>
-      </c>
-[...10 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>881</v>
       </c>
-      <c r="E295" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>884</v>
-      </c>
-[...1 lines deleted...]
-        <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E297" s="0" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>890</v>
-      </c>
-[...1 lines deleted...]
-        <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="E299" s="0" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>896</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="E301" s="0" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="E302" s="0" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>905</v>
-      </c>
-[...1 lines deleted...]
-        <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E305" s="0" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="E306" s="0" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="E307" s="0" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>920</v>
       </c>
-      <c r="E308" s="0" t="s">
+      <c r="F308" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G308" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="I308" s="0">
+        <v>6.34</v>
+      </c>
+      <c r="J308" s="0" t="s">
         <v>921</v>
-      </c>
-[...10 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="E309" s="0" t="s">
         <v>923</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="F309" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I309" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>924</v>
-      </c>
-[...10 lines deleted...]
-        <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>925</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>926</v>
       </c>
-      <c r="E310" s="0" t="s">
+      <c r="F310" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I310" s="0">
+        <v>6.17</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>927</v>
-      </c>
-[...10 lines deleted...]
-        <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>928</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>929</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I311" s="0">
+        <v>7.84</v>
+      </c>
+      <c r="J311" s="0" t="s">
         <v>930</v>
-      </c>
-[...10 lines deleted...]
-        <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
+        <v>931</v>
+      </c>
+      <c r="E312" s="0" t="s">
         <v>932</v>
       </c>
-      <c r="E312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
+        <v>934</v>
+      </c>
+      <c r="E313" s="0" t="s">
         <v>935</v>
       </c>
-      <c r="E313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
+        <v>937</v>
+      </c>
+      <c r="E314" s="0" t="s">
         <v>938</v>
-      </c>
-[...1 lines deleted...]
-        <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
+        <v>940</v>
+      </c>
+      <c r="E315" s="0" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="E316" s="0" t="s">
         <v>944</v>
       </c>
-      <c r="E316" s="0" t="s">
+      <c r="F316" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="G316" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I316" s="0">
+        <v>11.29</v>
+      </c>
+      <c r="J316" s="0" t="s">
         <v>945</v>
-      </c>
-[...10 lines deleted...]
-        <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="E317" s="0" t="s">
         <v>947</v>
       </c>
-      <c r="E317" s="0" t="s">
+      <c r="F317" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G317" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I317" s="0">
+        <v>4.05</v>
+      </c>
+      <c r="J317" s="0" t="s">
         <v>948</v>
-      </c>
-[...10 lines deleted...]
-        <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>950</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>952</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>955</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>956</v>
-      </c>
-[...1 lines deleted...]
-        <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>959</v>
       </c>
-      <c r="E321" s="0" t="s">
+      <c r="F321" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G321" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I321" s="0">
+        <v>19.48</v>
+      </c>
+      <c r="J321" s="0" t="s">
         <v>960</v>
-      </c>
-[...10 lines deleted...]
-        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>961</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>962</v>
-      </c>
-[...1 lines deleted...]
-        <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>964</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>965</v>
       </c>
-      <c r="E323" s="0" t="s">
+      <c r="F323" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I323" s="0">
+        <v>15.13</v>
+      </c>
+      <c r="J323" s="0" t="s">
         <v>966</v>
-      </c>
-[...10 lines deleted...]
-        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>967</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>968</v>
       </c>
-      <c r="E324" s="0" t="s">
+      <c r="F324" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G324" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I324" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J324" s="0" t="s">
         <v>969</v>
-      </c>
-[...10 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>971</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>14.02</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>972</v>
-      </c>
-[...10 lines deleted...]
-        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>973</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>974</v>
-      </c>
-[...1 lines deleted...]
-        <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>976</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>979</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>980</v>
-      </c>
-[...1 lines deleted...]
-        <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>982</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>986</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>989</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>991</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>997</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>998</v>
-      </c>
-[...1 lines deleted...]
-        <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1004</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1010</v>
       </c>
-      <c r="E338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E339" s="0" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E340" s="0" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E341" s="0" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E342" s="0" t="s">
         <v>1022</v>
       </c>
-      <c r="E342" s="0" t="s">
+      <c r="F342" s="0" t="s">
         <v>1023</v>
       </c>
-      <c r="F342" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="F343" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G343" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I343" s="0">
+        <v>18.46</v>
+      </c>
+      <c r="J343" s="0" t="s">
         <v>1027</v>
-      </c>
-[...7 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E344" s="0" t="s">
         <v>1029</v>
       </c>
-      <c r="E344" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E345" s="0" t="s">
         <v>1032</v>
       </c>
-      <c r="E345" s="0" t="s">
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G345" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="I345" s="0">
+        <v>23.92</v>
+      </c>
+      <c r="J345" s="0" t="s">
         <v>1033</v>
-      </c>
-[...8 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E346" s="0" t="s">
         <v>1035</v>
       </c>
-      <c r="E346" s="0" t="s">
+      <c r="F346" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G346" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I346" s="0">
+        <v>5.22</v>
+      </c>
+      <c r="J346" s="0" t="s">
         <v>1036</v>
-      </c>
-[...10 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E347" s="0" t="s">
         <v>1038</v>
       </c>
-      <c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E348" s="0" t="s">
         <v>1041</v>
       </c>
-      <c r="E348" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E349" s="0" t="s">
         <v>1044</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E350" s="0" t="s">
         <v>1047</v>
       </c>
-      <c r="E350" s="0" t="s">
+      <c r="F350" s="0"/>
+      <c r="G350" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="I350" s="0">
+        <v>1.98</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1048</v>
-      </c>
-[...10 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1050</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.69</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1051</v>
-      </c>
-[...8 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1053</v>
       </c>
-      <c r="E352" s="0" t="s">
+      <c r="F352" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="I352" s="0">
+        <v>5.36</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1054</v>
-      </c>
-[...10 lines deleted...]
-        <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E353" s="0" t="s">
         <v>1056</v>
       </c>
-      <c r="E353" s="0" t="s">
+      <c r="F353" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G353" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I353" s="0">
+        <v>19.83</v>
+      </c>
+      <c r="J353" s="0" t="s">
         <v>1057</v>
-      </c>
-[...10 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E354" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="E354" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E355" s="0" t="s">
         <v>1062</v>
       </c>
-      <c r="E355" s="0" t="s">
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I355" s="0">
+        <v>19.98</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1063</v>
-      </c>
-[...8 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E356" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E356" s="0" t="s">
+      <c r="F356" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G356" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I356" s="0">
+        <v>4.77</v>
+      </c>
+      <c r="J356" s="0" t="s">
         <v>1066</v>
-      </c>
-[...10 lines deleted...]
-        <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E357" s="0" t="s">
         <v>1068</v>
       </c>
-      <c r="E357" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1068</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1075</v>
       </c>
-      <c r="E360" s="0" t="s">
+      <c r="F360" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G360" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I360" s="0">
+        <v>11.26</v>
+      </c>
+      <c r="J360" s="0" t="s">
         <v>1076</v>
-      </c>
-[...10 lines deleted...]
-        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1078</v>
       </c>
-      <c r="E361" s="0" t="s">
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I361" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1079</v>
-      </c>
-[...10 lines deleted...]
-        <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E362" s="0" t="s">
         <v>1081</v>
       </c>
-      <c r="E362" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1083</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E363" s="0" t="s">
         <v>1084</v>
       </c>
-      <c r="E363" s="0" t="s">
+      <c r="F363" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G363" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I363" s="0">
+        <v>18.24</v>
+      </c>
+      <c r="J363" s="0" t="s">
         <v>1085</v>
-      </c>
-[...10 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E364" s="0" t="s">
         <v>1087</v>
       </c>
-      <c r="E364" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1089</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E365" s="0" t="s">
         <v>1090</v>
       </c>
-      <c r="E365" s="0" t="s">
+      <c r="F365" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G365" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I365" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J365" s="0" t="s">
         <v>1091</v>
-      </c>
-[...10 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1093</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1096</v>
-      </c>
-[...13 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1095</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1098</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1099</v>
       </c>
-      <c r="F369" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E370" s="0" t="s">
         <v>1102</v>
       </c>
-      <c r="E370" s="0" t="s">
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G370" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I370" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J370" s="0" t="s">
         <v>1103</v>
-      </c>
-[...8 lines deleted...]
-        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1107</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1108</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1110</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E373" s="0" t="s">
         <v>1111</v>
       </c>
-      <c r="E373" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1093</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E374" s="0" t="s">
         <v>1114</v>
       </c>
-      <c r="E374" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E375" s="0" t="s">
         <v>1117</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1120</v>
       </c>
-      <c r="E376" s="0" t="s">
+      <c r="F376" s="0" t="s">
         <v>1121</v>
       </c>
-      <c r="F376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1123</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1121</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1126</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E378" s="0" t="s">
         <v>1127</v>
       </c>
-      <c r="E378" s="0" t="s">
+      <c r="F378" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G378" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I378" s="0">
+        <v>50.69</v>
+      </c>
+      <c r="J378" s="0" t="s">
         <v>1128</v>
-      </c>
-[...10 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E379" s="0" t="s">
         <v>1130</v>
-      </c>
-[...1 lines deleted...]
-        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>1133</v>
-      </c>
-[...1 lines deleted...]
-        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E381" s="0" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E382" s="0" t="s">
         <v>1139</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1141</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E383" s="0" t="s">
         <v>1142</v>
       </c>
-      <c r="E383" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E384" s="0" t="s">
         <v>1145</v>
       </c>
-      <c r="E384" s="0" t="s">
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G384" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I384" s="0">
+        <v>57.39</v>
+      </c>
+      <c r="J384" s="0" t="s">
         <v>1146</v>
-      </c>
-[...10 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E385" s="0" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E386" s="0" t="s">
         <v>1151</v>
-      </c>
-[...1 lines deleted...]
-        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E387" s="0" t="s">
         <v>1154</v>
-      </c>
-[...1 lines deleted...]
-        <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E388" s="0" t="s">
         <v>1157</v>
-      </c>
-[...1 lines deleted...]
-        <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>1159</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E389" s="0" t="s">
         <v>1160</v>
       </c>
-      <c r="E389" s="0" t="s">
+      <c r="F389" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G389" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I389" s="0">
+        <v>24.07</v>
+      </c>
+      <c r="J389" s="0" t="s">
         <v>1161</v>
-      </c>
-[...10 lines deleted...]
-        <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E390" s="0" t="s">
         <v>1163</v>
       </c>
-      <c r="E390" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1165</v>
-[...24 lines deleted...]
-        <v>1168</v>
+        <v>1164</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>