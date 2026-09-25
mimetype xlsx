--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3613,51 +3613,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99af192969944e0f8617a522a2b9e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc46c4e82222ae317968c66afa230052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b0c31991c5a7b759486f4df2e6a7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7f6ed4811aea0b985b1bc644246e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aabfb9c687caffab12d607c237b0ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cc213088ae6a160ab05fdcfb903fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebc0df9c4636cad42b6c55c6b1bd9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d953626a758b2a6f4ab2cf91f3234c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ee63b80b3c263bf7b10936a2c9b689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c701ef7be9137783c86691503223f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95dcc1dcd62c0bdc50aee70712063011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafdf32d4acdb4ae83a6b99112300ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efc1496a36e985e193cfb9ecb645d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04cc592980cb65cdcf45dc612f258d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f6688a2b2869eb07d0ef00a8e7ff015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccec4eed5c1cd229125fe486b0c4d4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd25522f8c1fa47e4fa63698519fa317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a3b8252cdc3b0f2bbc36a9280780118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038807333e7302a4f4559c31f05a55f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a6a005a66e90af60e8a47623e5c9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311d36150dca91aa75af707c0411e4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1edefd983d5e9cd643e8ab333ba62d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d304a205c374721e16d2f66ff40a2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd925634d215a519390f5dfe7cde77d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f2016d3673785ae8a46d09a047d7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ac0bc0561d1d1d1b566eb9deb30eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfe1d36c8339c66e5ac620a604726527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a59f1ddc4268c192a63763e72d4b1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807bcdd6f6a9d27c1c2c2c9c377327c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bc3c6cea032b4fb3cec049f02338b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93c271cb2d87d7560e96f817a727c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cedf080b0c0d15806f888df6d9c07932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e91bcf177e088240c8ff78882e85233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7647c13d2d1d22e5fe12ac28c82b0d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb1975ad10426b471c42e0cda3479d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dacbd5009dfb55237c15bc327b93336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121f22e804f679082243096f5c8dc6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c031cfd78a5db4c717d7fb3903d45738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581f5c99e81a9fc9c1135a450228f4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8cc8019e4c5bf219b599ecd9df6b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647302fbc69f20a89214c98f3266019741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4f7d69979644daa6c1525d23aa07542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712d46e42f8f0d92902faf3193ac43343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea9908c3f573b0693b434f30e8d6c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440cc7625e80c1a1b18d3376acae27345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cec726056df3b235cd1a30720718346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0703f7f8637c19eb9cea112eb352f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac45fdd0f6498d873a336dbfa35a9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee875ef77af129a27b82279d4a9d0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad888c92ba20afaa349da9b1c415bd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09763a075749ba5ff3c1f2d98e00b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0ce1becd94f235f5e15efc3ba6f3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7203de52ddf60bf6df400f9c0c4aac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aea0eefa3dbb21b869f865fdb03cb854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687079e0c5acb3c7b786b7975c0c5a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7871a7b7ab0e3627255538c3c1aa9f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb471902f02975b8f270347891db0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad80c88a400c99f3739d2d4399acb6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc319d41f0d658444512cc2faf69bc4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4598a499d4dcf797e2ed1936938ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb64c6c019d74687cb1351530f904d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2f62c2cf36d5dec92928ab577560262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c225aece2ada95c0350b69c27005463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f6344f79e36a48adfb783cda034c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e631cc6703537b02682f30906a9a78d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c4a8ce25cf6907c9279485fe00b0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c398f0a581d70753e3d0f4dd7089de967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708b28260572d0431052d5eb22c5c7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcd072a863be159b5bb49694c3d31b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cec885279c1e12228eb6a7047de6be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b4cd459539c51fdfb9ada04ed9d1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d065227dc3302ba59389edc4f2706a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d63f3eea763ebc1236bc1c1d59890a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19063bbf2f5bb1e20bc55057998f3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6793abe5f8c8ff9cc42d2773fcc2c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decddc0cdb43a3d8177fea90c410fa8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de608867c27fa93d8c7c29b29a9f2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d03a1ec7eba94aed4b8c2c9193898a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c65f66f2c1d11cdd464a98450b872d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567ec1d0ba38fdaee62bfb8cf15875a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcfcf034114980188f312b7588ebc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0661755bdff77173f2a2b6e479e6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10444d97a51f58ff525b4d6cad5b6e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b96aca08a1a51b5ca3b0a9f3913e5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e6cba42465b2cbbf9b25fad14c71585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b0352c86df87bf0cdae9a4b370f3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff01a5afe4dadede9e5fee9290571687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc73b0bfab75b2e8769f3f116d27a3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe19bdf8e23ee88112ecd07b819affe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0448a9837f3d2d710d97111cff0a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75646958491bb7366e22e14d2bd1f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec71f5f565a45d55c8abd3b36c757f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486af7aba79a89b37958d872e6d0818c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a976f3dfbff63c408b67a4eaef5de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7401be0e2dc6db3fc4ae74fceb401495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026c9289f5ff2c6cd379ad2779b449496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc16d485f863de75b2b38d0e6be17e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe80549fbb02cd0e61b72734a656afe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f9353621307dfc893bb5c42d1784199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fdeac2a1570f83c312f02516e5686100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efcf298b5529e22c1d660d502b0fb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf9c46f49468e5a2a6ea36ca133b6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd73840459bc41ce7972d28c51a8abf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccbf4dcff0898faee581922652f1be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2873a250379b59fc55a9e9a5741f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75d383c2590682d86fa8f7c8472b1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcba18a1f4faf711b9401c5740cadff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56ae01785702486aa8584a711997d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70398a568487b11b4e8aa95e45106fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7536c3243ad118cfb2c3d8e98b19c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0d22629ef7d3caa7aa9afd59c82c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942bdaa4751d640a5004e0c77c30e94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928970683e2d1334a944d0ba79cc6836113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a22dee851820354f3701e73251ee0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8945492b3441868e0f5ba243e6c14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7628b4b4987dea17881a8379db1cf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2217d1bfe17e2df7a37601369ece62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df732c8faf14822e7f391d1fdef57c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f73c06ff6073fb546b9737d967a8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1869a01be36544875f70a8a02a1e6a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1325ff0e61da5b670202a40246355fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7a5fa415a9602b9610e3893e42d7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9f672c4df5d5964badb82589b6b66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c23149b210bc9224e7d179f2695a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d63f55142cb790609f2a7d09a5149c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd05932bf29598dd001b8458b7cfd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbcc385af369a07afaa34de2eba7b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370cd0f6e0088b28053d932fa6fecb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed5fc0297e47c38685096960ffb250129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac829afe6cf79de2a57628a0d2038f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60fbdbdce279e99bd22871b4ba491c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0e62890f1ba8c90c75e62e97b9b48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906804208d043b0ea446fcec541ff802133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e5c00ea27a91797c08b85e24a57c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cc39b6118781562a01b8427b47280135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884b674ece2cd29d84cdae35b50353b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145d8c42fea53a140b91ac668c8acaa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1994a50fd25960c974cc8b59d6d962138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d33113f4834fee306aa0825d4229c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e841d4ae22135345b8630625177592140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8660b605670eb90b2815bc438c4002141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c306d8fc4a77b06dd4e9a4419c0d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d615ea85d9e2a97876eeb44d4151f84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9155c45e71e763d723c69d6579df90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b10d06d96093abae8b6731a5e53cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf93b5e4334eb82b0311ea4616b372146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39ca45a69579c1b9795e99a25db664147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197d7f2d558173ace674f657267dc5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5823eb2e25ecfa7b5d4e8e6950742149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27213caccae2546b4d8f064581274d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986304c735adbf8e5cfa1e4cc0bc818151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d625da5a09df13b086f3f652cfdfd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150eb710a481c3b1670e10e3fb2a251153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c452cf9107d511d4540f557d906d51b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031750b09780f83e0c804b5a06f2495155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3be777e10c9e1222469b5e59d53318156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb78e0e1f1c6d13a1c0e888f8136ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996e33ca2e7096eadb46515f1234beb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e5a499591f8da37171e96d4775a1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaea1eb9768f19e3749932745862369160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82423f46a09930fc991417c7cad154d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf962d4f0c9e2c805631b58ecdb9178162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16bcdabd6e94cd3150614395572732163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216cf40578daa6113ea8a5f556a40b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93ce26124c8e15d87f36d97fd8a3c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b2383168423101f5c7558cdfc0d86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90e2df631881982fd2b5f827e19e35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f7c4c548f6ca66b9951d92eba3e32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef30c24b539e26b6b1bbc06874b9de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203f57ba28884631cb99af0b9d4f6a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315187cfd4794f8e0a23154493bfd3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0b27cbf2bd810a9908fa93c877eab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cca2c8aada9dda99e3ddbeaf2ac52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b08105e7256d4243c861b4c1a8c25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2708767e7545d3eb0961d18c639477175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a10e988ab758842a557a35f23cd702176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c0312f336d83f3d1853df5bf74701177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050822294a87cdccfdf5e1329be5f041178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9a4d3746f1dee9024d47528d522ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc6ae2736c5fa48951c62ebed4e453180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4426e268cb4b361905fd89e0690a378181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d131fa8ef302532b15601433f30457182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b102d17b2b47b0b38d4a5182c4846ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09d4a00d58aed17f4d90f3092327fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898675285c1d4efa07f444330c165e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75560a93bc19b0ade3ee58b94d4488da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8e739fa47224a5bb048cf5f913180187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6f02a153dd1e21f19be3bfb880925188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd392864dfa01d1bd1a264832100f6b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12dfe8543008d7ee39a66c4be534cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966faab7b00080041cf735e0ae028b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1f684626b0107326b917a545d1b58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a72888a39a69cb42eb2f770658146193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51355cc0d0ab5ca0ce1621d78f772185194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc6188ade40b4f19425b92cb8d6775195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f9864f6057e9eca48d193b3d767f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0447ea3a5967ac0a86fcd2d7fe22c80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec246d3368f4dad26b4d0aace62105dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314250ad95c818f8c75dee33b75824f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffc9b46fdef6d58aee2ffe4fa32372200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f6f0099eb7c08cd0d14cfe1fde087201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8724195c32c603b62d8c61d3024f2ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55619c65f9d51d7f74a1ad7398b9dbaa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91690717a523419d797974c8c3a3e276204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d9a789bcc543d9c25e92bc1ed688a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c3439c96980bbacfe79d8d799a0ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f989a8688d01102e4fb692f6ba499207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb131e0f84bc6f85ba306ac69122d89e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac87e689e9dbb714ccbae15f80beaf6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0bed7985a1b6a6bcc51ec0300537f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb76deff02bbc12bfbbe0eb5190ac79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2062d53ca41288024cb41ab0a9b0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fd5c8168c32af49b7152c6ce9cada213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca64dbab89a4e998de996474f3c2e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba038fab3478ad62f304acdea2b4096c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d72aab59b7c3b8534ff666e0c57f44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e50a9ad571a41a7e89a879edcc46de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973f4cf08b38d2daa4e95522937153b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ad2b9fe063f5970416edc3f234d70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93dcf52c4b7eff2be235424a2ba0ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a5ae365a983385ec859c65e422f30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67352f333ba2854e76e34ef0247dbdf4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28112c717d7a01b22ac9e94eef362f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ed3a42dae3487a73971b87fb71d1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283d8cb829cac69355158ba55ec9a32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18164acffe9a99abae9c5790ec375d6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12335673b894febf56411401216507a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069c17c2076e342f31f650e9a32caa0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deb8552b5af56ed293a16cc76237bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b214958e2c0602381b02b5973353326230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b93d663799e76262601938afe751cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036266c75ac727985df74e905b52ac2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47040ed36e4fbc5f7c187f356990fe97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a003528385bcc9c830bd40b58fec43f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c4987acb7753263eca0a9944b3f80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f38892f2da17b2f817ec97fd82bf5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b684c3c33a6f3191a7e650db6396ae9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eba938eb8da8b9eb57ec80eba443a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897641aa3dcd683497ed9b787524274239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c8d427e5e1e55e2721af43966e500240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2d8fd84837e6bb08b7cdcb8d3988b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cff0c18d230b77f4ceb390cd6fb7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b84bb6677fa313a6e906206d0fed1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74f649bc1cdd6dc1749596a822ee00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4174faa185474aa377310726cea26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e2eb93186785d0f0f7d6659a70adf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace06366b3c5106911bfa90083c4f681247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0abeeadc16687d1ba18a8c0f33d99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f3a09f435b4a927d6fe2070036610249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92b28353b406c9dd7e92a4ef87227a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9172d3d613fa5e8b4f54cda203d8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b695d51faa5a76fcf5a79e249882f7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3554ddb50dbc2b182972c3f8df899253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19428659dc419041709d9aa259bc82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e657fe8be0872453862a4311cdb1ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e23cfe3f8fe6d11b2ba932ddeac2a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c76227a3e3c35efdf8da9429dccef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e815de919e8b4c12ebd44ff6e99ed4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3101ed102d82c93eab4d3a6732ba3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd84461a194038be145eda5cb900f33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4db13a38fddb28011c9374994b043261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46918f691bc486380dffec4f4024e595262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab95960fd405a617ec080316774eaf7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609469ca256d4f82c096f5056bc223a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4a16f122049745b7379232d4094f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67391400a0d4a68637f10627ec8100266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138ca80a4c03837652f69d944cc0bef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4000f147ca99a176454d56c0e41edb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e258cf359f84402b9b9d486c2c023b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224bde198d3993f1e79cc9092fa4347270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae2b5b7bc5bfce3297cf1c3d447cfe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c668117f1c3c59ab2133991742c3207272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7703c1741a2f8ddba56b3d823264d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c647a360dcfa2c258147410527b92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595d3b517d72f411db8b028d65b10a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8285d6dace003888928c636021a51a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16efcfb2430df4f94e979f64ecc4de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b140817ce4f1eaa8299f72204d7da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba975e9cde66291129e4647b4bfd30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3449856036ede2dbe7874bd5113e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddef970c8918fdf646d9cb02fd1e355281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fc124064718e4fa73a39ec6981ee7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee233109ab64dbc0078361eee86ff6a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3faac1644b28c5b4761bfebb15f1f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722ef9c3116dfd886f18af946316219285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cde2740028e8178eb266c679cd972286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232c33a9ed9da4741ff153d8c046cc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dceaf44297b6674003b9cb38f67862288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621d4658b6074e03d34b26fadc69d8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0e890bdc08c83ffe9097e81c159b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c07b0919302e1809155c212a36d1e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c5b4313167efcda058a55b7556971292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddc4558513b7f7b1981ac36477942e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f9d1306c267abfa0a6d90a1ac7757294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c8b78eeafef4eb82102cd415e533c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb4117f5788523b613b6df9c5ed82b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d354edcb1156860286e992671bf09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37530a42dfbc8968f6fb169ead89fe1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d67d18d8c40e6c3e631896d3e3d2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ad508ba00c6a76aaeaa72c2347566300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91f3bbb1dc82e7f8ad7f36ecfd937c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e0a1ecd2e12eea49212c863617565302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ff4090c508ac65f50f07760d589c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de61a8b9107932378f4823d6092d924304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75959c095a9ef0facbe15f4dabfca76e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298bf96fd5f67f8cda39e12f29636fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab799f3543fe4690dfa3110079d802df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71798f66b4c542ecb16eadcf6660ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7436ba9712963051b094b351ddf32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42be918a18380debf40b9f55310278310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7cf089c6087de521f0d0889c04bea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eacc511dce02164ce8939b3dfed4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13102c5c7a601c6159b0b7ac006bac2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4902447e8bd0a68e29e910e896912314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a51e69ebb76d5a5ba7c19522f6290315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02d11c6f02ade15f72d3e87edaa4d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffe01a7c4b9cde4575968427414797317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b91a8641114a95995b8f19eeabd38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808009e41c816a8ffc49d94fb53b9ace319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0f194204125bbad8192269d3c3101320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa8f7bba3e6ab4bc516425686be531321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13247e09f7a5bcc82042afc41ddfc855322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39b0e035acf66abc45d3bca3f9324e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ec1c4832cd60ec153c968d4a7db12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89e339a4c99c083caaed8e17ebe5b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bf2763b52f78951fa0bab6799b146326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58f62569193184d30b2e7479a176ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984255f43fa44e7bc762a956f4166ab0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d943617177388d850a793346f1842329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14fa96df87fd61c9b6bb6aaa936cfc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f685e7441b146af8e08f7464787c24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844ab121b655091423888ec4c8ca62f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026ff18e56edea0e7a3dc12b58222d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8b04b4fa2919a321ed71ec34bb31e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f1f7be9fc2228e9b0d95421f3112c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16590a860cc766b87f165cca21890968336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31183dc97dc54726e12b1c4c3d2f3031337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860a9df7a5c5ae994116d0d3545530e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892f20839fad6ca295d0d9d7a5735db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2054ed3bb06eaeb44d6901e36080be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddebf46b9c43ab31ee9f6394c738af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd9144f8766a8aa17a7555c013f106342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2577eae480d945b23da94cb4528f225343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d3e34193a683f3881b9348dfa7174344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61da6dc4164c86797e6a5275429a10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414c4492fa2a5058a5dd2c2ec2a8767346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59853705f1314dd46e034659d88042b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982417a6420c5fd812ed3fbd1c5bc29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd363bcd04531886c6c3079c8f59940349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716288edcda23725c91487150c5d3cb8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf1a5f190fa6c5d28bffad017341da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9dc7d3ef6d055654e00c1e2bfcd58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa31329d12bcbf8bba9b4c601641db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec08c8152f937eae0a3c40fc1388832354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b92a9be90a7faa62a780ebba31753355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2244c78b6db4811e031e32a772dd9b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6fa0d307691604e0d401fba88b645357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd260407e690d8bd8833ed057f0246fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73686bf11d81ba7d6e042f9760ac1865359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be38a1eb7d2574ce55e348d4484018360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9330c0feb2d7a0ada082c3f546b32a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe036a296c8ac138c3982a2480d63717362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a922a405cc6fd617b1cb80f7a700a64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025367d34f0e1e279e4d299b02620d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd0600d7ff01ede4867535ea05b93a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fe9de007e6d440bdc203aeb4c7a7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a38cbcc228846b9325284d7505b76a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05893ba02ed379ab1b6a414d22a29c4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc25ae0450a9078d9a686cfac2d754f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e00d6cf4889c22de1527b1f564bcf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da40068cf085fa32f29a8d3047ff93a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c594ea4b767f1ef1288da7d22de1266372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903842db0a3b700f154762eda00faf3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c98f1c001bcb9b4b9c3a8d561348e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bb4426360648514acc48c944b80a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00787197351525921a06e3ad7a7c7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1f7972f258fbf519bd51f88374b96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba871cb2e5bb037fa13a3af5c64fb3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e571fac384eadf7521829a32b62c4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd89a9c3118de79bf4ce8160019d84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86812f615bf3c2006aaee4bff54cb171381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235e19cfcc2d915b7a54160391a028e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daba8ad9f8593b76b2c2aa4f61892fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdb9d7efd7f0738fe786eacc5a0238384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60724926ecc264c988e2d682b19ed0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b7b9d7c19ca61addad50e890648b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe52d889b1a3be1a271a8939fd44f38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37bb2edc66586716d0ca9029e5b89e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8382acdd8bce0ee0665b1d0849d59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f81014a9f15d16fb393f9e0e24a82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db8468e75a69dbc9e699332dc14d26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f3d091278166489c5e6feb9b274c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd0c64e3cb057c3c1085cda75eb7a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6ae4a3bdb0c4082654647fb88c293394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43e47fa52a0999a8f45e31b53a543a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92799f734155cad6ce1ad4a9a86830396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f470a51f54937c1205c6cc064cff65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa0f5688bafb2b418025fba51da6b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d81ec14527c19c1a6ec2a22bbf9486399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4029232c3cd70a31829932e7bb1c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408606f3d2a68a9e519e8c882ba7c173401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88d18d424905e8957fdd5ce81f2243402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbfdc17b10f30b30d4211559b7a0f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2c538abee991b79f9dc75373911eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26114555b8df852fab1243e40ab14e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b46c866da5c364d7531e83d3dfb362406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8d55fc5c30be30fe308dba817cad2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de2ffc8521beaf95a0377d464e3286408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46743f796f2751b4bd04a2452d1db572409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58580cb76e48ddf79da29b2c88468f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fd3da63a2fb9692271f830d0e989c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fd926e53a39bfa3766cac93269f26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e395cea9d6976c013caf69d53d667c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a57d48e83c5f7848e92fa4ded112ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f194993513522185b61ee2f5c159d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e07d6b6d5059f5384313b38bf2d03a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f81e4e48ba622ee31accb79da2e497417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd83e0e238095c10159cd2d7265510418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b0df0af404ed4c20da18219d558bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036344828c7fac973b9d66d93108deff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6b8d22615320e31e80b5a7753cf69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a651316b79b203ae4030c4351200d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466a25f92ced2b679711dfdabd73d52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dcdddbddb6ce5d09775cc3c7f1766424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bb3c738eb26ae9bd879814e73fd1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84dc9afd65327e8752e7b68d40ee46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44bf913f3e1dded7a58bb81d51cf83427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65721180b1a95b1cef06f72fd790f820428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3a1f511ecf7e7cda182dc65d59995429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232d172a1b17da3b64123c5459e8f25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a65ff2a6532add5fd250868306560431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33522cda22ea91b090680668f4f8d6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4453ac60465e8b36a5001ae65446254433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56f0a2bbaaa7e1f4426f61854c4e34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321da390d4de5a17292939fc635f08a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d75325882adfe44ce121d42d3cca5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a044fbab4aaea938b86295421c4cec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5c1bfd9c2c5a9b20a9edd99a7f1cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e61e9a829830e7c6b315e42b909a3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a2a5f81de4440cf418b5c3b410c9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa174a33ff1ba9cbe6a8a504f792721441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737adb7824a08e2b858716e76f451ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78d12667b28153aad85cf94a276eee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a485f74955d937fee7194c1500f3668444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326789b1f5969ac40d880a16d95b4e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b502e2fd167ba3def269df9a7ed4c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618b728c03b39d570efb98eeb4cd411447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89479a913a62c86cf22ac79ff7d3476448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8f7dd189f182d112d927e6635009c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358be394de6aa383672ab1ba6ed95eb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734965585c36009f0c442def355de709451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e43dac5c844d18d025b1716478ad5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cccaef66b4e362945396599580bf0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f447c13cb59bca9d7d0d31a5a008bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e25f9b0e2f8b61f0259f14b2b01bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b592b2ecb0173f618af863d197cb1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e39e5349c7f9e65504b34bc0e6cdfd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965eae254d87e1361d66ec5edd826bb1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0c6831331c7478a9129717360c580459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5003cd703b30944f78f940e66c828c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68be272a56b67282794a343a3c96bdf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abc75894958831d21f95267234072f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4a24b6cc2e883b54bc0346dd82c87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02618b8791324f83dadb3eadcb09edd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab723f4a5cf881c99c6d78b9fa554f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3ef421fae99839d26cc891b1fadd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bf2899207bbade6452869be937533467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e980d8daebd67a59347d559527657468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de731137b9565887ca140d0653e344fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82f24d599c7aa929cec52aad307348470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b09ca416884718dc9620d3eb3080b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322a55b6f92c5d7f39aa082599753a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a9367dae65ea6fb6dae36a61345aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4366e74216885fd87948fa31678c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cea2abf004d261ca1fcc0bcb04ab73475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2c5adfc8cd00274ddd4b6dc8d95d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bda855fa57c3040dbe6045c1f77e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e48d6d1d6f5a0b722d3ca5dcfb294478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ddd47539bbef328a167c2619221e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a55bc7c8dc9d3170596c3d515203c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ca08ec45961f2b165b3b59caf34f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f7cb7e3a2c56c2cb210777922f734482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608765c5ad1465de152ef952a408596483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6d7b7bb12512b31d291f965b0e70e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c0dcad52c5e4d43ff6c7461bf8e80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696f4f02dfb5d789200c84ca203cf73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c433e4b0a1077e03f7e9dd3349585487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a6bb9edb3dbe2b096baa6e5c0484b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3ca40e087a12b42acd05f46bd221e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b8541539bd71e80888b39838a2ca0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f590665024db088b27fabaa2fccdf86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cacc092292846ad6a0172ae5d77d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d7280b5005e8a596042267b64837e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ede4d58882c0e01d1c366592f9740494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d1b37dbf15bc641cd6067c608efb1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcc05b6ad303c147988778212f93f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d6c07ff65ad2f261faf9d60184c49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e7adba654dd6a90e07c38d1aeb620498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e881466b8f596e63f802dc4932f6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ecdfd02f777defeacb82f20374f39500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556ce1c629ac12d9e5542f5f572c8af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27871c9fb1e96c2a252342a024bf4506502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24c65562e97144d4bc114e7116b434503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e83e7493d5b86cff18339b3918e9a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d38127462fcdc54b5be8afb893b59a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10e59eb3b8343889abee57efaf033d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0a9e1a19ceec5eb64d83e94270869507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273c9d44290666889a45cb02078aa3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b7661a9a2b665e4aefc3c365bc8a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d2d2ea3419f87c29267d2b8c97f2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5c88d6da2497fa970df0167fc2e66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e348f0d458fd941c9736549c6d06d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652987d92cab7b426de5b1d5582233f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb8b43d275bf81ac11fb5e047eebe2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4fa59b55a1534ca1b8249d4ea294d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b411047d3fb61ad1f2fa03af8492b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e28d81d1fbd35d1c18c1e6bb1082b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf0164352213ef9f79c3f5472c7db3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5a053a9b99aeda19659ea6928ac3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d886ceabfd26bd0b254abb6bc6d716520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cc880dfc0086471242722f78bcf06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed4f980610fe5204b8f67caf49ac7d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c12520464907152a8d8507d1491221523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cb6b56706dc88015e0e4c46e85c5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe22408ccf278c5a43afa1e5ac67e71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b48c10d891dfc3db3dae40bf783a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07167b412abf64e4845a857d2c1effa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f73b081ad40da80481d663d028f30528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb28d4af9d0691562dd23a2caf13a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15eb77a31099c29e3a723c11ec2d53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ebf9d8bec9275ed0131e3e14ef53d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55340858d692a7603d5525bfe588de85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e5fe8a035ef8c7b22baff65b0a229533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fc371a072a3e9ea830d16dfd6219e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754423700fbb76851e01f1ee83191dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed704ac423a18c913b193b95784a41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afb3041faeb466c81233963b59afbd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde46632aaa1af806cc3f478141839db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fda533a1cbb2caea3501e4e9e4daed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b93fd7e5024d56ac46327b975ae15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a03411d6e8573ff8ece274ff66e84c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33ff84ad62f8e6a8a93602567fe5af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095d7f1d5392abe5cefc5f997824a3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe202e51d72e75081263f51d656675ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41fdaab181f2cd18ec7d55310002b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba990d78f86805113e5306cbf59c9ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a78a7e5c3df3f840cb4113bd8a04c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957a813fa651fa8c2b8fae5493080b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c94e7a5f9a2e07423ad90a1168be0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ea96489e4fdbd627d4030ad1a9514550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8a436a579c941b03fb045a9271242551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc74f3cedf45aa64a803c6de160e615552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a14ddb3eca92e994138f4c1da84df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc475914025790e9df92d28b935b3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd3c4a0af0d96a33809f57943e0ed9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bc3b42e18b1459e7d70bd5d49563c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9995a62dad5992664393b661d211f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892419fe759d7f3b50a8a6cf0c3db3a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388b1f3f8f4c47887c603fcc808a8cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbe9b76286ff6521ae8396041380a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b4cc91dcd9776830b10b0eb82ffe6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5139cabcb9bc60eb2713b356b0ef81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71741dc4907eedd6d997d2d2e75f4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b568590ce82b2e386bf86ecfff6645564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21062839f7643b9d33931b55e65f65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d1b1d65bc95e17f6c84df5fbbbb5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d587ecf8c133c2a9fdf68b6e48494567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5ddfcb361cfbb464bf01d736b4999568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65640effad5b8586c6bf61772775aac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7dc9cbcc6ad2f05272af75c2003f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5764b43030c3112b5d0881247ee3ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5e1a73ee4b0faebce4246d2400976572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229de94953ff1c8439c2f84338cfdcb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfbdfb06868807b5a80860aec9b393574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaddfe7cfc1f16241416f8698624a6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9541be3f9ec426640e66ce332c84691576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0831d020e3f5d179ae5d202a7679ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d4acea4425882131cbee8c547cc24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ebbe805c23c806a2f8c2ed2a00c50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39161448d03ff6716797187a9a4fc81580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d340a16d4103cbb9166ddde314f087581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faac876ea9286ea4de7a1e592e4616b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9686958edce7ec128ed5381ff60cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b09c24e9fead14c9407405c639b4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38360834e1d52dfa914176ff857b3de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab04f5a0d6ce3bac73a1fc406b410bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe670ee3d257d8dec4aef3e733dd30e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe57830398af80f4246cc83f180681588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f2f94552444570de202632e895fed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301849551a484b1d91671c045e97763590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2882eccfc8ef3d5b545cb0cceb229591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20821c725469b85b738c681a82ba90e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bc0d3317801423ddb505a14d98b34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe85cd44b2a3b5376f470a4b12cde4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bc350abc29323faa501a8c8c2c187595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73855a94cee21e918dc2075097551f11596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc000711e0f19d49d5e2de489cef442597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abf16942ae2ff454f63ec68f48af09598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d186518cd2cf1558f6f8769fbacb4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfba1f63ffb6b8bef3d0fe36da916e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0a28cf5005322e508752971a2d95b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a218749867f3ef3476d3803b6f731e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691a2684f50123722b9d5b746eada16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70e775b71f39b26e7fa33aea939e55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffe5af921a72a0a59299b1d836901e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d643689f857d8b83b5fbec3840361606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46f5ad57d41bf78168309ae6bef2c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3fcbad875eab20c5c60aea14d1144608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a8f095116e6b0b6aaa83eb3a03f47609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedde3b3df4c74d34721bd0ec692bcfe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cf1adfa0a7759521083b9ae58059b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669ce9bf807271ae79f536f96837ea0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6807bce09570c135691d90ce1c5d496613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506ec8a9d404e1ce53352359110f133614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cf0fdcfeeade95ae56e4c54300130615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be50c16207e2a14dbd482fd1bd0113616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf28c646fd45ded4a74c14c4c752fab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bcd4a9b7a04ee4261ec0164ea0718618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8db3cd99b893f166a04a4c2cb6b989619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e2d5d5d63d6d4210a653af4261a17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186571de4463298a603b2c11653c33d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afb901b3b6fe26ab722680083b5738622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccda91dd49ccd763ef8b4f2f59360f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967da4c8ec43ce4705d4dc6a40bc9781624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fc02f2a13c7f923541789a9dbaf8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa582ded29ba31fd7cd91025fadfabc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb623e46a17b0d80cdd00f5f9c0267f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e56ffe22d8b390fb03e1c9780b7f12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c37bb419a9395baeff359f00b1ebe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2f7131ded643c345532f9e78b18bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a845301bb310908f8cbfa4131aefcd1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b55beb043db7d5e9a76b1e371fe0d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391e8cf1315dcb6c694a0ad8c2c321a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60456f6924e7ca3bf1e78af9231bb8ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902f7a2b4659799a83d416f1c445305635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188892cbedbd0ed58f472bb4d87fae86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05d1ca34037d13c4706f5875df9944637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5089b8fa07b4ccbc65ea2b32195047638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d52ac4a9680e3329ccadecb9bc3a6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c712c024bb99842c543ae1c61f852a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7652c06316fed8af465b1f0c5d1e0a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68316d2506380f4b9a1c80030ae09ca0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8809dac5e99b9dece664dae056631643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fda4fd20f8d5a3d63b2dfbd5315c41644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780067f6f103bbe8cd351b989c20f01645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b066a9ba7affe7b3aba8045a2de044646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f225afd5affc3ad08590075520bb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9492f9389191cabee0559ae1539523648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6e950a533dc1f3be287bdde4b3808649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faa8b259ecb711db3e1b03857ecd3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3f0f8bec0a448b6e857d452666000651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4a970c22c5f4e9d5db6890f0f1171652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0f6ca71721ffcf9a19fc3e08e158a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd88fb6e0d67733257fd8f950961f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cd5ac2d9b1d26f672f549bf08be87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4329c7adc41ad5bb4edd808cb536fe9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b06077afb0af7a65cd8c615b97354657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da96dd6a5136585f7288310ab07cf0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f4682bfcbaff5b71c5c7ab114863e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17c20a76702827dccb494d2eca0aee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fcd12cb0360483490065528f6a872661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e11967ebaba9693146a3d4a2fb1e34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94e0c90f41dd887a507b56bec8066a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce734cab4e7431902719ac15a271ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6bf2b0c88c4039c172ed830edb844665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09440be4c5725650a15cd66b85352f2d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954357ef4179acc911b444ee99fb1963667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25088f55743e402e11fb630cfd0aa72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb156d0783db3de60d8537af8c14f0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc571d912594f3a187ed8ae11a1d3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e1f23e7a2418c8e21161ad5032945671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4a6ed183dc62c8d1f7902a0f80eb4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c51a972502f020abb67404494c36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b364390f3a0b1c55bab9ac22c7ca3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86897d17200b73d48c3aaa7c55431f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462305615e2f8db830f97476166731f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05243a6318fc7e316f1ef75e6457ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def4209a6c17008286fc3d7ce194374678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1aff9995359f71cf1a0cba5a6356d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab01bd8bda428dbad74e528f01c2db4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bde52cc7fa624016a72d1b9382ef65681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e785f1955a4b9145a6c0250cf6333cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc1bc5bd63a20903c7667a25bc093e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535b65b9a1e08204fdb8efe28f7d319684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b439bd73446eba9d60b8f41a8a698a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092414223df3a4f3adc478b7f2f0c72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effbe5d3bbc76912113ce12d28a92a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875577b85009a490dd02f8adbd0561bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022fa34b27169f0a91773dbd1cbed2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9594edbaec9eacf635d3c959cd5c307690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03db60f64ff7447283313599d3f894691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b016118f6af2ae23f01901e3b445f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c5e45f387372246964d8e75ec9db2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0057892f1b44e01b8121a679d830b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578c1c345bf1453c531edc1176b258e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894c3fae6d535f4334f5842dba1f8ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbe7ed148bd5b36b2fc0664da9d184697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1c74a71dafba206f2cf0a3d3850e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccf1c00f335c1d9ec8b45a1eb70cb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8082df516479638d5577d9aced8391700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459eb24b157d74f319ccaf25aa390f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6f3aff4f19149e742a704ab1b1e0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a700915fc8fcaa5ffe1b4a4dc36952b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2060f25b5cd73a2683d64c091b192b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545538e59cf52a2f1d038b9d7087a954705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47554a3c64638b7c4a8925dd96dbadb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7521df14fbee92fb2cf0369ed7868f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198aa8d36f113ac169ccc9e44249950708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071a1f746acef9133ca39d3f41e7db2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448798136f581ccf8f9d04d07beefe88710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168e536e42e5a1c7d23b68d97f10fae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44addb40f5f59f2ac6184a3ed5326ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4dc7c6b9547ecdd5db7a7d74637c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9b57c3a263a92cc4d28ab358b6c4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dd66b587ce85d2a57a3a203af1950715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff001aba6acdc3df7ae405b63dad8af7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e760d5640b1f199205974c9b01d85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98dc2bddeaec13461011a1a1483cb7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840af6522fc2b5ef6fb675533aae5607719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630930fe16c7ce86558580a34663705c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9ae0a9dac8745f4fb0d27bb9b5f2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea785c1fa0a4872933e56744443ca59b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e29439f6ca77f9e7f5a79c4fd01a23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c58b1673832dd48eac597d921a147724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689d3d9fdf0b99b3675da8e963564ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0c0ec1b00afa9280edda338422d18726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6b32f4e6edb522fc8e97b1ead2fbb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb60aabe432d83f7a9fab8def47c29728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7fd9dc37a299d091d08cd6f1326f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3b06b6598367859e15944c07f5c15730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d41bb564af1ace4dd3a51f914a823731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753fd5c5b0cce483f28207b1aeb3389732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8e1ea51d0a593a843edbfd7e7c874733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d78628fb0988b614653aaa3cc28f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6667db8a7a85bb6ca37297b33dd04e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae7bee8e8660c87e5282eda84a8c85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7df9ef17447c769684b11c16603dd8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f883c947a3def638bfbe952a537a226738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38026757eee9c21a77a25e575f693821739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843005d3a64467b1fc194636719b934d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015c52d0407a7fbd8c177b247ca417d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfa25437bc659dc2d06a283a19b36d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f613cd56e46e53302c247357fae4f15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37588431abd0d17dc458bce637a786a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123f41a85a907b99815537bac8a71c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c75112acd8b062a1fedfb708e4b0c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5490b61f25c4a369a482445eff4866747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fae3afa6831d9fac4a4e31e2be5dc4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf539608375d5262fcdc4e77ff0ce8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60c9e62e52dd1b951c10ec0a86ec42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9192e45a311ca6f2ef380b20a96b213751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488807151d5c1b2b5d8ac730371f0d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe802f16c1e65b367fa8da789fac5e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8888da62272c6ed323f729e81ce30b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b53f7cf6697fd202e1479b57f80312755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939263b7c2173df813887c02da3f1bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60723dcfa68495207842f9de7b12eab1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14616966f35ed2a024ff46dd4f577542758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75871961110a3ed7366a4ddc23fd9ba6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ead6cdfa9ca7162dbcba8d4604f0d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eee2753f300b187e69089c1c0171b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3661ff6688cdf4109377c2cbae5d1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa957af7cbaa83cdbbb0c39dcc7ee0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ee09e8df61bdab5641e6eee8d59d1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cb3677fff5ee5e8866df39ca1c91c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c706c99b8ac6f82d2a47238394744766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41720d6918dcebda8c8695f1f4082b47767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d901a9fc67aa5486743011481ce5841768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2075752dc6844c7651a952c312886d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b664c2996893f61f49662d63c4334770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eac6c5a4cb02b2f6186f2e3c87d7e8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69e1cd1c0eea1e54f930b351741cc9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f43976cf7356e3032f70bf8dee814773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b99582f3fc9ee517f3bd62ef03cf4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adac798815a63fbd2b3b1f053c7036775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439680f7012f2a32fbae838d4f3b910776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8a35ad8619eb710d471cf2d37efbb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58370728a1737b363c7e8a22520d76b6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5bdacc8dbdbde76444f06f6eeef9f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f82c349f663d168c1064c1f642c04780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df5b497e9e613ae236616330ed2489781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc86447f20ffda378defb13618b993782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957e9e17064a909d86140f0b5d57354783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfaddc899b22e6b3722b1689aff726d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc04cc48959709ca761a6a268e5f740785.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7c10ce21a25e8043ed4f21bae4fa01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9c69beaf03843e1053697efa6a9162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71238946fded405ef74bb163f654bd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a40abec5a6d570a28862ed06fac9e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bb13ecb86419cf2c94cb7d708cce65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9803d5aaf87bc674c0e4d12b3133056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a56f2601935b5a7c69bfe82c17b467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df028abac4f7d154329245b878543658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be80b78a279bf0956dab85bdc1871e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389b483c0fa1fc5cd24ca277a16471510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba620f514c6ba0ed5a0b74cb63807c4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0799b0b70e971e8ad45bd0c048453b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beb38f66e247814ae729853f302ee613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ec24df81248df8b2e187d395a9bd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce92c17f7b765cf99dd44a747900f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0b4f94ce705bea96b72c3e46569cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a253eb4cc3ee8bdcaee0b11da530c4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb4172e1be9473e7fdc53a17485e8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb9c100d6df724658b5b21d1476c8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6d937f15f582268b795312570132020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846076e8fd7c630d558025b1dca5e2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da89c11add83f22b649add187c3f94622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d06b653342d67f5cf51ae88069a1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03439ffba5aa489c7840ba519789878f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78baf9dbbbbe03fd84ffba60fccd2e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e07226507985ba98b16ccd7d4419426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8f6c1e6e010e0e374d027e3d943f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8525e24e890a06747f2a4bb08799d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5303b76d2c1150261d9e518210b17029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d348c5d0f6a17cdea9fa99a8f4f515b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f78cf9b40068559dcc8f09f9e88b0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ca6b53b7e1e4a2da4a4d04f46d3fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb811de38733d06a2ff3ea420fd181333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee66df11afe30bba2e5d566b8abbd1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988566658a3e9dd208254b59c31c389f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f95829e02a75bb30fb09fffd4761936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4cb8929b592e1c52e0b57975b34ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf1a748463dec39a1d3d04789a8ea938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c16d6de94ce5c6a2019ddf17596e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fce1aff6215e3293fafd40c848801040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c337573ccc33f4e6d2c9fed4098e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aefba2c1c8529bbaa7259e292dfc542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7779a65c8cb30ee4ecad3042ea8aec643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fb83c22a517b2c0ceaaeb5dda797744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506605ce43bcfa91094f853ac0cc6a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc74efa06fb7ca8933075b7bacb5c6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1f0b2c3b612a2974bec4487a1254747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10568fc29b9240ba990903d87102b8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fd51191415d6869aa2eb485bab79849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf17edcc35496cbd24978fa63a80fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138b7004b2a30641d0e393ee1e1cdc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f65cd5b0ad6c9ef312cd048ce378ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98564b076f56223e177f23869c7cb9d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b6352f858176d957e1ee4beddd87354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03f550bd6ceab998b1e3a889c3bef255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7181aa321d7004ef508f1ad3fcd94f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7232346b211ed0ea2c36fe65b19e2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88ebeca037bc896135038a75615bd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201564b42f8845d04df51a70b4d44c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd26a148f2d8e815f91608103b9f1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9954f00868092f1b4e9659ed2f0da2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7419cf3156b3d524c3cd9c00e175c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4515b0257c867bf4e5a528027242cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd641e75e3191e4b64b667a11159b3f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae0e177e6911175838b44396fe881765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89b5db2db0dc48ed2d8f7ba9b3c06666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d604244b4dbd42693d75630305b3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3142a50bf4fdebae63d00f805a0da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6968f8346b9593b45176247bd3e0ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834771df5d96a1156d3840c3e8940cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aa6e5dd6419ba0b960b49150b589871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b38b3e9813815c40f6c31e7c254d1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55a5b73da1bc85d3fd8f38b1c4d49e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f077e127a25a636e8a45adfe90fa074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f496308088133b713b9232b0eb1d3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0e1f223b07ec867b6103ee2ce534a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb51dce5ffcafb50f5ab189e6a391e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334217b573fefe55d0a0200e638031778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67d19aa1c7e3c533f09db04c666b6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ff3ddee1a3c9b5601ae537ac9735d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fd3079c6201c7902a966a64e5acd781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28530937bb43ff601e77cfc926e1f2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5c5bb738cd5aaf7e53dac0d8ef03483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce9b6f9b769b429950d0bbb51e1fa484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b7504ba134b5c87a9131ec9c5744385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6e8e821e7d402ba4b7b2bb94dd18386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a2159c1db218dd5c91b28f0978c4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d75e4e00284c4d236f2aca5806be488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179294dc9136a072f3cbc61f5c98afa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7cd711d925e4dab0e57303e4d7dbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bd72e730f013958ce059f255ad72191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7ec74e57f171afff98fc1d056dc9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0ed28d2d623322a3a3e3de80d4d7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276526dead02da236988018c07f272794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a2d25a7cc97a72b0a56ab608f118c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab279c2e83796820c62bbb1926215096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88156aca9a53b99242e4802f5ff41397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee619630564788b90e4ab5aca07ec98498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a42e186009bb6bb2564f2581b8b2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d6b66dbaa0476bc7d2f44f85c5408100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e0bb49248c20dc9663d08e9628ee1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab398211feff5e8c0c099c3a36df4a69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc352fd5f6f8646fa2280b7bb5c257103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b0b8aafbfbc841ae2673fddb7dd7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0cc359563fbf499905cfe16c79290105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ef705ec978ccd1a0bf675819884ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4daa522423c7c7f32a3c334596ac54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6502c52d32b4f8adfcb02dd470d66ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa00484fbce90b301024a87e023918109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c61ddb061ee538c5b05404ae62717110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4915d4e49401daac921cc4d0547b99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0007a2baa7d7d9f914a48dfdbfa97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ec9ee2a4616fc02b1f6d94da0fa97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1720bc83f34567eefd4821909a485114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6364e8e63b7ee1e4a1670f7e7921002115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412b1b53a312c7e56709af581f9f825116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10e89c2b48c3d1f9f93a08f4eafe90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d5b5e98f5a9b30a4d5aa337e62ca8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53532e86fd0962bbc2d972cd9eb45f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8658ad988a951d4da4e09adaf745b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f223ba31846f5e182302e16f059b60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb446f859dffde0eea477d7a62ea7a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8691970ed3894d615c207c7d60705b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946309be608959b626942a34961929b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83ac0bad77b6ee2113a115a4118e21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc67a901169c88c5134a3a1a6758e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead320de952915045cf5813a2f1c361127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700b209d673330c219b0ed68e9fd7e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dda1d8aea8385b4c3d05b15386d320129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb65c8b1590b9e2219662838dc4f271130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443df0b8f45bc3b2e63938192d57073131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd07809423d2bec130e03f25d3b0bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9757ecb956c695eaa0ba64868366d86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a62242162112cf9fe04ecc58b822e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef756d77aee8863da632fbf8fe17eace135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a559929d89909e3c58b23ac9442b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87197ff78aec0324bf7b275ba043c77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75678b2a8ac70e6d5d352edc05f0d6e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc9f9eaeb6b070b761cbae21df4de4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a38c035440a000806a74a3805bd464140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be585b5568ffb46829ef32cc0142af8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c5726a9c0cc2d51399908e39030e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce852393022a68acac1aec97044d58b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223c9ea351421bb61c1d48a78933bc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a958704544966ae4b2a74b008d4f3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbfe17618f0438bb96a94504ae7ae9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b08275f3f190beceb7750f21e386d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0700717336416571492a13ef5a4d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce2043944409912d5ae61c6b802cff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9893b41341fcddfa1c886612a15138150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979332409f7280b3790906985422133a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e8b2280e7cfb792ec1ee77167ff3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5cd3b39b75aa51330f591297c0937153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b61fc1f1209e87769213efc25bea19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084c09b3e4fe7b3359e06f43733de07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e90c43a55dc40feeb928ea60ed4b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9138f242dab27ac7279c646155113f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b26ec43dc4a5c19166628cb270bb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da683c0598df560efe2317f231c669e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f6e0028512f570efa10b0222ceb5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b126d9771f895e558c0586b6c58d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5de132c7f61eaf01b54d8c08cd98b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db6e30f21183c65e026c4bf4d8771a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b4b6e44319bc63fe40c64d9c1ee65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa428b1ff8bc7c704f3e872465d2ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b35d6cb2fddb00b12e74bdeb532f91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc30a070b2c1064e8b8dae42b333b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748bb88ff8d5f8887a648c2b9e74388168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02410db7cd5a20d0cd7f7132e2f40676169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4205b207741e3baac78b30e3602b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0fd454192579a78c297c46273e96e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e98028761221019e6938946ff1e5c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f2a98e44f00addeb73e4c921b6acd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ad0fe58da589d14e188b79f0a3916174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96200038e0e69ff2898fe3fa85e881e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d523a6697d958b2e2ca0917e5ef216c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9fdb7d87f7e659bf77dad5aee80bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c993f0629977428af2f4e2299dccc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6edb69688732bfadb20ba1c2a249c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc993ab6c12e4d85aff37e27bc84f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87076e006670b4df546285dc5782d0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933e21e1b7056552e110f7c6bc4480c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d03ae1c4da87039fcfa0574333d72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f798ff4453b99eb5721f60af7ae35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac43bd057f223cbca6e4096e3dcd8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa370847341932a44aa1d17f611076186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c73278018468e5997871350cfabed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1ff185b4f504c1468d4426006eb25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f426582b93974f98f1b494b8b65873a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c145fcf0a8fb35c8f2ae9caca2bf89d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6a21dfccc76a09b46ecdb917ed7d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022787e0b8190b1379dc7f16e33f33f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc092eceb9cbe5a9cdbd09ebd40395193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348ccfbf208cd14382d68898e3b3736194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87658e7a1d2bd6f0641213ab3ece1af8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647a9f908c969a2c3b2b0389f8d09f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85814b8f26e8e2f1c194e85221022b07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0534a8731bafe7d5fed599366e344198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8b6dabb1ff1381af472d62e0275c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16b3a1627192e152641fdeed99a9ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aeb45cb3a33900308cbf41c1315e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6639c25416276572341e0901c3147202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c02647de37aff1e99790780c6f504203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70126bf484ff6f85eac32ded7c07a296204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85faa1dc7942a9d1ef83ff706f8c96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e57796ffcb6fafda48e247df44cfe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01921be49799ac25258bded6a314a83f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73294cfcdc0f63962957297608958f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca7acc655b60cdada3b2c636b7bc5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9d4edc1aa8510941cd4f834aaf99b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999434e4beea001a7644195eedf6641211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660207f9a104247634a43c760bb3c6bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7e4c1b77914977dc47525dcf9a422213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d1aca15e0aa028aede4c609f6982f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32a3ce06f1ada23d7a5c6f5d17b40b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47c6b5ec8012c887062c08086303b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0b6f8b621ee139a9cf37d200d3ec5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4fc82a6f8aa6e0d82e317cd01ce35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9294c2167837a8e983c22afe71bff8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072f80f0fbc2613898c2fd5a66c70fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c62403dedb820cf4b08efc4915d0f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472212eb8710ee5d19a8ce35b84f9fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557f5702b743c82d7ef0dbcf1995ff9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcff4d76e8bafb3d1f484ff812ae7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d249c9ab9e6d9c6d1a0099b97cd65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d1a28c6b87703a0632f655ac1c0c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d4bf996e560f1ebf7f90cdf6482f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02291b7ad3f49c21dbe068ebb0a526cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e56913037b0f925977cb4717be34a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96766d1cbdfecc767037804b89b215ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5cd10891bba071729aac372d9912d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bbc6f39c85d6df247eeeb7f553387232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3b8032dd8d071271cfcd50f7a6dc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4191daf08ff93691de6deb3af5ffa1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b57149bdbf164f3bf153fd8401297235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9b85175499352d2f5ff651196038a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98aee2705bbfe10f1fe326caf9f4af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d71b80f6445f18b8b2ef9efd072c51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3305eaa45dd17f68d78b7210bdf014b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d121fd5f630b8a4db9eff8b1b2b45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c8ef0232b3715d387ef5510b98385241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cddc1140426b8170da1e88898e7d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917ae96d077191bd0aa8e56a87dcc15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6f0687a1969d75a1c18adf1c0061f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b19ab6cd1f516cafd838330279020245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bab1b942d1f76aca7b97f6985df5e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b064b9e739d88265a5d69fe8af9f68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba22e850f4e794f7a23691a30f430b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180aa302b8cb9050e5eed5fa2a514631249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c665ac316471052edc591f4a03489250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb58159af9cd8ff82bcc6886dd1d0e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e3e61f7277382dabcea93eafd9cc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc7eff0bcecb67d4ff7d0af3d18e59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e464854c0e01f7da6d828a7b1f6010254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d968da4d574e6d197f63bc7374136255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d98ccdd1f47130572c1eafb1c68a2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13b5e7065945d0fff4cd27cb468def257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0b4022ecd350f113cf67a32fbfbb0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714574960c63d5bc31e5c6e6d4ce4ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43166420aa7be871c40c86bc7e0e9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c56b60eb06450f0db18b2e5eb26fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffbf0694a0fd2a0053a2ac2396c880262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcea5b601549b9d201b88db0b3ef23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ce0f7ac7ca2fe36c0470206f8718b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700cf58c1f65d9af65bd5cae163c0a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dcda16b832768498d2b81dd67d577266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d2b1cd2b4e956249a58bd5ec4067e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e056689ec687aaa1a7208eee018f4b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a2da2e52c3f977de83f367937be42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c045d41103f6f6de7bcf5b39e21af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fda96e93603a52c5151079b45a1607271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb39ea67d59924ce4d1052ea32ef1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260a0c29ecee7d4560812e5cbc0c5a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfaad369b0c6caa89d770d68cac86e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea231619eacefb76bceae8b13d93ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfab0f77e95ef8c69f29cafc356f45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005228485ada70d3f2b292b32c4deff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08883ddb60bb4b64874af28ddc46ff3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3410dd40a9490b9a98bc2b4e8bf37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e449d1471f2fbe2c4a0a21ab170d77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a22f1894334b21c1bd055bef8a95e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f842224a66d03ca3459a115d48a83a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4d9e6f7beaf91187da0a516ab3156283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d64b65065421820d2848a9f41d23d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d14bea7be0c86ee588e8004e5cab4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9cbab696a7f1872ffdba4bef99e58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebfa8ac5ca276d28f1ab5d042ec563287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dabde9949c5852df97d912c328e6d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f494719ffc2489dd5751b61fe1ea94f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c9d94b7c2e6c6fa2558fd62d80ebf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb640363582ccf95c66f68446a546ab6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16392b744ae5abc3914351e2d4036ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25a13211ee66daf05ebcb9c7e07e58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69b2544b552b87b61baca0f8292b2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f93611efdf35b6ab3277295e4c85ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0719ae7e86b75b0cb77d9d4f384acd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93529b41a6d19e8bbe9637d61798b080297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38ca5f4ca279e6344738d3248d3ec2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28658692925cc9f4a19a194eb96b5839299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f944c926f076afb14014b6c1d11270300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99ab099d9dc867eda8ab290d6084a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5993d5be91e710cde8915ea4c203b0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902a5d979733c224aaaecdc8da2f40c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3b72cba75df604fd1ed1769fd9204304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558657b501638a8e4e19c9bd5804e43d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada74f12a5e107a4ce7237498d943e4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d1b15a6cc3211d3024e91135394ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682674714c2521f8d9d0448d889012b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b960ddb16b1713634d258ea05eb6d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8035e4f00288b5f9f5dfa688462f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83135e1a01ae9f8e28fd5841a5e011311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f03f83d1ef5e7ef58ff01cefa09d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea4f9687e7c68f489a2e08f9274db0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a5578e5c08268599fd1f54bf5dd1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0526bbc7c7b04a4ae8db25078bd32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd68a5dd192a82189c68f5e60a7523316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c45ac8283133c4fca1a8a41a8bb25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a65b7003f03153f5e27153282da06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e1ce555c9eb5fc37b5339a51df8f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809df92bc66157b32eb165030062361c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb9660c134ff54117f291442ac7816321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5930f3d34610636439002a470764438322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdc0a4e80ec6db4dee11ee6c75f52f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e73dca91ec97b148198f6f6c4848ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e27a9ae5cff043a89df586f89596e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caba1eb4c5a8b0e326a24a928d6979326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cdd32f41ff5123c9c734a76925405327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3ae9c2dddc7f3aea24a52ad05daaf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331d8a31ee5e611946144658a84a33a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc9074b3b898d5bfb0d7babb0e92dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f210c1005a77daffbbd278c13214d8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b121fa24446473718f319ec843dc1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df828aab6698db148c4f8dee07e0ed5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390895441e1e7901f370f4349139ce4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00393017f6720c89c18ec1d6ae936b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35ec87cdf126e9fc992e6a664566ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024ba9bf375f6bca561eb5a40110527337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dbc2067fa9e8da7d68b5ab439135e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf86e09e9bc423d7f5ad147dbe3e64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee48f645cb761ae5bf5f2e15f75a2eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483de68eba20cd71a2908012ce2ac7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293302394290578c994b74b0f0291b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1e3c449e7f52535d217fbe1c8c1ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6808298be6fe2cff70d852274ee42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cd40626b9b10eac9b3b22758f8387345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f194c0ab973a7ac0c73eaf6c5d728e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826f68293617ee0dee26383933c3aaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba749c4a1678ad558f626ce3d24756348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1112e8d811d6818dc4be0c102c93f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64073c5d223c098440b6d5a2536cd050350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f8639b6e24502b215dace068a96fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf08064f13249c060dd650a3641776352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8567f49132bdedf736ed96d7ce3c9d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3d170fc6d959689bcba0a547d58a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b2c6cda2467e8ecca9ff1a823bb1d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c95a276a2ab5e20fb0b62a0e34735356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15d91b49ec7325f279a215c907fdef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20f2c7887ecac9156d9cc76a7d955d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0df97a08d9e2385bdf6ea81250950f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a04cb7cf58375a910705d12dcd0313360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffd16141a37f8ca85265bde9c5e5ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8651a61808ba295b5ec0e59ae42ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802a2c6f58b61832b9c6d07396f448f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e1148e55e0e519543ccbc5fa47162364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb9f0c00dec5b4ef50cc4b901e1172365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dde0fa9334aa6cd14885e79d83e4a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e8f60de8799b85a88c8a109ba3289367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c686172c105c1d87dc5a00a14d0f74c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829db9b6600077f6fcdff4046559d6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530baffbe00d2e799f015fe80f43624370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fa611d10a79031fc36405e999593d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d4655f39b959e2ceb7f88eb81cf96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e7b3a5d50c567e17bfd8ae93fd826373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388bcb45f8b4dd079e030e42c291097374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42e83c6c6c3405a482949a7f6bfeaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411317a11d3efa598e3160c25582b69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c7aff32981502c2431fe4c876b40c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c892d898e14e06ad9102818675af51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96a7701c7e206411ba2da73de10fa6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325f896f682d06d7de7f588b6240f7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefc7ffc66ec1a107e1d53429bc167b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543827a64a1dc44ac3e6e02ea3b32da9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af47cdfda50b93ea93767473889b957383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed3203c582c9986aa316d2e5a544bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b0e4da298a2f0937d0b0c1e7cf421385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5ed99aa5ed7d1b6eb373007841ea2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbd0568bd6f3ae48f74b8150ee8cec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd615703e39c0e8ba7c94199f5eeda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40c5c38a65a3f41ee3cd2165a2d4ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234efdd598daa8247e5fd05c36edffc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d51838b57600e741e3219d2bb3e89a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee85dade1ebf63e02b8a1a7a7fa3f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095b95532b4a901fe341cab5dc96c1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec97f55112e6a6d1356c1fe552bbcfd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0941ade5ea74333c78befd52fdc86395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d108e017ff8b23ed3c2c482ee0d62bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fc067ee488a412ffdb149ea36a217397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c79c70c7ca396b67e3dc0b4d64e500398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82810d834138f1646914b041a38d02ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c424a04385ac881f0bab38552b21c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f43ab8ffcc64a72dcb2ffe1a1081e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2accebf18b4011f214e50f120110fb9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8cf3deb9f2b8484c018c982ef1fb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9f121035a961a04750d0b3fc5388c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722ead693b3afef043571648da86fc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f911ee2b122781bbb6792faf94e54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abce08ae292b0e4f93bf786d1e49e96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17021e4d591b3664b6997c5d4b991de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c728517e6e04dd64b18f1bb915971409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0702bfb8acdbe9ca4939abf20f91a83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261c1f63944ebd18acfa58d70aea0d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50636f36c3244597e045a847f2ce77a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408f1cc8c6c702186453858d5e084f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb448fd646f401ea260d2c985fa7b129414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4842c6c1c50b2b0710f59302fe689415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b14229b4ff9de4b845044b5d22c988416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b3a6c58e2c30c1666431b8a503469417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cad3281a089b8228cb61cd2494a4f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0a7ee1ddd6d9c8a7597f60962fac3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83e4dba5ee30ab487f64a052761284420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ccdfbe4f9bb69a2dd978460e7b4f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814e77fa748154b08c9f7f755c0844d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46fab7e64ff427f4e03973a6c8a8b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7176c5f7268d5ae1052c0055da0fe8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26c19ceb7cd0d4ee9c3eab14284d8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053b7bab1a268e8d3cd2c71d42847f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64b7ee36d3faad893d6476c85679fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378c1c3b260e77d4e7f9cea2e74bcac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a96a051653eb0d5f7f874b3d5581a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909c9463cbbf5a694b1db02a54a64df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5271c2651ff0c0cd089f0c66ef190431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fa590556d0d7b5d9ee5232cc677cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990699aefdd14f0f68f652e572120328433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f16cd1e681953a631d5a5eb8621b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad152f9a5b81141439cbe95323d3155e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2030e52eecb39e4e31d909bf29bd98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266a0b88716afd04cb59e32618fbd9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3529a052a07b7b0ba56e7c4f9a499438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4973a4f08cadb66062475e2d1443617439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be270e002d15dbd8dee20d5806adcd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573d060ee3ec38d2e192e7a3f5427c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1abec79848093fadbd9217079b27a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d3387802d275eeb87d32fad172490443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eb65d58e43ecdd8c7bd1b4e1193ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cea1da114754106850466bdc23382445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7352329b90733877c84cd8c58ef29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac1d0dd7a5bdcbc25c8b28c3604d03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2598cd588a85795016b268bcccc45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a645278087798c2001a3ebdfae841b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada00368a2c855013b222ad055b4bc0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c066e6940f18eb4b06490d5e343d818451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8367a1ec758b22d142ae10fa871452452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee679009b2cfd80d1708a3e84919672453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc352f95851324348b1b7e307d7320a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256c8146d39da0b5521194419cc26aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f32d86d041036c60969f793aa8666456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18681e304b56c916c9bfe323e82b7176457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67862120145c1162a72d9f4112c1f11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d15a9c551addbcf000482f3c69bf96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed905bce0e82447b9a5b2265146151ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d67ba632d6ac133f9337afd11c8879461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930148883b23aabefa3c25be9b491fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984047486d8cb0c2a5ae25908481585463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d798b5d62737a6ded0c4cb4530495e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53392118dc8bbd1b3d3f3e0c8e51228f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd6c551f0647d671cbf0ad483bbfcf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46f5cf134d100102cc1173bebbf0b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39286b2c773951e088ef1d3c4fa725bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71c202815ba7e6599a5ab812e7f029469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd63686ecb8132234fc1e402206a49e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01487069b77a4c597dd34bd5303f9632471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af81396443de5f6193275b7dccbe98e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddf628988722421deab8b110f04f95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab57460bc7a0b0fe140178d29f296f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9ad509dc751651245184e0db42b9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1a37fc3082d0565bb35517d438057476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89202c495ca0dbe9bcc47eb000cea44b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778d248462869813fef3af0a47f9572478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ff3720eb0e90720b0c2e1589f0efb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718527edbf2e0e1be3ceab00209f627480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976898addcea539b752e679c6a9b0f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cdd16aadde01c2fa9e2d0f1064a0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30996a12515c4f86b1850bd4cd84fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbd2a1dfe47f29595af2a16802f1c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca6f98235d437d65990ee0d7ab0468485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948eb5e2b36ef5b766e9fba3af8e981486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244d5fdb789c2a07ca46d46d8c0fd65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a088abf1669d592ed1a928b28fef0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d9ad508cbbf8a3090c51c90686b5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f46f052ec5f3b134bf9283bc3fcbe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8326658f09f3b66dcf41bbd9560cb3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0a9c15b966354fbf47d69f17fcb33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183547345dac8143337aa250ec71e31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b588eabdacce67a48769e80f26ce5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86d5c52006a037ce7d166113a91fda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b959ec8d2494cff7e7dda8b136fc9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50197c6ecc9b98a2a7a44b660f0236497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b1a2d3303cad79fb35a3e53ff4e0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b2c9c61e6a88f4c0947175357696c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027e16a28472e9697bcbcb0337bfc86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136418837094fa21f8015ce33077d1ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf41a1be4114991f3d98c37940cfdd7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437ac464d60268c6b44043501e30f48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9a4de15e08f08ab9a2abd403dad6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690f7669791ac6574723efceb28fc0e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46002104199aa71bf6ca28dcdaf86896506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98665a6368107a514ea09d48f4db5bb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e7d5bf8feb3599875bbf457f8646b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a06a7f4f8fdb3ad30825488af28ee3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a735e43b942e2f7d0957e4c457890d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0be97d744a59d26f9ae31a652c4f4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf5b75c85ef01756c183b39070bc63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d114b764b2a1df629923b2e737607513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713c1460bd09d1e955a27283b85853e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6658a7814dfff630efacb5f95b1df8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ff6dfe1900c571f4184e41256684b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4763c30db1522d19a7ba1fed82576517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb0db6bafc3a83065965c22644dc45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a16f6ab7bc77af3bf427d2544c35b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a11dea768ea8e0a5a36281ca6d05c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdfde8308a363940707c592a6ebc84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dfb126f69423fcbd67663615a99fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdb70000f2f4dee8cc18a19287d4a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd4888ad72b847e0b48dc131c7fb45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91110e39aec1cd36caef1b2d785e73525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef8e15ed408d9255aa494ccb04a866526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2f7eeb4b5c06f112e6e1bf253b759527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbdf8f045d754a1d797f55490eabb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16ddbab4037fee34db89df9c97d7d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703da32610066d36207176b9b522131530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef351d5c8f0a67896b36677486e953b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddfc69fbd8d25745414dc4f402ebb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83b8e345c55bd533ca0d8519d05300533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7a7b5892bc6ebf5c5cd313e5de91a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547e4456b1f42de2b9492872b80cbf0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385405ea765ed3f26e5fc2cc7105e79d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92959de05f4884bcb6c0d42e1e80f0ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcdcca59cf0cfcbe99bc6cfd782010538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea98c77ab7a7e49258d5ba858f9da4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b813243b0f6ccfbace7fc498703c9d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cf6cdb6018937bafc0273e90ae471541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff03144561455903c995b96fc4a84a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea01085eb8755831482b01f83ad4b0b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16e2600e45e556da6a529ee1496c05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e8a637810240b819e923a347c7dfc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445f02972ca42420a6ad26439563a4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad8e09acde4843473c357a366949ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5abee5624e74cfdde7e1a8d84e69d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5b6e3e491a17f309bb28ad3ff5113549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13562ddcaaf11bf981825bd014ce7d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe94219205ff7b2aee8331028fe9e90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a852f14ee6bdcf9764732201c4c5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1e3621701510906125f77fa02c08f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78476a9bdbadb67af41c78d4f22fb0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ebbd08fa7dfec57a82cd53a1987be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283186f9379784cbc95f795c5ea3571556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9c3967743dd649b14b41f1faadd74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf262b15fb53d7f0cabfd874f3f5d3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded2281eb7c3d610841a06dde1d78ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13266261f0650d9dc08f03a7b6ffe04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca63a641a283fd13f140e5610804fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59b4794b99bd21c30d08f646c9a0ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bb426c61ce50308d916bed9573ad9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fb2aa10bdff0fec07eb49000675d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda4132a7b7bd201f7166c3853f5527565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527e4a4c85e2986a3ba3d9984cb8a63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1bbf4a1ecbc6e1f7ec0ae968630fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f49207c350bff0d5a45ae08e73bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780f310e2c031eff6f0585de8543551569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec880a09abc66a09c759c8069a7b6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc462996208fca46a37f17f84e537598571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9a31d2268cac71c6786b133a95fda572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c38334d3a6ec796635cc20ea129d52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a76e1531a9eb9e38a33788cb334cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582f708dba5421c990a011538f6da70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a53dfd863521d30d7bcb86c18adff1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaa59df19b2c1ea29c228ecf97307a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2218d8270615e428b7880d7d09f0e65578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4d3545285135211dee348f8af8901579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166c42128c0d19d71aa1df9828bef2a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d534a7e5f3a75cfaad3144f8169ccd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bd5bda8421d375894866f7edab7e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba6396d7295bbf45def672fc50ab03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b995eb8d33880dd92680726f3e35e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aff4491f8ec817d490d5a42448d1ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a3bc9321c60f2bf1ad6a7b4280dc5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ff3e97db11441ca623ce2a22c9792587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d693f7f3b1621e6ee00f47a998204f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150b4ecef733f69de94877ff6014bf1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1881d6d7861eefc373af0598bbbdc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5652e60ba4d09c454e96003770545591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9ec65442ce29d319845644a01f339592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de4a45dd859a7570f90f5322f3b92c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1da1eb90ddbe29feae16470f2c9785594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930853797fe6b4259f7e77bd5986c62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63228fda63bf71d687598c4dd82daa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b5d517ab002b388f59ab392729d89597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11392e81eab880dd0ef060df1e67e7c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee656df89d7b3cd954602ea353ccd38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf35147a991cbbf67b577d57fbc913600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2968f4504d6919a6bc808932406fb1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db418a0c27aad363a254b228b3a2e1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eaa16fd5d6a1fc88b14bdbe982719603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e8fbf9b6285ce6c7bcb89589c9a2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0a5e34338246370b787b05c547c3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b5459627c1122bf486465eb44007c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca2ce1cf65f6e47766f3396cfbc7a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40889d370d4bb3f683876e797c5c501608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671c9e0fdf349f0b97ca399ec96072c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2c5bb5ad14a10ca261f58be34af47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318a4e1c4b29f801ba680b73e42d1c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c1c3210ea3252f8b4865bfc585e81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138bd7df8a3c62dbda1f3c2961bc212613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6982f26307ee783a1e43701f024147a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b8a45575ac0b23b6e6f731b30e091615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beff5936a4eaa644825b9049f6623cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6f4b70a4fd63bcfcda254bd83da4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8da8c56e3731e41b0f642f0919540618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae3bb434448fb81bee059fdb19fc01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb5c5e47a2213c0888ae31d6042ef7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e331480966a22a6e14e82bb580c83621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c205585870c19cf5ba63fda77ccaf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545fb56b67134bfc627289e0e8d4773623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e63535540d6b719fdef7006e5db14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b613fb9b36b50fd9c540dc3aaabc7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df509e2784fc389b84393159cfda90c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931929b3c489c0af10ee3072f3128db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58f314acf2452da804cc6f02e532a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b9bdcadd5983cdc2f2eb00cd92656629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0850f3276751d962317ea3e9092a81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc48e8c7a3963acf7baa0be552eb75f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08521a5ad451d0757553d5284b8300632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda9993ecb69d58ad00c0db9b51455b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbaf2d92ea33ec9ea7ac16c9e65ae3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a641657a38001e6089b88ce39525b62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7656d2c17fede19d1c448a86ad3cd9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d5054cf97a0dbccd3457099b1bba1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fef8141b7a71253918fe6582bdeda638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3994eedaf9eb374b1fc12999a2a492639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0289899c07e8fa445fb13f206c68872640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113ccbbcb367c7053223e4f5d1764a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadb27195c31d6ed21233918a1c8ed0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071b7f3bae5023d1ca110343229eabd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf91dbc4eb0c8b46db5b6b233853ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873c4efdc7dd1432d8fd45925d64d6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc6a4d91b60ba49d01c135a550f847646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e34d3040033b6c6efffe1f679b8e77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6725a5837ee6412d4a8617061c11a60648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd000e4cee03617d67a27b95e1db7452649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948ebaff407db75e2d3bf3ab22a9daf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef861d020453bf1fb8991e926721497651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c9e1592ae0f713f8bd8bbf746f1cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c317ffd3438976555179b4cc97531d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd201a3737e4580c74e99e78d3ba322654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa68d87f3de64c5a0abf5ab57be3560655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b7eb812235a7d0215efe76b685d9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed21f7d25d7d9dcfa3db301dc77bdb9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955aa9df8061d84c4a09e85a65bbbe9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3709db90a531533c59f62570df6a78659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83d748b58a3db306f6e20586bcc2b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e012e53b1a71f84ce8daff1f9167dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba84a855a6f40535dbefa1920a21ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2705c7140f94ce3f914f5830bdc83b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f980f09b0032cce69ee489408fa77fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec50c2dd00b7f095c0b0fdb25ca581665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ee8ecac86fafd41a5b29fc3a7fc80666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7c0cafb6ad8142dfd4ebf7f9563ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a3ba76b608b6125e25faf13fab9bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef4e11e683ec89e17fcf3d66f09ec5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ec301056a7ab6e89283c6fe0410ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc3317dbfdedd89db8770912d5df6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469cab99790a33bd06d4627417489ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac197099c00692a6c1357011097505e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e695b2bb82176d7cda40cf9f6ee628674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e785655001423dfc1d023fed9a2b27f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce47c77a4f1c871b60e9c153559eba6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb17590830c91fdb907904a69a2f4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41442992f6517cfdbe3fc613ad638c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495affac35cb2eed32c91a0d7cbcb24679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd1edf19b0f0affdd30a25ae5e1848680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da3d1a60289dee108ce2ee1248a846681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68554b35b0d16068b29860a634880854682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7411cc7a2d71a7ac63772fb4419c2a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f225c9c4591a9a706626196d60b588684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16da670a425b7bc33d4d26ffe6c021685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09b6b48b2754213289b38889c685bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d3605585cb02b49e04f13709d5dba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22852b6d71298ac62290a1c4b54686688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79610216ce98e656b47ca20aab091ee6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd96880ec3e00d8534cd5192a8993b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccc018d95b42608576d9268b2a560a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d8b2dde56502f57e4e9181ea3d74a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9da706eee4595b28f9aca570f64f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce46e16027aeb19660c7021d47d3ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8770b8559ae1c7a8ca49740845ee666695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d92c034398ce40870c611b1392639a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805d0f37e80e3f0a3d164e7833267f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0f1a6d94957aac692b150484e39da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ca6ac7fb0b0541bd8e86971628159699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cb04cb64e97416ed14e88b8367306700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b6be43eb79ba73bc90abbe2016936701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c65de80512fbe34e2cb1175b7cb92e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94b08f10c384480ad3c1ff8e41e86b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de34c3f85fd0535415744c3be89ea5f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9491be053253412b89526feb0378d77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f757e5ac7d66d1e6d05fc0b9c2ba35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a799a843e4b6e2591d7d59b268523a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ec4429caf5650ed0e276fe2d94295708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e35f5a8936d1c045955b8b63825a4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d194159afd767896edd8c756adb93b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335676cfac41e3abc6c02ecc48f3eaac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40880c1b80ca0f3bdf742bcf44a271712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2771b0ab5e796c8592e59676b0927ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa7cb2b101e9644aeca4a091436130714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52e9b27db0585c5d6fc78453774f41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949721aefeb0f2ccf8e353b317e64fc3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979d9f559fea9fa15d8402a12ac69e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdd6617e3df9013c01eef72f62881b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bffacd42107c33984e1947967c81a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4a2348280698e0cd7ebe7a05331d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3535005aa4353330383d37bad6eabf9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa57acfc25a967d120c869a151465c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d46c8dd1bad3cbd926a53b5a827a26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d35cad05fed697d70759d0fd41ff2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af237785daf9cab9b6ce01e97380d65b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214056f0a86c3ce8724dd058eab6d7c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec06e5547b77174219d123ba81158a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faee6983a7a716e07df1ce816e1018c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716aaf4660863ff26e1eb6ecbd5ef70729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd44fd73ab091659b46ab5a83e51133730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8c4bd8b3fc25b412aec0005bafcd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72166120fe0556f74196c5e7abc01d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76748a3f92a5223a87961fdbebfa71f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a63338752c195d0d02b7a344355e6b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fad5dcc48526e85daa76e08e50ec9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a066154ce2796196b5345ac78095fff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334bc9362f2c2b2b8a052bc316c8119737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2050adb85bbef83003f7f80d9b73537738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384d4ff2d971263c1868d0b21ca63cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23c3c6cba6d15d9f23e4a9e1779573740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb3ed9b9929c3a204c747c1a245a04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74484728745da51bf42d4e8eec52e458742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba0d2ddc4e277c978488c38e0d5fa9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecaaa881cac2369593ea3b17a93dbb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a0a19a32d8a7713dfde9b7d8c1968745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e702f445a0841587c3808957313ecdb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89f2437a34f9b43737c8209a747cf3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8436177a9f72b7c8027789a913037748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94de582776e0300222804f873c56bc9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699a2e978559695759e7e5042dbd929750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64dab83bbae08cd7c98637c732c074751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69748f57cd92ade7b5be23e0cf928fe7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269d1d1bf13e9529d2d39773a50472b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c22152c7c61cba3505f31d84a8af9c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7293d46fc5b8b5d6afb275dcb2a9125755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4c6d00e2f3bef67131cf03943feb4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a81cb3b8fdeb13a0c1761c949be61757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254479bfa89597baeaa310c112d14e27758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b3e74e66cd15cc43f98773ed2711c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7720e1175d1d212841a88b7732254760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400541d0a313f794695974ac53df7e7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42944b916a5cdd2caa39631c26900048762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02259b6ee8d529f5b1d897801340264b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa6995bb5019f50627d2fa3c6b545764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de70e4b42d0231e96d7c51f0d57189765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14639d46199309e51380c8bbebf39628766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb02e347f580bcc1e79943765c0ec1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b3113611af7efcc6c63512d633094768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b72a35d9e674d36798cb27a8829b3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e449485ab4537c4c97321fa295e176770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ce8cc4172970f06befcbc063dbdbc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba459320102b5e052febd835891cf77772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023f35067d28b43eb09189e8f97b534773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91099137c0ccd8efc8f253c216c65b3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc5958829a9571f0a66ead07ab2782775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d254da5f9618a9bda5454d21d101084776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe818bdf458ee47ed43a8baadcc8766777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02738e485bde8ccf09d0d9835acf8ed778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777809d6ac23c013133f8ef1818312aa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93834cbccf5c0235e5d12131477cb14c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02adccd59a9d1ebdbaed7bcea18da39781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529d9d788032fc501f62eda1c6f1781782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d1940270dbcaeb001bc485a37ef2b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe263d3f4d510c1c09cf1dcecece3d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f09ee1d8d9a703234a47c442d22eb785.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>