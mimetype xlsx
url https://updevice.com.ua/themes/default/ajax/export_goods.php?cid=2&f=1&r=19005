--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec1145e7ae3c554da575c0c162536b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a9cbe25712883f8ce044d6318c1b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d6e3b42e54e17ce78ad3c93d271db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe508fa0a77bb6bd45465fb229683bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed8728863cca959e626e31208a23e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0c9f01d49d15cdcea19314cc3c1706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb6777bdb20f850c187c36c05af55c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1b8e31c2ff753fe0978358b4f16768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38a3b4cd80d75a9773e713f686d7b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291ade72edddee90f470c5144889e8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77f85abad412bca32aeaf692308fe411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85ffaf46ee27c33344b64d77ebce6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290e5400c7961892b320b655258b55113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ed09a3e9aa9d3800a69b7cdc3ff6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1baf307e9564cf992be0d11c497be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ecdbab65e5447aa59273e07adbce016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f9147864726758839df220a0aabb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9641ac8ed1ff17ba2236d1db8dab118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9352802f813a1226957ee0eec4f3bf219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c29457961faf1c322f95bd5d2296d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40355dace447974237cb088975dd4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044de4bac93354cbd6d658e6dd3d676622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b635a029031d7328e6c99f4a4f4a8f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d76b39ed39496803fe17114bc9b69f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecea20c1f14ccc508e69ef8d96307525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d877a7d816aae1ef28df319d4dad1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0bf8bac4a7f631f9c22bcfd533f6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397f776f5a290817b68c2acba8c54a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6107d847cf8fa646f3a34018609491629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601bc76d42cae789fcdc34952dd67f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b37878c1a0f56f26a10c5fd56ef3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ffec9ef8810351aac1bf7f6b02f9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eca0b2ff731abecb7c8b56851c62133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26d40c67d582da22fbe1ee74703c8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba7aaa2b7e695d6bec265547e61a9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cb183d68220fbc86fd2b8de17b7ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544084fa6fca7fe05a6f803edd4d84bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ffab6a2f532d506953cd3e3f1636c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974943bcdd0da8a7a5448de57bb0f87939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d5cc49a436c9a165830145cc68c1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67ca27235e5d0ab4b470b79260ff3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19df89fb70c5070255eaed646fe542d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb58d6b682e67cde3177d258045640443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510a689bf1b9cbe5accdf401e18ba2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6441deb0a4d4332cc59bb06b743e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d7950fad447783ed07789ad64d45646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a07743a09069309d5d8bb96f8d9d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1c248c8ebf8549d9f33dbe5d441e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b44ef93bb37249d0c51e474a6466649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18b6170a3b5442ffbbc9a6a7e8e21c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd429206f30dbbd5a69ef907672e04ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338cbedd390f1ea361d65e7cfc699b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a295c51d5cb8c672e3bcb5ad4ce99953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd38aa0bf9e3dfddc935a8f2f4786a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa6558e1ea67ab4b16246546ebe49c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faee07cf133d52055ab1e2974abc88556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500cba4cf132f769d5e7eb98be48db557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae1928b7457642406586022e48e7f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff768e4c525837e320bb9648e6c6da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89045e7e49ef765576a681d60bf319d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968a392a8dfdcfcbac2d856b2f5140261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9e30790d963c6c6051febf001404362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4fbff9f483f2c255a2c4b039189e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881351152c2bfa7f3b5bcdacff9c078664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b4ee857c2e0a9457bb236b845395265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1eb755fdec297e8b390bd15cfa89366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2592c85a9b652224aa113eef27ac5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4288589682e396a925fdf648865c7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10b775264a93c3242b1b2391d9fd3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee98fee8c3bcb1b5fe3ff1c41a4d0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f2aabb548bde0f9b75880dc7cd98571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef368834f8f593e8e2f49607d89b87b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a60315e3c78167c802fa564e372c3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9390b6f515511eafdd5084ccecb1a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073f1a1e492d76b08cb8bf3a9196a1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e655316e73c9351b7189a0468342cdb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4013e484dd188a92d89282603cac3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec44cb7370a7d1331f3d38796e38d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdef0862220bf43895bae27d8a496d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03969b9280be59b767882507bd64f15380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c50a6a0da5c28de428233e9e6eee281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac2df42771039dd8f248ec6a6c360382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe7d6d17a20a5b6777f9cfb620bfb983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d115bf5338118fe9dfd964821729e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd894ad34513737706e857a330ca4a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bdda60c5538b21f06e2fd177e1ae486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966a3e03e150c4ada54fe8af5ec81b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7428f837d61520a79c0ad736acc5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068ca028a0910a33b2733d5034ad03589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48afa1ec47e0e048332549b40b0eec090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd19535fd6f5410b4ef24e1c141407b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f718d10cbb1d24767e34e71beb08a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c239bb0d23e1ddf50673eec4df8735393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4ded81b5a300c013a5821da6675a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d74269676871388c3cf3cc5c8ecc2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9674a89cf133aa7628238ec465b0e6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e4bbdb9d0395f3697c41d8913b7f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c947330aca18d794e22ff5ed9d593598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63beec869ad49dea0cdce616484e4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cc84fa84a5e01a0fd74092be531a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f68ff8b503ccc3c33829eeba1486a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb5643a779fa19cc1ea12e383c169d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440a8891315f1bd9f70f1e5f745b30a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc193c734019c1ab1a0bee3c608e4ea9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd140946a3ba2013a7487e8f0934403e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730165c8a5e10891262fb1566968d53f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc815e472fae486912c984ad14299bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371a2dfd0f0251774a905b98d2df7d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc2a4de6ca69219263ab4c45fd99c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6b13c7ebbcfe8ab913960df61cbce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7969a2b8ff7dfa4ef2e969d056809e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43547873041658ad1fab105b471b0f3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a06b80c4190863a71a351a3550266113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baa54fb74a525c5987547d26a66e90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dd8a0819f99f661c78598cc23d647115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642ba932baaf3d3aace60abcf8aa51e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7343362d83f5c134d71d7c486b79dbf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f56bfe32a5ff855dca18c2b218747e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b2ae57e9da81463e854f31cd50329119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050fb54c6a3e6d44242b74cd46aa766120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d79bdab4360b5615665c73f1faa221121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d6c7981036c740d81e7e6a5596757122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5088a2f2e1c0d3059fef718c1424871123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e8ecfc4b2ef619551f179ee6c4073124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd127c44928028c007257ef0dfcdfe2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff339a0f2cf1712ec11d7045ae38cf7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f493dd0f73b9ec63cbf25e8c909e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee5735fcc1f57175cde8b49aac0118128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4eb52776c5e24bf7dd9f39615bf4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e0c22ed89c02e64b9b3b42915b62a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d30034746bf1801f91c9fcf2713549131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fce229a0198fe8d018eb9494334da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165e02a074c52f52290aca601e3215e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975805e094ddaf54095467a61f079aa1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6157dc18f13e3f2142185678e09d77c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f9cbfc9b6e011365826fe81586136136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e342a0df96f43b9482965471a59c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e3dc18bc13ebff0a5d49cc4b8eee2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ebe9f2f43e10371afb189e0ed42b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820399334834f0102cf808898839c54c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9d26822041e0b841e7c71ae0ef596141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c2e9a184620f3c4d8d638802671b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5981b33382c254e7488ef2c6db5ecb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47c191a3bb662fa95cfcc937d30bd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7265cef2cb99c691df279914c79ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464adea1be8b3f6beabaf4fa67a2ab2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f27be08443510ff9bcec35c59e83ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab701621645856af9bda3d8bec5e3e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c850e22677d9a1fa09cc483b01d136149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7026c4da8504281cd3e0d05126df6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5de40a9f7446a98317c054575e78c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c368c99bf728d46f9ae7e6b6f1a2771152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cfd0d3eeff89ca105d23f4b6832f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cbbf0b249bd62c28e3a7da4c7ade1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56d5e9fade84a3853dc8d8ad194a84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420e84828053fa61a5dc3383b61b902156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811d443c61307e4cb783603dc563123157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce45360db8b7b109e63cb44de4eb48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9e743f69aa216e723060339e8ee2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f8842a2996c26a5a041f23be0e4b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0621f26f5ee51786e61dd20299e70c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca540a98674b2b4bcbe7ed36365ade7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322af1c98caddc480e9a9cd9f87386a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b45ef6763a0ad28eea35fd9e9d5f4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e4a9fa95414dc98e8d67d7fa5ad4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bcc27e78986a689f807ba045d66cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195503a948abfa424c4b6ce9444c18d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd52bb174774a3c27b0f13e4e57f64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6af72852a79cefd34ffb1a2c3cea37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6d4e82d516ef240403ffc12abd520170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e34fbe56a7f448e2947d2374866f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25476f7d981a77017f9c848d6017630172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d68d6e492fce040bf797ebf104e4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b3200f9288859217b6a4f8d17dce4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7664972844236298abf8c02020207175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877cbefd49dded7ec75c206c217c20a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3494be5bd88a03c85084daff4dea7b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93163cc1cda3583190a866f8ae146d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60cc63946b6d5b966724e54299ce00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8156a6496ae5eedefee14a7d1634ad7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e83d19c0c8634dd6f32a1a8d38abb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696604eda11fcac459bc160b1d0bbdef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc723a4de52a9955b51cab56538e595183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0982a65fe432820bd922c2e317f0763184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c306d3b295101305832895c5e6e9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca60a22bd8f4480a84826949ce09279186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ee094955de4c591b06abcd5266ee1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75284a81bc565ec8ece4a11d78a87e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774d1a46de64069c34eb460b9e02622189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343baa046e955923fe3ad704ee2d5b4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e374fa989225c18aad5a982474f07a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037870d0f1ca1ade62a310178b25f9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384007f6cf4bc7ed841b00c3cd3e214193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413322f1795e420e6fc20dd33ab5d2e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37e55ee5c80242c5f46eef3d6c9d49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccde51dfe4af667ae33522ce727397196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda5dc36efc8aee4017eeffc7e1ddd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78895a7ee127fb9b09e30fae001573cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242c6cdd1bc00cc3722e4f5e1986bce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b53cbac8f6de8695dd5cd8207bb7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8856ae7004313a9d48eeb4bcca86257201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc80ebe6a18566a7b001dc58a23ef3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d673a77b65d3b2dee815531f1b70d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359466edf0c2ae833f68c4ea89529ced204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf8843bfb690cb1a002ed54fde7de0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5efac125a169d8b86e47fa4a5417d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e92e0807cf78ccba65b18e40bf2edd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2158a8eae87202fa4afbe62d22550a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d0b0bc109d12f0b40ce6abf94ab83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2df6d180f4de989f161907d9e2878210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80397064098470284d95dac709c72bfd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ce9560dca12841a56d699add97414212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a81eabd1cff508133f53d29d0e2ad6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0865312662748078ee4bfd954ef4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a25fa532b9221d34ea6194fdc7013a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2dadaa0c4a61db71e8a38607bda14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f698ceca3aa3ba6ce1afc899c27bcf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8da2e664de7a5f1b2794c72d63dccd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4920206b7f738d2913e060328538f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271c73739913a0703c40c383111c54f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcbd47240cdd7a199eb184346ce301221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9a901e2f8d4f4845d06990e25f575222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aed2743ad82b32f7fdd25b8ad21649223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399d793ab25c3e630b2864eb076947c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4d0c07b65e5b9a018b1a71743c5be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f340ac152ba54b59b80520a92e53ed8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72178a993dfa5e0c5e9021c4fb3d5d04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67fe0898f8ddc1f0c08f84ad79ab8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480729eb190f5271f41f90cbece6c295229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209967e38b696c26785f1f43de0c0d78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dddc2f9e9b1d806630c69da52749d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab590f53ad4abaeef612c480d371add3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690733a9c2b673e265d43e73456325bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfca76923a36aa9d90d5bc616938d02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bd580544477f44370c99544f68e3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b58ae4f21830c3a6e70c16dee6eeab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cd625f8164752de3105307d9e0990237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b63f11de2068f82666b572729fe7c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ac6177dc5bec131edb7c622aa90d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164be0d3a32c2779d81730284a71b4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82e26ab908e8fc4b18de93047bc351241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dc9af343f2ca47dcdb3a5c1f769d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558b3e175fec6239822f3e861050c34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6920c1f9ba849f40dfa8087dad9ae9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e33d7f5f4e38989720e8a6ef083417245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3796a08a663d116df20b0d859c3ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60273a9493e589c7747bbff742becd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0dd78c7d048027cfbd0af38f4e6e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2db324d21ac850d8ebf4e6410b7c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ed64b3970bc18f3720717d3669b9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c29788d56e8df73a47bfd72e5962b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c436f5f0f047f0a2209e6cdc2a0be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b38e2eaea9b5a2f6d6404cdd0e2f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256a3a156679d9dd8225a788cb6f357254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb026152ced3ea24cc1f170a5c49c42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9c6ae4699dc7488464a656c0ecef2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666d3893fa213eb4b3ff24d33a6bea0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3243a8d8a03658587d7f63d6ac3818258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4411119a4ce1d6bb3e40ffccd5490d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1bf5ddc18fc64ad7ee7d9d4871ac9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f5a0be70fdba22da1c0cc638a173c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aab15c9b1b9b3137dc116c06bb681f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c142922c880d9fd17488288048e2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24d790090a7ae7780bd997deec9159264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4eb2b116cb0066c0c9682347a609a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af781913268702f460f6bf0a241a9fcc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd717c1f39e3b0aac88eed42a09b9e4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf595f3a2a10f854b51cd260017988268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bda5f4022ba0687efcb32ef962ea4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedbfe1c87bdb4f41d3d80eebadbd89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d41b6d81218aa082ee99f88298209271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1d742eddfd84863e4e3ff8ace05d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bc91422bb499d766b5d03431f4129273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289128cb8b7900118ce2011680bcaa5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064818e7f313e8e46fba8047d246022e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce142e77f9e195b8a5f2ab5c83060b43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19b580933c24421a29d69d3a4579f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a61dd36a7376883516aefefb6cdc16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e237a4314105a3db594015165e26ff0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31f7c68886de9715bcb72c77afd969280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0cae8d24b3a72fc288de8f2bebc83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbefd77433c26441cd864dbacfd922c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d94a46e0bd4408726c0e5eee897cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f816593c22ce653269475bbff2141a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5758145cfd29f424313114598bab35e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56655c8c407af123b21a529e00e619286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef7ac2a3c19bf617049d15666d3003287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c1b05b33962899e44f3517ab5eb3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942562fa181b45ad1a070b1f49e82a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b28de242a734a34d4f6132f79892c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77040e31c99ba12f93b82f7d712c8cb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4c70ebb9ee2ea6c50f31f73679e3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c9659ac49b7aa654bc38b861011a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289cd138262ff872c16251d47a52939294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62fe7f54649d1c0d213690992ee114295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb342523b17f390076dd905dab9355e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8617fd8fa0783d2f81daa86569ea8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914d93dea2bae4b7c3b028e852e6fd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add5353f889e04493b2df981a5e6b32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa725df4d030d235c0a8f4eea119529d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30f8ce08a44698f6d80a5ad9104014301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957df8384b1bd993d88529978df5ae4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02a123b223e91428b3823913de021b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9696a9b54c348e025c153465a2ae22c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7290ca9fdb5bcc6d80df61a96333aee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb717083660fef31b59cb66af68f418306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c9bbbfa5991396d580a5aa6fb3f80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b47c50a9e0de7d4860efbb1f55002308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda37606860d60d062813830e2104f90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfd400af0e45c3b19e1010b9ef8f55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717965768e13e80fd2b37ae40c2d656311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd3b9af346c576b8f742f02f4b7db7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faad57fa5f10c4334be1cd2808f478313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7996effbefce22a39a917af7ad48ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6472c935ae3ae064ef390b4fd66ba4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8ce31de412547ead40efecca0fe1b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fcfa6f8ac08c954f2d2b51b9b96c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aa8f23a6ea4181b10e0e78e338d11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91437d1bae71b003b2b5045bf448e4e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f11501891d1517705866c55230fad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9437c2c2c4f91fe8f455e6921226252321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3e1e99fcd28d72fbfc5ee9ba0970a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77971f8cd1965589f79a8a273b70e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a0f973a3ceaf84e39a7587a0cb431324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbb815b487f3a530b53af756f66e70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b81b493f219816efd69c25d7538ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cbce89be6711e0b8b659781000f6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9492869461bcb6c6e3fbfab280f622328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712256a24ef408e986c456726b1c756329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786535c9eb6cbb068c7afd472bc60f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e68ba95ee57bfc44cbff7dac944e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f40234dc0394c0c9c59a8274abb20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fea155eba35cdd543ff04ac3ca992f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd280b90394196478fef96bed7c605b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e0567f7c1eec01ad63e3d07830c3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c31b256039d8fdd465dbf7d2a6f4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a83eb9bddf8f152f7cb1a18fa0d913337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61e512c4d555970ae9452443160ce0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9b0f8776cbdc962b241e25d30fcf4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80da83b5dc188f734ae455c14bfe397340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed55ede996e4ef0a6b5ac6a2ab4438a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ef13f3ee6ca8e58931cf0cf87439f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b0999cb75786a22d004dc156c5edd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173f086993b185cd2eaaca0a2b4de89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efc590003e0b4613365495f141c387345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3a3d3f55a193a834fbf95f1ea2105346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a266fbd9d407d4e1b0b252bcbe091d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed202501c0b692f3b3fa3046f565be9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024b3774b3da7b98de8e75d36a4a1db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba49f305d3957aeb2b6b7ee5e967776350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8204ef842de07ceed3ee3b72c5c29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d874467461d107c5a540d56b28fe7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae52a3882b7642def1686f9b7ddc9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70908a58995d6f34ce3ca0f28b816b70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be2c3421b5d1b5539c83025257cc3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ef5181f86ceb4fecf8f26ea86435f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2282ab06ba35d7f4062f1c9c74ccc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a83d0a40f5aba42a55cf4e17efa3cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8b2ef945dba5dc0fa334487ca78b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca961f42fd74e1bf2b14669a25249292360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720363fba41cde561e926b5745c16c92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4d9f29999b4d3446450ce1bdc511b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c456af8946607acadb9528c3f89ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf194efe93a01915828f70af5e079f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8467aa0f15aa42cba6b58031c8cd9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1ed2845340c954a4af247de8626cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c200958253fd35852200f2dcae60a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc935e6ebf2becf60ce5bf22ae058c96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5d36dafd6959d6be4fa7e17ef3e5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f47be686d946a86a61cff03b547685370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccca8376befad7c76fc53755b4072f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fae1804b1bd1784498a0ea8fba096372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb7597717f90ffcc3e54bf8ebb5f99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddba520604f53260b92b493cbe91509374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e359feb52349879d5363ff2bc284b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891e322b8c795961a19037571b661a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372513f7cb7bcace6cb70cff0993c976377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f0229090249c0ca615de63a1455fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af839f44d2e3bdf14e67ec45f11da83f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eb8b31d602b513c83acd18471f1be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fbd822a88e3ff6b648ea66014027f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b57f87128376f170e4f37b5e8cf7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3214c5adc74c2a3ca2e1c1dde41ece383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5e6edc8155bbdae401080ff5e807d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d210b588b9ae17a27f4f7218df61b1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ff208ac050e216a20cfcddfcda27f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6e39f6f28b6ef456b278354730f4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f725a0908edd83bd3266c220c78e56a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9cf691847aec8f9587d040ad1673a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7556859e65deee5fd3c427e18415c67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01111183d6f41f4bfe7b27602a2a6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9b0cbd0cf1be515e6713b31b2618f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0473581d76ac43d51a027ad449cc1c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbd692a8700e3110d0dab69c3f9634394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33952bcfc8895ff6feab3d00c2bbd980395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8582369e6d86c3bd3c911bc60c2e9c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd508768443b8d483fe4973b848a72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b500115f6db62bad4c835af9a8e755398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c2f868171af8f382d2b1040b2b216399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59cc4d4b0be4782a4b05dd9c113a57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fae7888ef4af09ca52a62bb85f8f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3d10b85d2b10dbdbcc02c98a6c26b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31924ee8f7636382f4950f4310ce547b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca380dc81f01989bde721a2e43ed8ec4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c872b2c9f845f831d13eafea84359a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e025dcf5ece5a26f14832391eb231406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f342f63bdb51171d469bd8cbaea612407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69820349ef7111a4fffa70b39f4767d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8894f142f379476ee18d070e7e3939409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcdcdcadc0b78ad7d78a0aba47c9b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eabe9e457d72a4fcb4ec36e67adf4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fe2f9ab8502308086326ec5189feb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f1633e05b104a3c0fa023f73e5e2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788ac36a3ff96d75d66dc8a3522c6ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae65c70a72d790ded5d08caa4f8a308415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d2927e714f1baaf75743685b3465c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d3a7aab22c5dedd6460725331162d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec11593679e518149eb9b172476174418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81294d840a6126439067d60e185ca6a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91d57f9a06a262a9d15245e6bb99eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e78f6f2ab326bbc94b438736f9d4d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82663df2acffa73f9562bb4d0b8feea4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526bfd2b2e6275aa80a38377383e284423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c07979ea9820dcff14bc06c334b86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcfca53c5c75a952779d9008faa303425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420929320999eb46e0c4134a22624c9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1448a44cfd2d805f39029be9dfa37b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1d6c232ef51a1ad1b68b43855ea03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68322070b9cc6713632756ad088339d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb475d99cd2d14a330905fc1a0609d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08a2a1e46c89e8d7bf2f88974d7777431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b69583aad677c5fc9c4c06d50332d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352ca9b960d4417156c63811240b114433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f55806a6744d4cf42bccab577ff1e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d85026d1a9216d334ce7a5d2196e27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082fd5dc1b16e269e792d23e824d837436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639ad258670c7458af5ddcdfce49a6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d3d99904d1506763bc26a5a803d93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c28bf3fa4a7ce850e29145b225a93439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fc52e6db926da4e46426609bb2dc4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42505c909165bb94ed9e5fb6bc604a42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b57986c019ee903bb96fb301f8efb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce32c5c6e505a2be3b791121b06c7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd94c1fac664b4ce6c121947c4bc661444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706f79455c044ae7d988d2a2fac1f73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce46ea94530c2629be39f7188fb3fe9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b31fd77eeca0c2d1fdc3185039c79447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec5d245f4d2a7b86713028f12673dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283ec83c2a91d94483a441fbdd30bfa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964ba2398fc475a8e17bc4c858b4f5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e60ea5de7e1a8d696a27dc391de2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c274a6ee40e85b4f0f93141e1d0e1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348b47eb19dde0b0861ca2009c8e377453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad0c12c82c951fb0183b7925c2497e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125761df7d857e31e8847b2779e927e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6bcbf2662cfa5740b4cf786f3ca41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ef6fdc2ca0743194ecde68ba31a4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8529be0ecfdb18b5c56befffebc9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca3d242956c5f32d1e233005737539459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649879ab835503bf034a316bfcca1e8c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da027e41479290504f07c329ccff30be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a98b780d6eb7d32188e61bc7ca605462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b08752f4c70e0bca1706815c1c315463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cc3024ed3d173b78a6569f69ca6f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60f023501daae9aee5553cffaf3ef6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660832b760d112b8f26186f243c736c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78262dde5061c1b19df2a447a09e3198467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788da0725843911db5be84da039d3e3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae12da2c7c7faf59a382b1a90d90ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a5983bc46e7115cd7e0eeb9b071a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76224a4f516a40f0398dff4645bc17471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6f36e065ecfe80bdc50628a522819472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e3287c1b0290464407362f19e6e2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437c92a5b910d4486737c5cdd7b08ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7eba55dfaba57bf593dfa4015fafb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd84ae15dbb9d8f58e03472393d4df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3a38c7ec8ecd82bebbb7a5d7cc933477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b10200058868668135b879cda53710478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df304a6a8e66333980786f4b2cbf44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8a3cfdf263a10d1d4939287d094a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872196370d2a7a6246fdfbf249a472c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8405d70620332de17e8c5a4fc9aba44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035d795312fc6888ab69c34a8b66206483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def51829297956d224659ea3d5e2f94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e99f7138c342a7073752a44d84c614485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef73de1b5748e17698c10ccfbc7c83e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d42f1f060c2892ebb87b1e2938891487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a60a1bc8dab61cdbcbe301298f6b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfa017a0663511560d4084849ec239489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2b88d6e84e9b931df7a64d65175af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c569b62e847d230403fe6efda850f71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b9e3ee9e413976fbf1a824384f5d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bfe5a1fb484405ca39827274942a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de46ff582b7c9675460ac4d5144941494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afffd6cc58cb0ae67b6c34b4608556495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88791ea73257956a283de0963aa8d82e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478cbeeab3a9f06a87bb036bfdd29e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f957434e458d77e2478d96508fcb9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e9c0182c80f5994d07718c77e3311499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1cb6848c2bfddcfcd9ff3ad1db172500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fd0de3cc400a3e82062381d6147d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910f7dfd53aa92619cf730b510503b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72c97525dee519733878137863c83d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e67f2d96646c727f1d38d794f42446504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6ff1456e8f7b08d0fdfbd2e763aeb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd162661c44dc880de82d9d1aa4c6e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972500996baedf5de71deb6da5b074507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534002aea0f3bd4d6fff1774728ee46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9ca579f228930b34fa595ea13a4ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b9951020f1cf3f5773b6a9262bd9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcf720301fa243e371ffa50b978d1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0232759f7a2bce9f7345ac55dd382512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7728dc485f69bdb19ca5f5186c1e13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ab7f673b02acc038e40fb50f63665514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078d73982cc25d71cca36e0fba456d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a317caf26a11c9fb31d9d01e862784b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30651eb585d56b2f2c9ed1388a60b46f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53594f871c0ad85e47cb0f1a21400ffe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0545b349b949552d7394b0003836602519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fd5d9dbbb4b5a8cdce0cf26079548520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066f5b8a13e1290acedaa190e58992a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ff7d70cd6acc220931bef6775ef82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caf1be6d3ea0f56b58b939f89e7698523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0b6ebb297b1a4be50ebab4b5d6fcd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce35e6a581e55b4f41a7918b2bf7909525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499f672ee3295070ccc41f50fb62304526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aad227601a71e5830aa113443bc4a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c32ae1b2fdeb016410b57db994ad12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca404c170f792a1fa84436e34994e7b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a07d2fed413bffc07dfda25ac3f69e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dee269da6c5ccf0276a6138cb695be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad600d6f00c81e826721ef5bdee162532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20abcfa35af63e46be373033746d0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a95e9ad2ffe8f5b56a0097876e2ca8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a4e701122f302205521ae6888a514535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a99b4c6bcab46383ccbd378b789f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fb1ebc3e8c0661be16b8eed205e8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a039c71bdb559aadb150da6ca626a27538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2334d1002502efcbd8494a6979563539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876572e702ad12ee04ca8d472e1874a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036c5dd7ffa1965b75dbe523b6243c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8632c8f2115a21262e8fc06adf55b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132abea18757b626c4ecdf5cb939d0bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9af63d1537cb9ccbcddb809d19d01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb062e3d89445f3e9cfc6095495d914545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748477cdc9f851043be49e5bcf3d9ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1072608ace6c9022720ff5560e1f4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e387f99e3b5c0a512adf5574db97f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf27f9c919ecd0f588cfd826773753d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614673ea4edb68a911ad34e65bc1f4ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8947d3ebd321893aed1cb749e27ab4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a1a57d7f260111bff1f0dd86439dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cef2879e1978f8249ca52b57468658553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3370a259e313d4ef0f5a94d9b94e75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67666e8b0cdf1c3dd0a361c6df3ecd03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e9fdf13be739334067d478679d21b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc103036101fe4b509e2db5c07a333f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d3e02cc719003ce9a51e7e566ef9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218963c51c8dd11b4d20819e69df4489559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b660b2c3cbf8a211df5c8b0a5fa5515560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7639b45cc23a0429fff0ff1a24271c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3232dac0d7645f06f33c2ec9bb3064b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bc0cdef7d7aa3339652b6dd39c904563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e463f2fd316a050bf7d3b28cc1c4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d484c95a8b6d3a2104de1d1db864070565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3130728952f48d63370b6557feaf7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226d51964a851733e61b54953c118fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07f13ee955d02159cc3947a8b79f6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e64378b1bb414cb584b887d4fe41bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba07283ce1e8f1d5f9ed0d466381e33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aa19f4c59f617041a7ad0689125c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fea486dfb78653ec6e4b5d48bf3e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f03d935dbb5b2901403d4ce8a57b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218355934ffde33e369242c0d5035610574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3a017c1201d003c219b2cf07e8bc3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68f08042fe355e37adb58d91ccf875576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed2a61030270cfcebe2d6ce6d8663f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245dda310610ece31edaf6b897275af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f2af204656a7f2f72459d14d319db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe165a1fe176d28139c38f26c7eb6f6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1af359b6469c31761fa764e1939f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef509a1ff3bf94c7564eeffee2a917b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51f4169413e9a1d311317cd5193c30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0cc5f11a4c35e0a22ac1d255a0d48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe148494a4d74d46fad0a9a796b7a436585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303b66e0d7178c6e6bd063a0289e48c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7042a96d876263b30e61765f9a5a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dab06ffd7839dd12bd2f2fc42cec4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd6e334bf67aedb468e03cca61ee25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de450519198fe8f7f90988dbb685a548590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef312e31142bedcf7b6942434c4472c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70f6a951e107ca3d62fe241a61f79e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1c9dd8ae57f90b387e8ecc4329981593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b94206aee8fcf76779d900e1291b1b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312c3dbe237e9b98c3960c3f6fde7f0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288f67038274baff25f395c21e51629596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a60c0d1f58a8ed7b94a5ea694fe04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa908f90d876e9bd9243850b868324598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eacd74c024e993ac62d1dabd7ba6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605d4578b7ba704a0db0e4e9b214213600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c66971c75479a4aa6e195c0cabc51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb41e7ba42ad7c9f1a595a500d7b39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304c0fdb6336daa789827d9c27964ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b06b4c00ad8563818bbb43624e38e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8014ff9ef15f2c616e8e286e584cf5f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a94acd5a9dc6519cd0f4fd3fec820606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50702b305583907c2a7e2f0407d258b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba77779225be2685f6069421ce6827608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d1830b9302184a07883695128d85b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060be1a1495523c71cb02301019d5f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582cd709bad0f98295495734fffef93611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64be177dbfc5c745040c32d711bad2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1b44036cee13a08448a40ac940bcc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9ca252edaaabc1322e0dc517091be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acace9e9ba3d55f4f8eaa5e45d996641615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490f2aaeb3d2992a3e79f50ecbce936616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c594c254fb58c494cf5b9b9eb7b1a54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980c205f7b2433f50178447a4e1c056618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa236a68c4133d9083d7f39c7f38bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc2fa7c2267fa58c4cccc9f5485109620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac186281e6124ddcd2ec2bcf65694414621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed38c79510f829ccd4eebeb6ba06421622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec64caa0c7d62f7716b1dd0f1d6df60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fbd051f99918e71c93cea0af34140624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0204359f540fd48a698c79644b5fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3089f42a4b32d2260b569a14f1f18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff7e7bfa7d74300eac225bfcec279c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7e7dae49006dd1b0ffebab2c68aa0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cf0aa39353e6e94065f5e09eb54f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efeb7479da27cba648b57f007798b50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b119f9148a429ac456661d64221b41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f0dd879993e761de2d6e522678319632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1708d6168b0be07b84331607ed3409f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe14f95981bbda6a8ca731ab0cc0d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e21647a44825a1e90d8b6bed4f7c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c575dc592e685b7e9f582637deea5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb184f5536bc1978c7b0b5ab7960139637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2dea9f0ba2bde0af0cd6d7afd3cca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3abe17713afd955bba06876c32dae5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba16534d21d821eced1da3d57a25ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f5dbd73c3211be28299f58a0463c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dfe1c0cb0b6ba3ea3b20c279c58b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6682e76dc44b08c77a4a689eb136965643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a47bebec78b7c95018ab52cae9f1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef036bd657642089ec06eabf52bf7d42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd46e8af3bb3c64fc9837ff20c48ca9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f5cec9ae84dd9a378b74f053e8278647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2af21b4f91581d97ba6769c8d178a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5f63b9acf714b06032ab8f757efc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bb1e4ff8478bcd5eeebb5f3a91505650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651695e4160e76c823569b24121019b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a3ea0d4658e746522c927023d7b7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c502079b7564626adb399ab133aba7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a9106d97694830357b3fcd2076712654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c8dbabd6089b7da4a0d188b7e51d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79023607181ef6f99fce0df472a4f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd23fe17e8675110acd64687c51f3f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20e1eb92fe8ebc11bfa9089e9c9b94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4572fdf66b85711ffc1f35244e2207a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb64c0e46c3738a8ea75f07fac12d5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa80ce7d9e0aef0ea33d479ad0f48bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732765a0535e7940fef668f811fd9761662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6d5792cc7dd19c0c76862b0447cd2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72000b3b171646dc50c3f27a70af13ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291452e7b1ede92f8ff9e28c0192aba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e05834ae78079b6fd6e16ce7c786d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bd9b93e053de968ec7f22af6742de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bffca104a5b7ff72845c9f64dbbae4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c76658137353146c0897975c6b3d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4cc0fe88fddb81985c2e423342b4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2b7d41200aad4d3b197298ebe877e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8c0f34d6bfa1abc9a1a255b21c121672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cadbe6570c3571524bec9574c230bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02e686bb6c1b6298b74668ce6eaecf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5171d098c1b89d4594c9c8a86614a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61f18bedc3a17d1f283670900448fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf74f97f9819a8f34d424a426f00ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa44e93393d572a4029c452fca7426d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b3431470cad4a4089c56a9f62e6f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eceb4284718553a2e1804adaf11d0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cf2e7811c39358e1ae2229af7598b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc31e8ac87b0f905ddc9a652d801d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fbba7e5071e0bfed5bb87ec0e9f80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58d3a44c89dfed33a82ffaeb72823f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d6403a111244e411e2a78d022f364685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f32e7bc492b372e929507f00c7a74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14b6e0312f51301631740a5087a6eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5a4cbdf48943a189f5f1f631e8764688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d68d3298f916c160dd2bdaf9089833689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a26eb1699daa6f7699753c777f0ef2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ef43dfe812291e71ed29b6ac3c919691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153c3203b201bb8017f479920fb42e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0716f409790b91890093a09bb5bda0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661482fe32068f0ce2bf5b60fa255f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080ecf08e2a09aeae5dbb562b824ae0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfa2652fd00c06355507104ac1595a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392ad6ff8710bccab578cc578034341697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14a697239d085a85bfe268d8034090698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf5002ae4378583daa7520b40b03e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26810fd799dc16a1e5cfd0b0487bc3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148f26fd6f000a152454c14ca2ee9ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572476ee571947469cce83f5e2b5040702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7d887b8c5b4ba9f3ee07ecb8f82ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a454417713d6603cafe03b07348d615704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f00e329fb0f573f2dbdfefbc5d7846705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c897faaecf92ee280fcfa6b80a181706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fac1cb824737ae807f540bb5def074707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fbfae82797286765a2148b6c5fddf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28425312bfad5362367231eafbfeb844709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901bbc1f1d8e27a85a42e42e29d5a3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157c69a71add358157c0cad0109d3d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d08d73e72a1d4da2ac2a0b704cc692712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925ec78b6f8f05f24fbc3b63dffd0c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f39abce0bdf83d6039bbcbc1499fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a2484b7a900b3ff59fd6d9f10683f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa9a89f8ca8d1b77bc89e267f727a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faf385ada99d7f16f29faca0e86b21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9a596f8c9f6389f53cb572139fc24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281dbbfdc3495274051b6ace6c80085719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbd56189962e290729fc07c1e0c9d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a23b753e005082dc3007144a3e700721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1497bff7e9023c4b4000887eaba75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57501b3d368953343ed9d19436459d79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7d490ef70ef9c5b73ea00f12e99b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b6b7d0bf30d6f41b93a2c58830939725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433ed1750cef1d74ff99c7f5bc966d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349afa3777f980c81d426fefa98fcd2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca73dc9422d1852f75ae195384ab9d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23ed9153c2682027fb115c8f324f88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af162873b1935874df6e9147ded7de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d42fc4d8f228bb8659eeaa333542d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f5343d7891bc167280842e500e9e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56643bccf4f53be64f671ea76ab2535a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3df8557a9282d12a79119b260dd5dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41907cdd4305b248f7897b35944d2ee1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73320bec7ad68244c6019d9d5faf421736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586785a3a2d9f0d0abe4519d18bb31e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a84ce2068ea6eb58940c721beeef6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd7f621df6b053bc5d05f71dfe4b1e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b7d539105e6d757778f05aaf57964740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c409abdce8b30e3cf21ebde3ed8b99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935881c04b4b6bf6c360df549bac3fbe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8266f36af7b70ea93468d21473a19e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622ab5b9505fe2a070cddadabaa3e74744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae85857b530d4052c63238298068e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946eda9fc8c8850156ace63950615c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87efb5c5d927b3c0a2b21f7a87420b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b1bc7249d6a680799622736f5efae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae090b3703c8389c7727b06411aaddb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166ce8ddb35ad0d6ade2fd9f7cf6cb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0dbf1b904adfbc97208d8e8a63025751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993824a4c73e7d1c3f57709cf24457c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092281610b3f020a1bbecb3c494b535753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658d41e5f28208af4d81f226954c56e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e886a1999b5c3027126102cb1d5504755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1c6c03fc7515c07fc4858e02d166a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535199eb7e3e9ef8ba1c0a6399c551f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca1e6f95d42b6282be183a625b1296758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043b4698bd02ee707faee0399cdc07b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3663e56df5f90707c9f3d7ae93f0c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc35e19ac3155eb67235eeffab74d4e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1fa693df360dd5dc437eb41502fc1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98047ca8bb6d1cc353a14c979c122b8c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f926acf9639a40e501bf2ad192d85764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0eb07f25685e9cae2374a19dbfc0cf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23acb5be2f835e754f9a2887abf237766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902fe8dcce572fe5e4c1af7fb42b0fe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca9c9b2849af387cb648dc51ed1789768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3bef6911cf228132dff58f77a8383769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c7026f51692a26f81cf0114d2c1c1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6744dece41a8b3c01dacde5dc6a812771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482733282b9f46f2ea18051ecc6d3d9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73139876c743015b3911ec76e68c3c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239027292aa33b3f7e9d9f0a0b67d48774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d31e3360fe209e3decfdbc6697f3b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b959d313a0d7ad945ce207b3999407f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258cc8f1c8f370bc9d2a0db07350b48777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0939179448ba5bcd083b16e3fa5218778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464ef873fe6a5527387dedd047282ac779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f1a03beb7ec1ce7d65fc95da3e96c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec8a205db76493f2e0aa62fb9f597e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c413e984c062a64325ec9f587b98a7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3a98b19a803ef6282171f645e2e72783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5cb50c38fc1dd9ec4d7d548bd8d68784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db615eec629141487a8bc3c75066ae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09489d40ff32c4138fa049a18919754a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81d9abb29604bb304d4e2acfce3acb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7122450287197a5a2bad8b44eda71a0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba44f7ef9aeb05e4168a8a27957093789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db26568ae65ff466e5acb454f9bdf2c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a711e218f9d62c6044253643795114a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e08988df22d370e7a357bb9a7821f1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45802a5bd8ab3e4068c29d92bc8befb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daedd0397d6d6a4acb40a454ab9cafd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a2ec75f3fad179b9698ba26cbb925795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26979ff5ffcd6e115fb4c7def4ae2be5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bf057a4a145214f70ee3cc415f0d8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe205d0edaac4295ef72c09180cf2b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5fb72e2dfa928c366ad82377a3fc9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9d818965e415aa591b6ce6552b465800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2867c9c73d46a3ed0c68763494163801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904fdf7f34fc3776217fc0604b93310802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9887ea6124dc30d41df79fbe811fb8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a500836e1b5320cefa4d3a4dfa044804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c0d621c8b7632ab79c42c415db745805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26b75408a1baed6c05c3cda908d300806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28269bfc2f7292be71caccbd10d5fab8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0546206facea9bd7a862c626bbcf68808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2e639bd3028b48c63dfdb98a7c555809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0b946d6e23ae49a4c22165bcfcf77810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de3d1044d7e7c3693d8f34cc4fd9ff811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bb4a768ec56ac9825bf331400e403812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01d45cf0908ade906c4a68a37579ed813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669ce2a8ff09555901c2c42751c5cb7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d19b49e4b002ce72b261ace74b17a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196d43ca7d7c2979dcc67940f100843816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72988d5aaea62f38f90c0a0b01d4835817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0da994501a202b05d29ce2ea96d72818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62715455cff56b3bee21f59e6edbae3f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10206177b7506cb5656181f9d5efad820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a7c2e63d56411864931c33668caa7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac06f0d2c48583d928325c6d360e22f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f325780032372ddc1b279213dc0f1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb0259cfb90384e6639359b35f61bb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385ac16a85093eb70557a8725a8a943825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b797d373a6746ae0b18843469ce1b4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7962e4b19166cf9207fde0610e12a4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab81222d67c9b2682d8f7541745ba3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b39272501790285098f46f8d1263f5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881456e6b6b96f6634e442f48a948bdb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5d203ec2a167ccbeadecdc79862d6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cca60fa2df62ca8de946d318a8e78a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458908620494f999c1d4711520fdeb0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26890e454e8ba1283f11b8f396d4e09834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ebce808400d17068bb3c0ea14ab6b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f167ca6a79ddef38ff0fb8238f6b7e7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd6e9e0e30458668c7b10c8a82b7fd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad465f5cc2b5f82c29bf4113a5673d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21ab6ccf052bd3a959a9205a06c86f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19840386fc6f57e0808178e9fbc3a4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979a503917315e7fe2c458f09402979841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12ea8d64a98c81372dc24c27276d3d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbbef52bd28da70699eb5bf656fd98843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4efb253656095d99c6954ea29f1c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a65e55f34927f9b421401c771b82a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d540c7af6a7db3bb42ef8d72a87ee53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4580ecc5cd2bc672af32fb18760db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4ad7830ae78c491b9d661784f4a105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd76114e404668589238c978f28699d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a8c5fbe03d4e0fd8cd420f4b95ccc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7a6c7c11f0e7cdb373d1ffa77491a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5458fce8e964d2e93a41cc93dcc2dc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bca2647ab50b75f687ff2e5853291910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d824ac82ed64f929fdfc262b72e121911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf1e7a0e8d9f1cd68e91bdc07e640f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fbae2ce22f7ef66a9a3cb5ec75cbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c4206f7bf77331ecc6bd85ade2c8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748a1f32d1f3108c7ab9d9a6896a8ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ab571d35c3f139aa2d9b9e96ef65f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20834675b56b2d183935e75a15a1493f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135872b56e71806739307b34fd59fdb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacae1256d3e16bd86ad87f575a9d34419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62de5ecefd16e4857acc6c844b0d23620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199785f04129b634663d03e5c2e102621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5e728a29edf16036f94931e1e459622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab90f28656fdfee021e42012d94c5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3881202287f7161a79ada694b70a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3cc1eb8d88dd55e280ed58e0a51ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56675c62c3ac6fa903854ebc8bb18f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a758ea37e57a76447e5b00170510f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7011b8904ab015bc8bcb1def6c670028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3264eca92cc0ada7683667d69ca785629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f8f9b405e8ff5cb492bb7b63aed3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1d30bcb158a389a11df165ee7721931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc403edf9a445edc73a9fb14ee9348c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b659f747c751c0ed8ad17a1f09a2df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0798041c1ed8c108f5eb23b931159d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d4c3cf34e7ce1c38c1fbfdad26ebc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d3160ab4419babcf6bfef1abb910d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41649a01daa902d191b45a0e9adbd82837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9aeaab642b3bc4fa4f3abc58d3690038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71199b669ac51c665aef730907227d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082cb1d6536f437159dcd866a51a04040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9d309aecbccad0a2e96dda31f374341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e412dd011de66204a41f28f8abafd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9bc07d87e307a98d4fffa4c94a1d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de40b7d415921334b39ffd941da14b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053949deba793cb53f15126b9d0971a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b970258f5227811e25f00874c800f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78065f7db74ac630a6a4862fda4627a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b217e959c222081b03dc0de45ece048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea761e0dd92b1b3169f7d9b4b9057d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db4f10c053ad889a4f0a1cfa8de80050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c63f632c8471f9cd1d16e112a702f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b07bd44303164426b99dba67fd6dee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa8df181b61f5ce392d20688494aa553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ad61d0fac1771a90b79ccddffdd5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8f2a6e679d65601109ba5e4f1cd5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dabded4eabb890063123ea0013184656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82609dde86a2d4b57301bbc58cf2057a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169a94ffb46e78607983e251d7afd4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2cf25db3745efa0154a558b8ed85659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972cacb34dc9af6303a8e9142cd96fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb59f756e5d45b01190eeb6ed132bdb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef044d633fe71542dce832a94272f88862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ba2a07fdfc77c5a3e312c96f1e2c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c283f3c1806474760a690b0567197864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02cc87db60d5522e32297a4a55555465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf30cb1afa7aa80591e42e0dc785b6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff7675319fe8f079ec43941645a3fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5282f87b1e50d32b4d051d95c9a4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512680d31164dcb08983f96e6b2215e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cefca817aa0ada2ae2ea5f769b0f0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf8936af3fe6c5067f4eed38bcfaee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742450a4a48b211f35f4863d10e175a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fda48fef6e8f7a72e8c7113a324a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae2b2a212834801ab2522e66ff6d6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bd3cd72deec9aee842a41f62bf62e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bdcb9fb8046ea484a076ba45db8d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ddbe5baf3a2c9353c35c913c618a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d369d55b1001df0235a9f6709dd7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101d92cebd05f32978d6bbd5926b59579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48516622e29bd377455e419faf64e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcda24ebdc42ec46d2428d7d0e3ead781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddf3cadcc998dcbec10c64199eb9d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afbbae676efd8ce571469ee658d01383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50872ef1d7f7d6bd84d45584199475c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac8ca3ec3bbf6b8fc0c8b3055a5fa285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dfe6e30c821c3bb414f675f526b6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c399e3fca3fa3a8503fbb882415e19e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b53b5c5e7628e1046158012ed7a3fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe4ffca3cb6eca958d904a4241dcec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751da09fc53fb25a6b4f165d7c2116ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9ab5130c1be34f163c30dd97b085b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180837b98f2368b9debf400fa2401c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5ac51bf653c7440fbf638c3e23cd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8e7105cbe9302e76ccc3289de1dfd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb37554c94696007f91cda2c7abdd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed59b55bd4fd6d7fa6ed2b47c4211f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedfa37942ce63401cab4bcea86fedf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d26fba5809b64632b584009ae8b2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d07fe1ac2b5066438d3e898c785a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e220f83818af1fea5a402ae114b51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119abd9a53a55236d2dc8a036d4047e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4f128b49c52f1989d86e28cecc613102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5753795c2afaa89fb78ed68cdd9cea4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8ac326062c78362b246c8c72e951f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154e6feb985ed391b36dda09743e4a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8cefad39f59adfe0bf0f68e299fe7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52eea4354e21ed60dd5657bc791b06c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fb5b509aadde01b7394ae1e1b2f25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943995ad098bd304a5bd75d914018fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8264672f7b7449f812152f5ebe590110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56267214e4b9862c90172a3e2d306880111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81e971ec566dee12ad4bccda1db23a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41c0f2aa5ce9afd77b077a4a886af8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10eda81dc91663809552f480b0479c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a034030253dc5c5a1623eb67717eb76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49685b489a778ea542a99e24e5b14569116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c952a91e9818d61a51fe431b44f53ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9934332ef13b256bcc7c3ab400ad8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc080259096d57cfe8f2d96cfa1836c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479e8886111e6b1ee27d5d10e94dc21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a8f9032f5acc8eedbd2f0a2c8b651121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac62275db1f6cec30e9a94c21a86170122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d92518bdf64b4312616ab478d98cd4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851db47c64a1e7bb33b4320799d4a203124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5616e85d837644b8cd1a93cdc91c68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e412daf0e211c586bd96ab9004e5fd9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56c444d42093e5b9362cd32d60e842127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf74303dd116d3f2589ad5f1d2c70df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f4f3b582c4b60ffda1d975ed2d7eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7671a14ad7c80a0a733cb7462beb87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0f7c665581eb5630d6f3f8edebce2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46af2f0335243c9e559ac82bf1b1c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dac7f190f6675e5db1a30181989ad7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fcc2844057797b939fcb9103bc277134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c068081390467947c4eaa173ddbbb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac70eaa1af673d734901fabaa2889c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f2020b3e67096fec9100562b135fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef518c181af26e33217e834e7627b28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc007b5eeed400b35b0a5fe9e074ac5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26a103fbc3b53c35af4b0e65c54785140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14c99e6b7a9ac46fc2d387f8359d0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a500df5096cd3c0ef20ddf1528a545142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0de01a5a2a5fc2dc82540051d2206143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bf26d6cdc048435471c512b8a8764144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d90ef242206bd77acf8fb9d0dad2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912606d8f26ba9cac05ac51f65450b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba609070609f4eb5d26e823e9df0f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fff78b7f5ce503eba6f77968e80be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d36519f01f833ce4c49286f617b9af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2a7c804bcb990aa73658b6077973b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c21c94413e9c5afa1a6ea6f6b83ace151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649912ba6b9f56742fe5bdea9193b3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd617061664c1372fc49435a2426b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653315c8da832789246c2edb48f43bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967db13906429b89ba01fd94052d632e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80705dea2cddc0d11f2089d801af5066156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c1cfde61fd1ebd1b3966745535027157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b976c49946107289a30334c467e7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d278b0bd3e6cc4a6f6356e5806b65f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52820758067d791d31d255f0c14ada160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d106fee565d6510fd827e68e8ca13e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8e3741f71f96f7959e40da1e6236f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee368a543a22219b5483c9d6b5800e8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7919914b60249f904af60e607b1f94e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cd87c56d835034c72e82ed729e962165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44414c0506075fd2c02d6de20b29ce73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2deee6b2ef94d7a82f34760d93aa55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bfe42c4cd6e6943fcdc42935d3b67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3a197ae0be74b0a843a13f6217cbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554ebcb584c5629a3c53cf80d1dcde3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d8cf22d5d8d7333e7e757ec850785171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9a82711d36a6f5d27e690be71e86a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c948fda504583d507c91b063c91c991173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307b8f21674717b0cc6bb8e3635af3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389f1456002d4c987bea44779767425175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f03d9d19ffe8d00027028a79ee659176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e84dde8accbc941b6d8d4e373ad99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126a631734b0df0d16c158d4d70f9c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fde2bd9cc630cbfed8bc382e2931ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dd0935f519ef21bf42537b04a0e2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eddaf902c9dc81318e0de13d961d5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc371e2de965f04a98eeb654913289a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ebd46cecee810e21aad297b99c9fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d9e671369c0ed50eb5ea7466440f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f9d6fc50be686657378b79265b154185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826920f71f72fccd2354c84965bea80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30e4bafd7a64ff40a7788297e8d7c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92797c13b40ff755a42d2fd0a216c76a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e8b5877cd51c70b666c64a6b7aacd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49db67649faf38bb38a40df38ab773b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedd058ba79dc1521f5a157e65c2bb3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72ec0b05babf0a19920f51c559db05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a61680ff6392ca8877348baaf69627193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc590e942b0d502198f6e16a6d1078a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d59a544379122e50f301cd05b93e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091656c6671bfb0bcb0c2c62f6b6d623196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaed0f1ff79442dfd00b195b3a2fa58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3ba4d557c0989cece9f3531762ce8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca4a7304c4e1795574183ae8357401199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fe36978f0f8710903c1101a02eefc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567254f934b486a677741198716ed37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52e86fdb255c14cb09f843afdf6c5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7ac47ae642ad82dc128b3c73e2cf4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d55878556cceec5ee55956fa5da692204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8e23bc194db58cc9d244825f1057e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b41fd0d33f2de76d3e90e22f4829a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c088a4ede1ded4e77287e33a02a1531207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b76f392a1cd96c93aca4cfeeac13f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fcf320e09ef7c517cbfa986f32d08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8327b4a2f381efad6bc009e5a16ea0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2498b0e25c965a22909ba68407b80f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedc80435b230b4ff13029562eff815212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b17631c0bed9ab0d6bd91708e17599213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f09e76542f17aa52c7b2b445359f13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41384f6ea3bdcfdf59c3e08fbae3872f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c3568c90bc8c36c7fc8c184ad0185216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26577c98b2289ecbdde6ca30ae18010f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44c47b011d49d55bfadbcf168a92b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59ec18075ad1696fd39f38cb98bf73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e604a5a212af44b9f693a11c9a221f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfaf67abdd96ec54cb42c104c01fd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6795b126dc7aec4720853cc1ab95f2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f04bce308fc71676d12b86d125ff8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eb108b8490e2e923297e92bcbfb06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ecaf5d6523de146b9a9203acd21bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac6c6223f8cfaec7e39442af841ea9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963c66ae3b676cf38fe3e791dac12e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6a8d0c38d2585adcb3b57d6d3b3f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee74cc6c63dd692ad86a26adb68156e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f8e717d17ccb5d18d72f09a755424230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3cc070ad24669a28476941ad6bec4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1add07bdbf98efe55306dd964aa875232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf550985acf570a187c9ccab86cbb893233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e70e2c82cf2bdd8fa2d4043ac2571234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a09b9fab3c2d00e60dcecddcc9ce21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0484027be145ab5db8795606f1821a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067efc2ef5b8c0aec7c200250f8e68f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b02691700cc9a326caa18eab7a444238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90791850740f83a7a70a994dc4e9723b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79739f696b3b58f7500612c8ab3de135240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0172bb9690137e6d512184616e8c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f940945e4a3d67749f2d0e22e6216242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d4e805c3fb16c3735cf5f2e7700a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4f87e6c3a38a1672cf589d1807df6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774a78bb70a5c7d1687b28534fce389245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ba210beafe57ec8178a32e67b74bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d3fdbd77885c0275b1e8faaef7c13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b07339fe4d5a84e08ebd582c37b91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a59a59f0b913f757c1a1359affb26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecd89560fdc0da67b7aa8db85fd7fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26eefed4edd64cc936b79e151fc11b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37866ddc53629e3bf326ca40e91faf21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599649e0d68079a747682024b895706253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d094f678afb1e98b6282fe3a7ec404254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec99b5450e96e5b2aac9c8cd5be6b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08165e92135e890d4f7544363162f37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd75c006569a80fc9c20cbf9212470257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29895095dc526ba54516827d11957a79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139f2c5126db29e2f47ce36798d0e9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925863dcd334709c466c008a54b0f426260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee948bd9be2516c4236d4ac830dd310e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1975389c2e3f37822ed3629a715e142262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab948cece5b7819cd54e248b8ae5cb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e92f4ce5e7153949a1a7b874fd36cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1585164bbedc054846f77b33872ecf3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc117c8cd57e780f022e402a166d0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a02258c6e0cd2f65d98f632c07c6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfe6924745f765620b63f3b7c00b59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a107bbb71bb80dfeea6146bf3c2886269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da289d6c65628efac817947c90a332270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8861c7adad07a31705f04e09b9667a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778150fab0f3e8d91a7acd6c8673ab3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd393ff1cdcdf40b9e27551f13f28e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b89cb2307d55bd74229b1c8b9af393274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf76c00599cb0ddfc4e1c8f77b17ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ca71adaa2235464fb81d5b11250a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bd8d779aafcb85dc80590e8453ede277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c55c680704de155ee6c6002714db0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae1b7d7e5d6ab7b4e1e1ef702db586279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b988976f2657a78b81cdeb05dbfb3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee3a535e71aec36a035bafe0952648281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf3b2c405a80f0cdea84d73a41bd3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2dc79458e9b47d1a5fb142c152637283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4757d0fd070ab7bd044397ad68f959c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af07c947b46defad4efedbf1ed451bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf2e08479e86a99395b639d05f08bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854b51299589a31052e9a57c8fc8bb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ed09e32a13e7dc6b5aa5bd6d9a47a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cc4bfbf40179f72ee31e7ed928791289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3d28f842e7a4baf347ea74b1343ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b9bcfd22ba21610a54086bdd29b28291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf268dc90560752092069e98843e63e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772887764d1e631d9c4fa81313861e2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b6f3b37cbee0fd654fe62a642843e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f8e78bec783fa997060c6a039d26c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d385d70e4efa7395e5d5cdc7f6adb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23ce9649fe98533adbd4f40e866079297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fb1c7fb59fa435e814550ce07c054298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2669181b34b9763e2b199dfe1f70f03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728714f48a83c5b2a79714fc83434e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e9ab068f4a4c1ca563497ff8de977301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b266974d1a3e38efb8e90af41a9d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c557166bd25fe321f85f51b57b5df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca5bb0aaabeecd2b5bcc3f55386c34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec1252ae44d68937e6f205ae47d58e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bab578d705b22b4de473e2a16edc5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe14bfa14ee2a7ffb4c115181936293307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd376275eca4f9ebe688bdf36979da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1039a0356deb9c7e85d60a33b565f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19d10d80f9eb2f9ee54850e437b61a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d294ac4f2c9ce6f59517f35c5a8c533311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f595918ae6ecbc9f15082fde71397312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561250402c7fa7eac994806cbacf3754313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668833611698547eba39ca34d9f261e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797625c7b4dad07e4b608c2723850950315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94dedbf3b5a5de343f048105c627f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c564e89fedb286cda98c0e775b8a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989622d5a2eff47b6fb16da8728f2f40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff211e12d9cc13d600cdd51977fab7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aaaf25cba7f37a45a933bd2af97e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94f874ff08ac622586cc967ef7aa1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35d9fb8b3073956d9186529053f9bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ec621273d37caae96699303f15583323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bd6f17e122880c71aeab010cd6ab0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1e48d9de49b493474ba0238b6bc7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc133d1a58e5fed51be7a2a20a50f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b7a72057ee4d52e891f1a2f0a4bad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c65b932d79749d65bb6497858b943328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7880fad9b80f0070fcd6f3a723989329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980d0a38debadaa78ef7a49576099f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a843e129f9d8adf75b8ef27c84f5b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446c7c812a93aa22468f17ffb966c79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe677dc08fd669b1464be056c306ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed0eec2143fc057bb289e828bca705334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ff034027d6505f8a69f06ed7a9ea2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b7c059e3d691f99fc10ce11da0b51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6bbe1c465b837670e408395371620337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d554d24a8fa59f8812c0b21a4a21f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79624d6bc83e2b6cf1ef8d502c316a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04babcedfcd2d443d98412801a201672340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e18be5a5919249045b9576b30c70c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44691517058c0673ccf8d04ab1c676bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c9f266da15a49cc47dd6a8dd7b1df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806daa88cd66f756db95bf8b0228c60344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e555fc7bac9aff58cef62f3962f2a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef1f5e113435d2430d2240f5be06df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a244e46e43e7c9dcdf4f010bcc5d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f30e498831394316853eb73f0ab18348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f09235c322336e95e779e1024eabad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c18d7dfb370ea7a039687ba10be9d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807ecc67f1f5982ae2c5f2288e19b63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61cfe2c0f214c83aa69e5222fdeb9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bf0899e615ef406d80bed30e9ff0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be59bad4dd02a694efe59dc9c5a7d69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea113b98c8820cbf51a880cd5ec8eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b109573703a0833b3b3da58ad697387356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf71fdb45078b6d3452d1124284fae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb05b3ecfdf9ce57f346f5882232f03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d32d3ca2d3c55c8579c463ec6bcd5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590a54ad2ab3aac193294768605e674360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73e7291b14611f5ff3ea47245f42c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dd2ca7583a591aaf5cbaa0d1346bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af10ff3f3865d02afc038b94b91810363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a9248630279c64ab588fafb102c94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184967cf4070e837b98192e3418d5515365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c070dec2d7bc20997fa2cf50bca945e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef482a9ab4fd77c3655b05d0036df9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cefc51ae7d1f8bfc438cdcbc7e5fb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78952a8ebe277b0a6b6aed3ebb3a1b6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14dfbc2acce2adf100ec1d74b4900e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e33ed81891c48d2d9bf33f516ab4a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdc8e692e1fd6c37d107af2b30d69c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0468905bc303a1479b8a14cda0bbd8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e617c3a93ad48d0cc553f53907e179374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe44905d79fd827aa41fe0b73056d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373a112a4d5b8d5c061d0a60837eed8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf34ee270485b9095d6f40a1bb62c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336acbd487c228b3b2e0a8b975ca143378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aae9104a7f3171500b0d6ca88d733e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7590674639fb4d2a5ce4f8df6b36d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e7da671d413f896d77f3ef19399a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ab691635b11fd3119d3d067920653382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a1e0a3551053623b1ab3a06e6e3c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b830698f7fa1a30965469d7fc904e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf65e7a9aae27ce406171d66fb75e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7d5fa241dd8f9fc684e53cfd32363386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737448b780a955146daea3d4bf499bd0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84be0b53ae789e5af2c84caa9565061388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a06c1c6a40d681f15f189d24830911389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcc3aff107da42194a749c7fb85f8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d288fbb658670238d81cf504ffcb7b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6604926e9aa6649a33c3d33ac55b2f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b077fd3aebda71d764d9c4df1adb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a772ca16dd2c2565f872bd2c3682485394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9976f41deaa7126e65dd6f6dad379f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0187fb051bee33cc32d58f04ca1586396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f58e499c5e0aab695148819d20f44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61edf62e44dbfccdba719d8ea740827398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e674ed993850da855b118184de7c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a813abbba5a619bb684fa7d56ded498400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba2afd093eb25ade2e4f159980c1a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceef43de5e1aaad98c459c902b3b45402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d865e44cbf2e8638c9beb22e31fb584403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc262e90496c59c950a6fe72181cbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae782127fdb901b8773227f009220099405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575abe0193bfe065e70a4e9443313bcf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe76200d1d30b638ff93c3de16c9306407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa948bd907ab8b7bc20b9144a32fdc2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58be6cab75d59213903febcdf4e0843409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9646de5a44777fb1077db6ee7d2ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f171d0498183d4b89434b1dcf0e5cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d54dfc03271c769dc13ab37d5b10a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813cadaf501cb4ea6e88e151095a87d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e736e9aa69ccbf7c95d21a08789824414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ecde52c2c579a68d3f530dc0bb8c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76415cf498438c54518da83d717932c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0741d41eee55539c3e60bcb79d4f609417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edede280f7a97032f4f896c2ece6c75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf55865e2bb14e22fb5ba38e2c1c7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ba9789870be2042e7fc1048a88b4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41ba792d29436eff6b68f2b44215a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb7b177f8d9177cafbab568c5eeeb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20c0404431827cb189563af709c541423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb28080356f3c74d7bd363e937028a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85858963a11a357c4678b677f6b25a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d76002e36d3768eee7220e5a1ec4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9c01f042ba7f832aa56ba53a7e30b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a100b491e58fd6089d557c61d692d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbd507a1028808b8ad27e2cfb0e7d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2ae42240b123caad57483e979baa2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0b6b66561f16cb7ebbef014df8e3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007f6a02a5a2f05e3f938626a9c2d77432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd01f5a86cbe832900ef2603fed221433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c4a06420d803b22c76d596ef37296434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdcd4464977a5dc4ededb3ff3251b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebf6213d1297baf43584545d0a9de4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed980dbcd87cafc561ae34247e32686437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c955bdbf3cb27c9cf796137a535a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8a5b90a7010359169bc29896494fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ab7057be4066ca20d82f875bac7d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dca7eb4de6d16ba075045e505f5dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cf10cccf1e0d7df448daef337b536442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788747756171da65506f7c36d222b83a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aa5a334ef56a59d2766fc9f31d9d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a30ff30a071a7ce78d1a3fe007fd7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7d2731bd142ff7ae30d943c371d71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742a55aebb6957270e0285688fe1688447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484261fec489cb17eb32b3b0229700e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bf33eba856c126a24fa3c429de2d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab644968c4fd419b9a416a2cd3b89e89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae4e792a448b83a1fc69f78c9d9519451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eede0d73ad1cce30bb8a2b0aaeaa2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a3eb75a834f09c96abed960ce1429453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0eec94b997bce315d8ca5c5197015454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434724af34b039479408a3c063048be5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f7d260dccc17c86aa5372ffa680db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3568e5db6b782c68d0ab5a9645bddd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be96fefbf56b36558fb88f5c6a07c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d69342b1ec382accbeaf5ff8d01a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb9690a051b99ed973bcab1de0bfbc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01591ddcf5da2f2978738291ca55c08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6662ad10ac36f7a82f41aebde4493462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e39d2cc1b438c0da603e88c369befb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ed1003df0d519879bf59d1ba2c545464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63902866ee24ef43574b7d083bccec8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b9256d3dc41854f49f6d220d1fbcd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018635874ec378b35fe020146f209de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed405c6be8d897976cc25a1d831f62d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb16bd29d2189a81adb50e6e57cdde469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425979e708f33c30808cf88eef888961470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744e6c016451dd04540f4a7eb75debe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d1b26133d8d98fe305de28242d544472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe71822d7ac2b724e665fd9d66abe42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554f5e7effc480f833956e2bba2796f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a22413e41fe0f7560c634f9dfa465475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a3600c007a22caf2bd111c6be63fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86849af3b8f5ed52dcc56748d61a1342477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabfc765637e6330f278df55201a2c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760ac3c5d14211d8f08c38e39414394479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadefee1f4a332d575900061e7bf86c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad70f8c43cc3750b86f1f4e13787e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894941f2ecf529306c77b954a6e0d90c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a61ca364635871e59ed377e099785483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282f9e16f219848ea0f188d3ad70401484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5da0b15b5f47bed4ac7b0df21c3cd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345a8947c86b1c86ce9e18ff7eb8ca5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdf9eab123a555659833ae85eb4b86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf47ff0ddce0e8f565fcf36a4edde17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a223baaa826682a912fdb94c8717a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea337a4df2448e4f03b71e57be464c81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4d3ba7f11dca194f1fc896d499f5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908c1a7997b4ef70b1b7f4b6d3e2fdd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc1b0bbb57fc96a727313f68586d5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b0cb2d08e4b4ce0b2446c0f457c5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078df00f41337111b21a5fb2480695c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e9cbf588e7d8949f60efaf9fac167496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525fba0bac256dca9caade6c5a6cbc2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231329f2b603a8e433937076d1e42f37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed945b3b0dedffb9ae90be85fdbea4ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124860dfb02912eb335d20b60544e8ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119c9a0e368b67c8243ea0f6fdfb5dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caccb9a4d4675d0d931e763cf246f3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646014df55d8b0091356df4120ab438503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd038598b96a89c6ff97d6b3cd9740d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e78544346286da00a21b04dc24008505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38724755b3f08f58fd20a8bf55ac5193506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb8847a140c818178c30ac1b531811507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cfecae5f094c09e3f6a281fa33ef5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d1938292b8cae440cc0ae84de1223509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4271e5d3d4a02b653c57d77f86ccf1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6034ec1ff0ada0a52ee17f737b2d653511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abed281c8535791621262987666944a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03d60fb786ff8dab61595b3b6cc399513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3b5c342a2bb274da160a2c9609e81514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c7a12878a39ab756b1bf40e4eebc4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbf81caeb8f5a659b25d7e262b6e39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21751069cd44dfb776aba7ac39037d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d41a9d36e2eda0846686bef2b21ad2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b0ca5057d27a1426d79363cfa4ca0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21572e6e0aed74797c3a88574a4c367520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb52f7f600ab243c9857d077c0902c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1117453e2bab85f9b53e30d1bb6bba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf9a8c9a796ef54e64e9db9a5ab255523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb6668649c483a3b6986d26d15b2d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a042808269db7645eea956b68587f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2639d47b4aba6627fb25062d90106a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf2a5c99bb37bf442050032e155674527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc2413de617193dbe0e6ce72ca3ede528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e773a0e9bf540c8f22390cfbb2a9a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879609c771eb30d98a63d01e80291032530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de84299210f76649eabfcb34e6977b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2013011dd5fd17028302fa84710814e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cccfd0330037168fbd035fde35d55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28037a5fec6bbbcec913bad3e90409534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b99a48bd19e76ffb393857ee84e3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471442d76b8f13300ea5245883e01762536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64f3f176a44457dd753accebd23b4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d855a1e5b4232f3fc1e26320f65ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ab2ec4eb497b2466b0dd000aef623539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c112cc28a7bbcd96a5dcf48d76ddf2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa691b99bb00123a99a10d1c0916d7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f36ff16cd93b23cda17aeee134d18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b261e910db46e53e0f6e3ffa4352e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edadf136b7077fba6a4b58ee418384544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7f5624704b73fe6e58404aa39c302545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93005c9658b60272382e9dd9a762df31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62a3f80c934368b773cef69c477e22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8d98ae2d24f4cac7abcb3d14bd1e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19909e720ca48f94d06ebed5ede619a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c991b65808178b61f8fdb40376d3851550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31507eee227a00e4b9700ec4166e2bba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6a40e0d22c233cbd9cdf8578175b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815c911db3d435c05d89d025e6c08c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f34be1e61f4d9ffb87ca1070793fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538e362a26cb1ba54e8ba9a790139e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99f5cd16b48b15c329cdfd856467b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86c42d3a26428fa35b433af0b6d71c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa0d2810d0a34fdb0bfcf77c9b3e1f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79fe6076f403e7338b8d2725851124559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479413e28e5da9a4d8d25a7bea52c075560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb453678f12ce6fea4d95727f38a637561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cab461bdfb28026ad1598c4fa5d74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fea285a72efe118c21f19deb7badc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65162a40ed6b9feeceb34108a8125ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ec89406f80356853eb5f79ec0e8b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd858a0463417a513fe777449a82c119566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbf3a906cef909acc622f762d0a299567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf49128f51e372347fdbca619ef2d49568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6cb1496ca43b3435d1fb4bc284778569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d341165b1f723a4823d18ce91497d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b10a7a84930c27f288c78e3639db0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edf9a51886d886000ed8bd3c4e06f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c26b960724cfd79b38d760d4e1f33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5487b65fd30acda2898d56227aacd48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175378db2da187f8998896ee70d7daf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3772f57b4d71b636cb25160518d374576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0338fbb9a8ffb08c2c929fe87b2cb1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5cfae5a6967cff6c67deb83f24c9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e0b826df69baa975b2a8f23fa2386579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4b9f10d9e51c89c0355175554e51e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80054c8a8d5ae2be9230638a1e34221581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51866238e9ebdef097f7d59666ee8b30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91287193d97c4f2318e9bbbf9ea61a33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38db90ee8be96f6f2665c73353093d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23152802cbc327888cb53161efeb6d1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070fcd26ca7cd158da60ced315cb532586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0e3230df974c84cb43aea77b7e057587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006d844839c8adff2841d088f374adb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857285eef706d0fc21f2a2c4bc3ea47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1b093adbb373171e115ccc039a647590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e833842ab21bdd12735706a2b9e0773591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c91d7066948d1a18b10a1c12034f79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb19ba1c3398a475ae924669667979593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52901c177f7ff04ecc46562088b45a56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2187ead62f5622a24736c83a34477595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847daf9f91da04e465651eb4cf1eb6f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111e6611e96045fdd5360ebe415e191597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f49d360bd0719910e88f05747b4d45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3814dae4db9a981d8709add513507599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb852ae29bf37c3fa0eccd98c391dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33779977113d0ab3d6ea67823c7bc9ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c2544a24c518d0d0fa233ee2306d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be2c17cb915e8b3d662aad142e7fab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bf59f4833b0286a8a545b383a8483604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8005ddcff92256dd1625cd10e59025605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d464259b0130e6ae5c4f3fb885589cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892cc57b706f2fb0e44fd72fd15a7c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b2dca2608e75dca75663d39fc59be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52150ab7f044f683bfe07acdf8643a8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5787c391533b3f9268285df68ee70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278997f77cff71076d59920cff5265d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6c0f9bda120833306fb52fb55d24c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14066df141dbe50ea1ecc324c81fc9db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9809aaecd7e58733a24135b5ac8855614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6eeb3466563dd079b610d1499f590615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adc79f00228a1e3efe887f61dab3b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929bb12ce47602c2b9345e92d719d71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38406b17d4ff63e880e8ff69063ddac8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e585a2277848cb5ab5e37f7161c33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffcec93113dfa3858392df94fa1601620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a363f33a11e00589917e2683885836a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f3ed79125fe5e6c448143ab3c90ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28259896318e323fa0db7df42003083623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3c7502a4188b336d77c325901f700624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaeffda6644289f0d19b2e56aef1af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0404b465e09e8884b1d955e40e710626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d973d27a975bacce1481d11bbfe4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef05f6cbe2e74f9c24b7e152aa6d19f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f1e09c161b98c54dab3fb03b353f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedc2af2007b2884370271fa22431bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4d040a03642404d8e31b35d480892631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf317dda72db0b4e56190c8c7bbee6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ee518799f242ebba4b1312e61d2db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba285d1e22ba51d579c91f7fd4ee5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18709830008a1ef039ca24b9db75e2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069ba56945ae79ee3bceeaed113b82f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5673cfe0ac2c20008ec195c77711ffc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c894dc5f0c53df66d79075686bc5f3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9086d1533da9422532a41c2e4d6a1f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccdb4d9ef47bbc6c2add9731f043b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d139f66e9b676cedfe7e4d51ec383641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4f1d3d4bbb80fea17f9c52c991999642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e07c025517f12ffc7129ebf75b086643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0d7c8275c20433c9eeb3e2538f147644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceb688a09c14c2645301f76db28e8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb77b3c486665578b2314c604919b1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6badf75bec1c340f78cbd9f510aec2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f31d76424cc5123338673ff437739648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f4af3e0c117f0daa016bc13b22e2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201e7efdb87375401a88a44cc60dc0d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f74274a84464bd99d2313ad9d216d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f89c08dad1b8f720cb5b012e94619652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65a9c060ed6314fad97943c83936ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e56787db7fe078b1d4be63a5544e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0012b50d1534e8f9771ccde2828dfb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac76da34064c4195672085e3e56cf8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747f08ffa9489bb2c8718c510b511a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1e80c7dcf4cb74e7a244a887e379a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ac8580a6f141ba77d91da4d3ae23c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83abe564cbdf145bc1a7c720ff63436660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a195e1489d97f6b22a670a0556c8a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9d854cab7508471bbd93e2cc66f91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7539f123f9312d4e7361a19d95879663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8190fc4d5eeea8ca4d1f7902c3c709a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb070ce7164766238a57bc91986e61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa48369976ea69a4cadac409c8d2d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02455212a5288b9bac5fbf2c3cf5818667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b294f3d3c56e7a41b1c3480f34bc6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54a47b57b9b5dcf7ed7499dc77e8e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48db9027c2a51939b0a9a3cfb8379a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e666f8e4aff63aa916128e94c49910671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef88bb20228055571f5e8338fc7b46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9c6309d9765ceccf9f8d8503c1d50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01183b3530edbeb3817c36acd8e8e83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fccd4ed776e9720187b6e375ec3b2b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee6e60fe1b09b2bab2fd4c2f6dc52c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be4ed15da21ac477e8c8d88c4a13eb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e17110912b061ba5cf3dcafa1165e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee223fb4906c8bb7a734abf5a5aa3a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b00c0874141a2c2eb8b8c29e2a263680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d832bcbb3bdfe0aa10b2709b5c0662681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bdcb74792253d2450cf552a2c8b0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1503f3cdfc3990dd728b992455111683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c38b5766eb02cfd2baddf76eb90314684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c9461385e43d64a8555dea1c73095685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51fb1e5e927811847281ed44b95ad8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75072c780f6d2afccc26aa318bf1d219687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4934d3cef70d26161bb311e7987c485688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b97c2bbcca100a32d9daf8701c43c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541c6e3cf47248c35a1fd2797d81ce0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73858a55391e909e42f8b90acf078976691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225eefc476bb81fde479c8322551ba7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b022050beeb8af870151d992b8199693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2baaed4107b32f3cfdaf7ce9d69093694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61e6d160b4ea705e888626b308c7be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44763a2d971ecc472e06532c13f2f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caf607d4afa0162dbcb9c9dd70f4e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4fa2725bf2eaaac6ade3201d55aed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d48cf6dbf00134810940b2fab217699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbd8964769f03ce9eca83acd1a310e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815535bca77117af189eec58305035e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb88036afa50ac2d1d4b9c279c057f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800fe588a9da7649900c130b47b3f23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92bf6206ef03c588eb835e541264d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766e3b322579566a661cfa99e2f4d6d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cb8042ecc9e0d248717f3f3d0767a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c6f02111e0f90097c3dee1ac54e3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74dc75e1f50fa50921c65d5e500fcb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8e8eecd01dca3a0a7b198622e6ca4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30153238c18f4aff0d3b64b519818a3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ece0f364895e77160a9e66a8ff171711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09589fa76b54e19e4e4b6a7ea1f5a5e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6023b4abd4b896bc85d92136430e3aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0895e3180a3d4540b85e2609710834d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76029f00da1d72576e4dbbba653d2ccd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11fe3197eb4590103dde3398e75a1e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fd7e2ac13d2050ef7e6f287873a8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48a05fc3a02c046aa948c6ccb49c67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d8c26a6b50b01bb9b93060b323d99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1f7499b43ea16098c8ddb5f9c1085720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faede1c6f27e344074d7844a07cfe80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3630e03ad2f29bf42f6b2773b2479722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927012fcb9f6a7f08c2a05492e01edb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68df363676063d91bf0ca86b6b43e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500240e73014ec89f77329cd318e7c0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79964972ff66fd8450612b3e0a39e08c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf857ff4eba832db46b08290ef09d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd712ca79dc937047c35f1b40f737d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cb9b96e2662d3213ff05f5419548f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ba2f1633a7cf42c578c42e91f31a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e242a3932475279ce339f81c5500b3d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea87b022255c7f98c685f04269e4cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f6e6c8011806997e51688e720e098733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3930574f6e0e1b15a62cb305b1f5d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2944e2abd18bb2e7670297d5a9d8b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebe5e7213cfffe8c877779c1166670736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaad14803baa793e0a8fdf7f5bfcff6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6858ed9662562044afbe0cffe56466738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789fbad1c99302ba2fe3adf6869ef40739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ff01aeef87cc8a2ef1b6fd573a7c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de332a470febf9bfa9ca7879fefe794f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a53c3970ae00b2daa7b6a9ac9e03e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce980c0aa0b1ce73f2570696ed10a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64150848f357583d51e22bfc4a3d908744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467164bf2dc4e819027d41dcb3ff16f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241b764a4d7bbaea28955860daedbeb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16078e234dc847e5f7c1bf084a9265747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414d5d5555163ebcf0af2f11349a224748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13522d96888994f3bbd3a6604a2ccfd3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b747685736b8cb1b73d201e89713b87750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a7f718f6ac27f498d92b2131af904751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfa3aa9350b3fc79b552eed5672056752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad9569568fc061da9a8f0a14f583d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf8bbb531544ec4e3799380420dfb1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245f3e69b3d917fa72f04075f86a0f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65ad8b7cdb0200f3723f2062734c9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dd1ad8c8cd3ae22e5bf7a6d70d389757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2000b560f6d05a18010ccae31fa318758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bc64eb59f2c27eb6f6eaae920396a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e8cfd8b35535ea6b7d6052355b594760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8215dac3633800c3bfc0d98293981761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986baa10c48df6867e9d0c4022c3183762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1acc10e1817d333522d2970053b3bc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a0b2d7dc9862308ede95c8cdd2b7e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d106991ffc0efb5ffce8c828a41f43f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e8529e440293b4c4159ff78cd8fca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53942f642d04c3e7f12a1607acbb3480767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>