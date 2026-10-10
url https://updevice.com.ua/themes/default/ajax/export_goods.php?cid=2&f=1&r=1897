--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2b7ac2a2fdfce80e86122aabbab8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691d78ff441cdd1d99c70a46a51aff12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826beef3c97b688f8b1d823fb97fc453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bf2507f442747d4824c850c6ead9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241c168e18fdf1d5bd4d2cb6e3a37225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3dc850a644a98be137cd3a2db7b8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bfec464820714bcb856df1b3a89987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9bebc4d37b99c647edc7b567000258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f6571abc7ba751fa4323457abb1e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba749e927c6bd9ca34d89b7b0af3e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f619e1a384557282106daa7667fb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d5b9325243fb8869b94d093beb2b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af94fa730dfa6d915fd199cf77bff913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e88c9dde7ee7f3aa658d6218dff4bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9e721c6281d6422151b06832796e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df114508a467ea577ad2655247661ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d41964312e2c7e3257e6325011c21017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714910480316439fbc7acd9ecc5f3a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb775ca7efeb98c56ed3b60c02e5825319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4739db8088cf51068aded92fec06320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccbb432cf00b3cd626c08adcc220a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225040dd9dcadc915d5113dc96bc5cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726440ef8b855cb6a9024a067dabd1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f81458d6c71064e3a45ea6819cfcb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8a6398b6c9d3cb91ba38f7e1e73e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558e3ab9ab4fdb458aefee27b8e529a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a2e33bd17710db24520e3da31ef8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caea855703ac470f06493016620624b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7edf2843146ef2f401345e0712a9ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af031a6668b403827ae3edb21aef3d2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d7c6cb2a5e17414db1820ec7a698931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c86f03a9fbd04ca33b93f3ec27fea132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbc8f28cd04e684cfdcca31eb5340733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534dba0aaa116c9b304b7a641daca1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11300ec6c28a7e28256f37ce29e98c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1093a87afd1aa71abbb9f19760825e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3d0295b57c78df619dad36ea69e6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5884960104a50981ddb003d318162b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1308c56002bcf0db3e7b56eeb408939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5405a936606ae8e4455729c1aae90c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d971d97b7646236a19cb27b628b89cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dde6607546998b6f5b36c6bd2d4bbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3a9c2043b2c6e7832ab506889888643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e2e416627dc61f12191b73aac569844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7d3ae57c6617e322721e828bfccbf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70922cb582a27342d8c9d011376fdd046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b43217e4869ef31e4ae4bce9c9b64c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f870b704cf5aa0b43efe0a7b7a83d3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc168a12dccd06728db947e1e47643349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96c21e01679662b2582959bb968b2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f3a64e66a91e8c3c6ae5ead44c81c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7939d2499934f2850ac3612ac03f4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533de52227a0d0456eb935c35dcfc7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4990e8613a17caf80206f69ef08e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f4fd6b2488a2ea37ff23be7ef057255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af0c6682266fe2fce56e6a4dc13e0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad28a0f1782b9ec3af9cec2751605b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cf607f1e0273f76e4b3e130604bd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb885a46b81576cf26c376c5441f0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c0fe0bbf327532a9817d7079b50b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a33042dc04f8def8b748b2eafc9e4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994c34de0074de91eb43855006e576462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef66687605020fcb8db3e798971507b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b08cbeaf4add0586fdce397ba1830c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c179e502e71476126a10d21f9b3f8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643193c86f377e1cbd430557269a81e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2a1dc524e2f6e7669196ec657ac9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0060a2d670a34edb1c51736bce245768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bddeb9e35d55650c3af11d6509d5f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b62422f2fe98a9fb793046e1a16a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb3021d513176599b918c28cdbd73e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde1bacaf36a483ddd6f2244ba8448b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe32ca594702a65ae8e88781ba653a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa16935027310ed9e9a342d62b9a5b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec77f22ebcabca9e1b80ae3ef0f27675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e170ad12374eb74fd5b662ff73895ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c38dac1465573000497b2928f8dd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb3821105acf6658078b4ad5b75c6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449246a207c88f3294b62cc3776380fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b11890d40f0ba79583e7ff10f7a2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0497aad87400daca64ad80f35591981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d525684fbbacc77f1c8e344a576aa282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101813de297452541ae480469ecaca5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda7b756d481f78a4aeceaf6fa17eb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d5c5be025d427ed6405f19654761785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29508744e1872da43138cea16ec5a4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9e978b280cc105a3cb5f64085d45487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39c8586bed49e251d8ad49a3a40b6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce201286fca9396a74fa9a1f39955889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9ce276c5d4827f995942d2d64168190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea005d714b1a2c1b1ee89140ee0cb7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb25075bb6f0cc9c58bda9e10e4b9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147196c157d0016a57cc971129a2b70f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b40a02cd44a76e66128305f526dd3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b43f0945f1edcb17d6f5d82906621295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fa0acbd0c41ec49f15fd4b2f47a8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679792b10ed06bcb22d67fab5f7032597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11ae71b3223cfad341519de43012b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6fd0507c4f2e299ffbf7c57b1ddc399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1786d66c49fd5ba0e5969fc2854a19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c83462839ea16049bb19ed04e49348101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c9195ad84a6d5dd67590fa99e0f05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad17ac5c7761c2b5b427a6d43f39216103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85d30498c601fab492878ae991bd6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ca3ec8010565ba1cbec16c553228b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c56d9acfcf71842a1fed8db62805cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916632829f63cef46d14df023c634860107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55014e4ea6e748697cf6f14f6739e4b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ba96eda2cc2404f88f6ca3e077305109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47ce5cd96c9dfb972f32f46eedbc9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faa44e202327b02da873f6cd8e4d15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501f620ae554353f123d19a9e3981cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693bdb151695d1421b92b3ca5e76f8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e10acab8d5efc1408d077b630d48d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfe290f86e3198fcb2c3c7a65739d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618095a9b32e8f4097e2fc0631435056116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bf57ba9e2d833579ea347d9e314e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aad589dfc2109cc9ee63c74f20bdda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124c39c371d75b7bc3dfa0e87a8ac64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf771cf8ec91ba6b25490dab13510120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a66e9fc88a04da5d3fd93849ae4b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f005c1c499e3998ea86c933faf724122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab297e29d9854cef068e8214a1bd54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc44eedf8bb785116cb3e8566558b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda0c1b913245c2250d0b6d9d44abba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39135b5698adcca2f785355432717949126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971730d01abdf69349b66f3133e94a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14200958cf8833781aa597493838466d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a295dba57c49fb77f1efc9174c6435129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61ecd718835abbbfa4c652c14185c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d42c3c7b6ffd92eb5a03f0064e471c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8484b23f942ed1c1e346c51020036ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0abdca570df0b54309f7b9e45ea8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda4e2e913d2bc90ef50e877f0d1b4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee5e00f7d0a6c7e5a88e713f970048135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0231ea6c14efdce885c12942258f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed54c854f45e997d56b13b97d54fc8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafa6648209fc291867360dd6d3e17b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bf8f26a41fd5566c4095f700fd8f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e36e3a26b910c6eaa2d88a77f7b3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aab7a755f156dff95f612bbb2d3a65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5609b0d87a648c48e9bad7eaa73c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479559797b3f33eff035f84e02d8a0ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cffc58bd9d5dd160bc291147b189c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a13a3aa101b60b40a4ff9348481830145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb62e5c9c4eed7ce0056031cb3b3f4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4a13e916019ccd8301da6cda60c7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1099076f55bd8adac08ba0c63716d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f542a64d933ceb07d7a36e7f0e937a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9826c4cce1119e9641bc89834c1d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211ae9b94f700ff99777677c81d749b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c041869bc2279952b612e170ddfc0a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e31a9e1e9fd166f286c38fdfbbae6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356569adf8f5b7ee72dbd4c8beedd26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cff249c8fc3fdd25fd84d66f6d13c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df06c1ff39d34f9d331a1b939f2e995156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de987ef14acbfb38668018df0545c35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35c4c044f1f47b9727526f7a586d54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb2da5eeaf450d76e7b2342d73f6ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793868e7d4a3bb5607812635195ac05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ed2921287607b833434263aed97a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aeaa4c019338164754c145257fd124162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d0fc013467a5912de3bf392328ede163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd56eca8ec96f66f1ecc26a5cac98ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33044162c46d9a67b6e0a41f6ab3eeb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b89671cbfa0b9b3f695a6fe10264b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d3a3db10a935aeb09f54efe78177f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60290e12c49be82eb7ecc99536a4960168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac49e8c107137ec37b2e3cda0f92ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626ddd1da52a4cc6b66a8ec57bbccc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b57f808365f72289f4498bfa973103171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab9c16b8cd99afddcba46b0db2f845172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07aa35f7df07f5b2fc9436db64b38b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae061c3da2ea5d667c4a76749cadef3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4236cc21aca953ac25c563c878690175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9ccfd4fbcd6946616365b4c3ce674176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48189619685048eb4dff0f343e746c2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28454f3be93e762f73c96bbce400433178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee161c3432cf301629aaf785fe6c1c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde0f96d43e09353a90df36e8e7a38d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615b38407772e3a72eef4c3fb7cb74181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d733d7ecc9739bbb51cb609f5bd0442182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d21656cf895847706a314caf89ad75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa18c46923165bfd031340c4d79726d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8644079d39632b41e486b0c959e16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d35dd85cb1b2531daa5ecbf53fa7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22035dfc0c8e5a0d579a24290a9c00c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52a32547e412df71a3cbb3305f4f77188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfde960616d5a503f4f5f1180351f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c537f5fbd64a8eb36d4f083119fefd4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398b8d38b984dd95d59b1349d53130e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd465e95ad31f661724cd89c44cab8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c990f8dfc51e04eca495666ddda65d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f323b1aade3529c29023a64a43ed74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d507ef88930edd9d10b28f1480efa3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f00c4d976803812921da44200071e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05e91b6f314825f3bc9add3dda222c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2c1a0638c56ffcb63b119eb8697bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05432792e58797522b936a1e73c1c41a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13658ec557953c1eb41384ba2e50c9aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060cf9ed24b23b4c55015a1b0db30b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c34f4500e397fa1f3381e6a0cd2ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d376ade5c00115cd011436229a890b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d055f6b958d226732f46a78d4eedc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2ea2e1c57799ea76b1d6546c3ac5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae8266158cee0a8de7d2507ab52c0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0bb01f7aaaaec89aae0a34d72bf50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55774adaeaed1f5cf55a4e85763c5779208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f59074cba8934273d5988d7e6af7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9faef2bfd40fa7d897247255db279210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f526ebceb7f10a8b70f4e2fa5f438211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7d85283cd75d660dd66a9f45779e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cf6f32a7ab7c6f8b71c66c5a97f4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702ebb8cd2d04ae4ecb7a8a1182e035214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45cf09a51f6e593591f5a845bec93b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c63088cd5150ce018523fe2b4e2e53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ced668eb6224abc84c54a96afae0ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf60edd01a5d0c701b032d67f8b69f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9fcec9d56954f8dd18ecf1d65ddf0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b5c90a4bf913c4d66c08aefbbc334220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251d88d8cbccdaffd8a14ae2339bb24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3007f23b82e1f3e3892a1f084817980222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00497b8074c2c55ad40d60c6ad604144223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7d6de73e3c536abaccd8bd538ee02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f80e0f6dc2a7503ddcc9d296436e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca4f37142231bb01b44319cb1da6e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348eb68fba02a9a55e02a2b6a38cb1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe31c54abd75859e56c6601f54fef0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98793a073e5aa005a8776f3976a8d878229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aabf4b79f95b27869f9f4cbd1d172230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f965cb8167bbfd45ca9b4a0423ac6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249526d97adee68561d5dc6b11087434232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072aca61a24923d273c20ebf4de287a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0f72de11d2eda4b92d3538e1aecd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861afe0516db812c74323541936f960a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc13c0df89d7fb0de2b3a6defebecc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcf71339c13bfcf7eabf7cb011becf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9a0c5ff992eeb46d87af2989de823238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a46d574952b338e42aa908540f01ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffaae9cabade9ea264afe9681dc6e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968a9a61ec81f4ec5eecdc7f0a3f25a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea6660ab476f37fa7945c34f9cc4f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab95ff493cf6b53a0497f4d999bc57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392383c1479247b0556de379c02ef08c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69dbdeab61e3c4f8a7c33eee53ffc3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced574e911cbd85c641f58d1777d14c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0155564d8ab6e9cb04cd5b9bdbc725247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864fee84e40721aa95cdd96e3e83b76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895e1cab7bfe4f4b73ab57cf36f03cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16cc5c818e87d9bd4a6d395325df23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53965b73abc5c4ee6e2a91b45722c1a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd846f85552bee13e5f93a163581724252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32072262ea79856d5bb96010fd770266253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c3953ff525f174a039272c8066d98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fb55dec61b819ba2c29e133618aea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf832cc9364dcc19aed1aaa74ec78d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5092b3224f8c7259cf89b468b4a17c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd9f2825bce31c35bc80105a50f945258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c343dfdfa55c3ee826168f994fe40d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66496c24c6ede35ceae19c0c1f38ab9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f1a4b16ed06718c1e8a8357061938261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a34309b692abf21c36b6c78cc5c4d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5f2dd276529aecd495ad6d07f54fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf82e655b232b68f9e16403f9ca31b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b1c53dbb331f7f8ee50454acc3a5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4503a62df499d59bad2516ced440d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5165b29f373d30896634a0fa3f763267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13170bbc4dcb121e898747c839585f3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4c0fb5256117cff2a6bfe07ec0953269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd351d3075b89405563d1ccdce7026270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e71ba157b7dd794fa94b3da13755e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adc0b7883b7bd171423a8da6ac43c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a094d8ba0f600b699b2fb6c0b3111273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efa69f6fa17c4be4d425b9548a2bd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13739b76ebceb65e1cbc5cb7385e7082275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15fc2bc15be6408b1697255de8b235276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392cc823b1906db184d044bcddd8bcc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ea64d1a1a29cb8923be82efc0598f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6041320f1f452addee08b9de0bc19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8086ec297a9fb2138558c10ff721dad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe31a8a66094ad5c81ba90bbb0290f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec4211d7fb6b9d5e6b1cbd96689cf1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61c318150227a604067970f28f8c6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03198b996702eab2d2878aee7dfe80c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b18b9ba37c0d0447c06fa18701767285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dea7a7d2ea9995ff866ee3f9ccfb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05956d3e8718371eea40826f58f1a22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb9b5d28d5564ff187dd3decd16588288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edde5ac02b6dae422056c8a58be3049289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21db924bc2a39e5e69d973558bc35c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ee041feb97fdb506799a442f3ac97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367153220d2c375d78621d8d8b843ea6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677345ac0d80750c885bc4fc6543d796293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c97c49c83e3ec02a68f3227e77bbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de8b1c4f6634b3256b1988ea2b0bf3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30563aabc46e4486a1196a0099168360296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d10ab8f3c675c175a10a972eb0c9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048194eae1765f4128780834a798ec4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff610c6b77a09b2709862f426871698299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16934d7d92fa24b72b2eb87dfbaad920300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193ffe6df286ad323d35419e50f1668301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f34b31670dc96d0a1ea1648eddbfb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90701a91c62ab4c7f33037af3c2f2b53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c7c70d47dadbe93bd1a9b927d14c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d319d4a5d656e4084c68c0702e23491305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c4fd74de1a78d07b77801c8f8e1eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aaf1567b735c65e2e5279d86e072b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17856b38ddf6eb3504b3f8b0ef8dca14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e191a3cdfadc3e4d639918ee72e5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b35878184c1a3f53c31db976eb01f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375775fec4b8130a0530e57ba1559c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037f45b3d1347c469c98882cfcc4516312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b674bcf122e467cde86dd8a31219e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000747310ab69f2a7f014dfb63ea035c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0c9434f55b0e5a3d6430201243729315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ab7272cacb3fca585a7c158d2d187316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a5ecd6cf6f375132c5ba39cf8f7f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49394ea57c394fec99ff2e45049cba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e45b0c32fec305b36d8261ad947ade319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35825eea0fa8c24670ee5d056df98488320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fff562cb84b60e495701e88977032321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d356bc8fdfc9919d19c6934ce0dc5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f658bf5d985f57b48dc6275905c2fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96016563a8bdd043e4ec5579eaca8841324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12db4ddb0694a75ce5bed9145231ac0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac79b327ba92ec479bff91bca4c93f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10678a3d7a6d9cb3e53888f0276f2596327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278f214a9e4183a5babfddc42723f9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338f9a82ca7214223a0f0b12f05c34d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f2f30f4b663140bbc0d483ff220c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1904199180e37f044d41b22f8f5f922331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509c76a0ed057b1d0b5c06e29c629e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297d82f346706b7ef7827beb125899e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56198ab34bb6661cb451a829c2377b8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4024b6fb4c7c8f370feb39dfc0d9a5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7029f547401a435a64898ed27d40e26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6ae4d4832c2e96aa2e9e135f446bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3e38589aa32c84fe1592b2e615174338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33345b4deadba454cf5565a50ec5b276339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35f974d8e6e74fa5ee01c9c1d762ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c958baf71117634332a84f0d82a5e28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913616b74a03f04d579399294fcd9ea2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9b4ba1671813ace811d7c220a5a5c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336c79a4ef52efcb11e28864c1d55e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5512cf903c520f78373db22ff6958345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073ae20acc407aafafc6d80a92fe71d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7752bce21cc00fc441878d8d4e33a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d87f3aeb9c7506194b99b397e07403348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02d5185c9daeacfa6a87d3e63d2ee5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304b1f5c24f1057941736650553ebf8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14130234ba702a4982f9cbf0cb1b26f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eba5ef4d8f4c6267911bcc3c9641a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82fa33a79dc6b25f9d3e4171985a1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec597f60fbb5616d4807f96876371a66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572597a5601b4ee2c2021414340633ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565738a64eab67d94e2e8683b138397356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db073ff664e9dd5e92c62e782ed561357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91100e3e402e4089ffb15ca5ec868e51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118799293ca1a99141441509be9ff199359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e27a90628ea40871675a81dfe6e7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1916f1f5c5d86598a7234f54df82d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f5ef88bb10512e38eeffc305aa39e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24ee210f4fec4e2f1765bbb6359e0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767461a73626ebbc016b5edae39b648d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e4dbb2feb2b251e52a7e4a9eb2bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee3c4e5c9effc7873c922f16e8c3a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ecc740f6287662134539cacd49347367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e0c61f3a73fc889f0503297f16a4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870f42bfff9533a4264bc1dfa6a788d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d7ee8307173b84ec7d2088e42d0a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb3d839d726ca8654f7b88d910b1f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33255b6b6cb1051550fb7247e0b9241372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afad762af0ed33c5989d7d127b6ffa0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c48081fcc3b3163d19ec76c3a4bd5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d724e7eaf5600cc7a03b503f7aceb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a1062d65b582b9dfdfa3829e37224376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad21e6f1832f8cbc17281af0bed7b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7d8a83a810fa4493cdc16e5b57cb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e58b3089b3c3cf22238088c090874379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1df9bcd628ba2dc134e1dab205da5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4b2acb1adf2ca0c866db19111b71d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73151ffc99d96bb83e30e272d4cd556f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7db3cf5c083ec6819d05fc71283728383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a57c2637b7aee0f73181348bf0f3df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d35071e09ae883c50dd8732d018ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a7448ed12ae7c2dbeae522d159329386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b78a827dffcad6065263a5f6d65431387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10f71195d27c0d71f206e77a7c6158388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dc784254f6b5860816cbe55c4bd9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad4c1d74527b5c5e548de1e2c0e8a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5fb865d8ef115e3c3db99c61b7108391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a18834de8d87231852b814d979f52c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22977baf5a665a6fe158f70b43f977393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d042fc67970def93edb2244580120394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f03d4b48912349d461ec2b18d143a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d1256d4f07c1dd6a4dded7b77100c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3c878c035163a9d2f1aa4984a16b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2591819bc40fcadd95d8c086b4c1695398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0886104fba56e6ce0a74b9069c6ae47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6132dae793775006ca8cd9f963d0c83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d553964a032e5cc2ab792e78fffa99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691e15ecd7d801efb74447ba1f8b4d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b3534ad3a08cea4addd33b9d0321d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b73eb0b3eabc31e9878a0e8f246bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96432b402e8092a7ea9147e29b80b423405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086c631f46fab1e050d4151c332ddb2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c4542478b38347be4dfbb93481efb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b008ba1cad285d870732921d6e812408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878e35eb75977e258e8e39f8ffb8a8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205db28b1634eb5cfc9ee7ecba91a165410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543713b56f4ca64ec78d0b88ce0900c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960b454d9920f024e375363c4662c08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace5d4f7b14a83f003f9ef81f2832d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbdb16cff14ee3d296aa9c15926e3b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4663112530c52b6ebbbe4bd75a090415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27399544bc975f97876ac4ae57b39562416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe303ca7d7c5ae89b6e8e94c9a7032417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffade11a6c2756252c52ccbf4f201eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea84a9c9d7b6d5441620a4540134a5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff83862b523486b1349b3b90bc4e503420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216044551de6faf56184a1ed85e177a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaae0fdbd96287579cf3e60f420c14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772362c4752379c493e55413b91168423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5401e7809f048be9fc9907fc8431d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c53aa43f30ac05d48465b5a38bc3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ea4532d247f67777468f35ffb512f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf977dd71087ca7ef510ce5cb8ffda1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70800675c2b79f3cb5aa0e6d7c4db96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87646ff5398f1c189156f53f880b7d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac8db484e9e726df5c01699c5f31fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac17e6d8e8017d5e3381bae87480a82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c56eea41b591e9fdb438eb7d7acc02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5918a295ab214067351a417db82e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f85bee140696b99d0ecd21e278fef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb496cc7989305d56359a25865e2cabe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce04416a021b8b5211c663bff344f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c249297af7f9b14bbba3d20266f93f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65549f416978dfcc2d1cd2e3e595d975438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46413dd46004c1d1a964a6e3e9ccd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312e8a7e547ccede5a7fae6a5b038f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878ac99a7f20391ff4cc1683a16d831441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3d6402345445543db5f53f4eb9055442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad426b87bb4b96a8e7552f475480ec2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e05ef5b370d746d56cc0315039916444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e03019e8a643e3fe1a444dff943016445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08224d2d3e93a02ad839085efb94163a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcfd82dda6882f12e24bb9e3b470d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c0d829fe1b875a91462b7f8383dff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26913b2e171396c65dd8926d992f4ae4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eb5e297b51b0db2b459d81cf7c154450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813819568a0539e44dffd4f4b9915de8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187e0e03ea9960d03c669e3c5d8708b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daa4719ea0d38528cc6827c52f1bbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504b88b13569b7cbaa695fffd508243454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf558bbe443b787acddaa5f61046623455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375c234d46a66838e3001ed64c96ac1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cbeedca7a8b19ebe296f3a65fc32d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfeba6ec516cecefef592a244a4b7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9161bc1c8fdddfcc8d2dc191c74f58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591f19b9dc6ed598f6d4d35e4a68250460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7459ef4cc274b957a0b81b154d82a82461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab308a2781530881fdf35f741870db7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1581653fb2563c861471db9a76044e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2610b2d31b395f4980dc622e3a2fbb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccc3498768f687fb2116747f04a833465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884c5c145022b71c210a08aa30b0e11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac8701a7d6683e12291f69b695cbf7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b316bceeaa0b32e405e42da3bdaff52468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090422c67d996b1eceb3a541409c8541469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5dbbc4776fa24aec0c27f9dc1f827470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1795f4a8dfea7ad1d30a44e90946687471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb48f129d04cae77780600f4c86069472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea143503ecdfa59ddc9650c79bbef468473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9764f3683ab91b7616411da03e273c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f981345a5917013ac93796c5f91cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d7930ceed1a0861ce5582e6a71c75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7de79c5ca61feca4c7106148eface1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32e2b9a301e8945c9949ef8e9a41c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d82f6846f43e31da5c158b3a4c024479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f67c899f68cf1583ebdff281df926a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d402f0083e39b0c346baefd99d006e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce84b68c9cbf0fb4bd04db9b83e7c26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cf112c459b22d3e307a52aa8d5c69483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28e1df830a8c126796ecde16004669484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3993c5f42cd22494bc7fe865bba180485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f617cdcbcc0b7d3cf69fe3a29e07b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035e7abcce9ec7860f32a452b7949dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e151cedd9e61c391eb441ff88fe6fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f211a8cecc29d9df5139bbc41d5c99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2b55ed252c13912629a02b6269e10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce179137b61d9f0d17d0db6d1393c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7702bbd4d1cf6e183954ba123390014492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9de01489ccf12ca32f6b0561627953493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033c2cbf254383752af937e3299bda2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bbbcae15988da26f4b2d92d6a4dd8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8c6e99d90c7a8fccad8df240ea8ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e533b314ab286dfa2e1261de20284f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a0a665d29632c653663898e6fe773498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a767b3e3f0ec8daaf36b8924a6afd6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68396020d35aff8ce946b94bddc68c92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8a3a25faf5f91dc302a35d2a1a42a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43223187e9795458effba5a47c82fe8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d465c2bac2a3c5e2713605e2ce78a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97c1dd4de8c9e85586d5c10b316eac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cb8f6f3df42755707859728b0e9ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1a8408e22d9496640805fa61a20e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394ab65c38e71548b1c7b5a6df3bc70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f069c9ee3eb322f32c10cf94196c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9e8b3a86fbbe9a71d94d7ec3b62b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e461da15ef9f7515a7f046b2a37a203510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148dac44ea7efbb6b40d32d967ad893511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91c63018ea79bc91e57e06ed942069512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad738c48bd9de182ea6f8d43ce6df8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149df98864455d98d07b90b5bb3c499c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6863f48bb4761f1061d3abc2c332c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb7060ed31da9b938cc6c96eba1e75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81845f8d335df1509e122bc301435835517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52890693f4fdcd56187ade820e69da3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5b8ca0a2f318296433a41820b08f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f35746a54528461c5f4ae088712d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f236616b6e369c508ebec463186b267521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518dde4a8847681b09979ba66c936e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc542eadbfa587bfcd246faf452871e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6423560befcd2661bb3836fa8f3846524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e6286e8833878049eacf81a13991e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69085bfb4a15fe96b0e4574b703a02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc0c5c6a4cbce0c8a6cb6d05df7762527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abf1cf62800454210c6fe35ee8d207528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385e47d4ffd80f0e5f0af65ab09a6ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de844e54458f73cb8bc2eff08584d77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca9bc73ba424167a627d9be39569e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a1cb252944ba24cbb2f601ab4d3fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c7da67ae43047827e97617904c689533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325f37508bbfe153776c936b9680c4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e5125e8b922dbf4c91b78d968ff0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113d796c4cd8c01e010105419530d9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc9c078eae35e94be0e3a309ab6f8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4e64b7149d9d2c96964e1cf11ec91538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7586b738767e78dc554f085fe3ff46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126cfb37417401d47deace8808bfe11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdd06ad70ff483612e2104eaa40233541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebf9d637275ad8a81ee2d8d92eedbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad5ce89b895e7b7806dd5d643d89ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46bdc2b99b56f9ac42d6967ccb14f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f139351b65c8de64945fbf55bef70545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a600f5fd74ee5923bb622a049b26e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609952f2cf9a3f150d13b9f61e984abc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef8d755b9e50035943ee28b44f8089548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399aed891bf7b0ceb89fb749c486b22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933d86cfe5bf4a01099e0bffecda89e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912448c43744a7745ae2bd6d300b22f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddd0fd717b167fc75bb17c25588ce2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd6588ede35f4d1f54e3f81898bd10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6d585d0a5ce2573a03da512d0069c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02bb93909a5a2cb154e76496f746e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916a61588b54afb5c1bb89bf1095cc8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9925ed31aebd45587651d87b7d2fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92dc52c86349c648048ebf5f25d3de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a5bfb1e7dceeeb01094df34b66dad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cc5f3871d6e78cea712e76f824670560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd7d25cd4aa5be864c94b4c0dde036561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85d0e4f4b44a77fe3329bdd04dc2f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe31e7ade6a4d7836ebd21b9e7355d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8e91d09679daaf128a4a19da49f84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17ba83bbfe08e992b694d189dc19a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c0af8f9ed0ee53d5fb7e4f7404213566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f81f897a43f5450e2e446b5ad4d1d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619da73bf77f04d8d766720dfb81108568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53ccbca12256d883fd978f46a7cae1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c376679e99ce9cde36c9a30d33291f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3810d4bee800467fa2d95987d5734571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed8dbff4f595100a29adc148708c6c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b394167145ffe461045712934f7a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebfa9b8105b52e263da5456aca1ce0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ac669706e4ec0a658e3ca29882251575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c89637cfac19015cd4895fb3fc021576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ee170bc228f80694bc5f3d38c1f5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6878abeb482767884a6338764043a5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d27a2aeddf82ff3735b0030358f73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456f24e53a419c37112e747ef8a7621580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4354ec98535243afb663781177cce9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13847d1cc09770e07b4802a993a368f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907e75e0eed9c24fd3aefd5bfc9713b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8679c6dc8caf2b0803717beb44a56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40ce0b297b75e3e3d485bd138ddec1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ba3ed6949272f219069f59662c544586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1707cebbecb089340e2087b6ecdf6d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92f7f93c83d1a838538c37f5ac20b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a203ff686d8b632a6794b2cf8ec08c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d80a1986568988a94e8cbe93660a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb905804081fadcaa2e871115bc9e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231b4806a3a5507c8e50ea3f8bf7dad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf27348a6e23b213422e2c680afbda7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58234853a52f16708294971efb26372b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2d83e23d27d17187c3930059033a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37d5b7492e38bb9b11e480f96e7036596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc97966460f87036d1dfb44d50d8de2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016fea82bfa18290ac68b504fbebeb9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167ced16869ae1f8af348144af85c83599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca36e7133235eefdec595075b49a529600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f113e55d39f0c9d666a073bbdd16a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e77330fb2b7f23f0747217cc5cca2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaefdd114e5473b3cac84888152c5b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00e0ed6da0d810e9e58a046cc85148604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc0674887ba1b37e853731f8b9d663605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53130283b9f471ef14398ae6c80e30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fdeb0df7606ed0c1d8650e0aa058d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642386c15dd89bbf2095820bf0dbed32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b870d615b571c00725693b453d9c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf4cfd1a4fb0b699bef4dedc1b0237610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbeb48d838666ea5ab09c6f819686c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043db22548dd256cc916dbfeae9d3061612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f09aa6a58698bf3b668ed0e6d2afdb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39b0f053e4074aeb5b82fdbf92db65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22015010ca330f7b5be80bd08a8a7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8ae0ba51eb25bd9bbcffcf90fcbb3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef984894bcf4243c685ba3e3645fbd0f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f419d6ab57286ab688f491a09f8987618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682c79e46b9e3275038772aebd36d9d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2c11b976b79d498a61ca3ec999544620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805937baddd839cd0e3321141cd1d3b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926af1236525b56a1a726911bc502c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c63278962a8c5d0d8e55f8c3d54366623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b3fa552718202fb2bfb06ce0ea3a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d18ef553e639fa78c5b1e27b45efc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad054619661cc34a49122d4a51485ec0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef43271bbfbd3558ad020825a006da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaa1c8902af77dc90899e1becc464d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc952cb28f74b9f253b310378cca84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe2f34ffd47538274f0652239b2c4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0485627b2231262f14d2087a32aa3a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74af5ef386052026b31ba03ce5a883632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed42ec895ce98f38a059de6a111e7b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c91f1ebd24ac698b5d0237eb986af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9d12ea6400cc6f8a54c0ad9cfd0ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42047fdb37ffc0485181562dd71ec8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a2e952d2a6cc4d3daad09582490a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f759688baeb0df5ee907bcc385813638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7b121f8a8cbc650f2e37bf5732c5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c2a37fd148c9112e4156fadef105640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7bc2ffe21fba04211925ac015afd7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83366135db99306886d13a282d38d6f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1381a7d572ab4f065409b788db426643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f6c40425cf8d8dc0ea9d37c0a5877644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9198e92b23e61d9c6629e6229967b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b78bcf2f576d99b3e40f86541d0563646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a3cbc228761070612ba514e555212647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db7b485a0270c4cbf4758ff6e151a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f50f3a4cc2d2357da682e2312af3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbec31eb282b7f7cae3c62e7f51774650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e47ff63bb1e85e83c4c755459e72de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5676d20d749c515b866eac6fd50e1f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5f638998018c1d75c5f937bab3372653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e102243fe5d8d3068a717e7208b8b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad30f9cdceb2485b2a8796d5dc0a97655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf9df8e337f9f3436f93d1bb272c71656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c69936c6fda97ae8ce8822799d448657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eb4aea6a905873f2bc1edb79b08f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36261cd041814919fcef01d046d0fc2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6370444b12107fc35dbc7af62c398660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c27f2b567c19bc126f2da8aeaaed5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe306205177ee51117c83ec91b5054fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f493d1f39b395d46ae844d0bf4eb0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1323405fffac99fa45b59eac7a2b4e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f247ebadf3e886c27be1d52147415b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbce39b5efffade60a014a4e300e91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7f804ea5359abc0ad510ab9a81ca7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed0008d76bc318922927a29b6d32eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f0c805a2377bda285e4cfc7b90882669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ade529ec92a801df33dc90103c4a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54101d13dbe4032452dd2c27e9d2288671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8a0fbd2ffd9b4c119e130a3d9e729672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4841fae134c2a556bb59b60f10f86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67862d58fadd53d082c24d8fcb3c9c71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e850135f14327fd93acaadde9a120e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a06f88c31126d8dddec9551372506676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635a86218b5a803078f2062b4ff184d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031d9d80ad04d785df667a1d4cba7d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897bd90d2c5e83c53a2d704f6b74014679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6cb78a00163fe8d30b87ec288f4c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d761bba3a04c9675ca0bf00275e5f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037f6fabdec1ddfb6d6fc8cfadc0cb4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9e6312dbc6c60c15259c3405f2bed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057091dccefa93b9cad2e278c2250e1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093be6f4cec4d4b893b0a2ec9362f11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e494a4ef4efa5dc210dc05e02a178c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70557147d683ded82b10c0976898284e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e559c390a64fd4b591d0fbfcd8aaea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb00141b4238d20cc3073c79a941d50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26936d10d36df170f9c85dae1570429690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140837546b24d55d03c23d19decdfe50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c41341ff2c7a12d3d98f13c964aa0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2a6191e3406e4e8ccd33b73d6c932693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77068d5b074db7b067867003b9f56925694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefd0532119a9ffa6b260a86c1a7e9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157d920a53076247489f7f0236b9d7e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bd54a49c2df8d199e8b0bafc7e019697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ef372e84722be4f95e63d0e2c7760698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227977537d4a06712f6eacdb12a7671699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c532f5499a722e33da9f0fd0f0cfee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1aa0937aa3cf952c29ef3d7dcda13701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b26ad5fbeb6280cd639ec4b99b4ff5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9421e241c21c233a7378343b845677703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339328b6b3e3b16d54d71253f4061f1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1844c324f37779c40e7506dd4ad72705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cacd2419f77ee88a25982d6569627706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af6c62db41ac76861ceb75b50d807f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5308cc8796ad0f12ef803f34187b36b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950ee566c64dae51e52288d8e8998ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544b31bddfae2d742915503275f2af5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fba1699a8a9f3af66030b0957d7774711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36532150b00ab7c274c554fd93c75a41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f3b0b7bee158a4feb09622fe8d533713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c15703d73c67108b5fd3ebe4c35cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e706864f9d805ce00bc9a66ddea78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d6b1e17628a333738079462b52013716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e811884a6ad746f4e48c2f1c440d44717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f127d9a46912c56245256d9e997b5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452addd37b5ac114891f893ce0f9f42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ed66f576dc714f360052d64cd47d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d3ad5df9239c8389f88a21a620639721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b1953df5bf3d5ec14c4f9e6c76d20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13defea6c07b7446b0c6c6f1967611e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9a25b885713065c7084aedbabd76a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e699366fe0e61545fae6af5ebf252725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47653cd83f185d11bb0a47798d83f60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef008201d113f3774cceeccb9b867b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5f0495f7063ee84dec70c2b84fb4a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba19b39db578eb6888339bdad97cf9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7a8f0aa76bb156f1fddcaf27fcf8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244020b1b4293d62d893c791e9b23987731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce230f0b8cb922a1c2a2213a9a5df01a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92291df562fbcffc4ae4e1d606e469a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b258e6909148d103e44f3f7f7f69574734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba119a673f40cd50a92fde0d3ff9743735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f8ce586ec626ac984d688952a22c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eb2290d30f4998c79008a0ae9b5dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c71aed4aa5ead0a449047bf4cbc06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6258b15e9aabab9d029354c87ad3e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902222e9f8428b905349121bc27c4efd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9fb65e4a7cceda8c2020a80eb48e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8a19b2ea999d27af9397a733eea37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2ab2c230cd467af16c39ffbeb95ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f114610909fdb2a43aca99897a3ac4d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07690745cadb93f72e32d277a36ac2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06d936cb26854c2ffc9adeccb674bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3ddef5bd9e7890b075895435ae9a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c735ea392169df80f41a1775cc58cbe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec53ec7448dc06d2a5fbd736bf8d9ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b966ae3448ec8b1acf368bd9e7cd34a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43226097b8eda2ab7639cc9e7363bfe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc805ec5503d3a35546ee0f99cfe580b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68554019deb5fdcda8969e08ecad131c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dece57134fad3434629f48b3876a8c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc151292eb24d8b600bc94c0f10d059755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d0304cc5ac8a301a6e881c8013b61756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239cdeb89a5cf5fbe5056c2aff5fb29757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78506c30b6a3ba0cb5352b9e497cdc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592c607a44a0c69bb52bea85bea9d5f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6540ab7e1b3b46e4fcd853886876483760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a370ef9e0977d4c333ea5dca1e4ceb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da55dc9594dca09ecc5ae4494a5832762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecb634d5e37e3b056ca7fb3cea6740763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af5545fa4a078aa9b43f06c25d2910764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6552719b1c757129819332a0b41e4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead4a6fcd17a99f6fcbd9898570def1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976fb040237eb8a18f52735522459ac767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4558d04669d170747f5be3f9462e8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba645663837c6bf112022cb6d9faf2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20388316e5bc02c0c85c11d0da3e64770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8cc5dc75d45d7ec60ccc09d7b1fbd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d99ed542da224c5b3afcabcaa865f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e89bd64f0040600a31e786b3ecc20773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc55cf0cb0d43a3c12a75b7186a5eda774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb45e936e14611da6f0f6f5030f4ae8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eb7a6fba90c6a103e3b6e6a759d33776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae734be7d26f2f8509de7449c8f90e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9368619e0231d778e7c77928234828778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbe4c05162fa227f209e73173d5496779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a666a1f18340d33bbe4b63e85748b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee36b688dc300536f644dfef7f4fe4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f38ce8c6fe20f2645e2c8de158222782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1028c6dc15783cfd7e364183e78fe0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29db7572467ac0915f0cb1954d7434784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03045b7e5d0d206d11a08cdc2455e923785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c782aa6cf5ef2ea88ab204fdc390631786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5280f1f00ffd37e6b96474021beac5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef448196f8d92c6577ebd0e121b6081788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901c9e9e5dee7fd2d23e0c1c668998b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2058130436017c2c3741bccdb3cba5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071615ed988ec751a022fb5f4deacc1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05328ce467db604e27fd404650d05d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284a3bbcfb901b7e44492a8260041b3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c52d7eb5b97415aa9b4a61a0601389794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44434159aa0998d68534fdb9b93e45795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a0140739a67cf4b6ed5a6fd54f8ac796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fbecf5deb6cd5468c9bb2c9e3dccf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075b2be40a19b0d6f26356a04e82ca2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41dc9ad50b3150ce409346a6f860e6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868591412bc8a5025219b7a4ead8bc5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc029b687c785c48f423f0690f3438d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3de71c613741d8d2dcf44f82d5049802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95488d17d44398a7cae16933f3ce0660803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39df3fc0dec6947a03cec430afe84d4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693787b93d145d72981c6a342928a1a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451191889e8209b0bd26f0add877c62806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca360d05fe463aecdcd9aeca05638f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb86168443f6241112df4ff6f16ec7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8d8dbee253b38f77c80fce567cfc2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256979476f5e10edc7fb2db52bba9fb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f10717686b86139e4bc207282fb69811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c4ffd3feacf506a8497b06d4a5a8c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda750d2192296a526791b938b3c5ef813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba373047b59e2be2090cb3f230ba67814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae4af032b4d07d02908702aa87e113815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299050af30e539541ee968a1959ddcf2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123e18d8baf92745dd2e770ee27d35f817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3016e0e92917af5d3cedf7278bc65a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434939b31013bb722fecd5f4965f14982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e75cd4ef67bfb8c9565f8209f6fc953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0182cda119b608c5fe1eb55436420874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2dd5492a964215629ad901a42ec555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a511ddf89b7dacf9ba789d5eb7efd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38649238d48c5287a579de85924d607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f62048bd26d050bdb4c3c81db9d8968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95a1366044ce0f36256c9f7aab4eb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6358482c448f3f6ecba1de0a789b00f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79b880f3bd6264239205b8c439d17a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d287dee738ef7dd091969502fd09a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a275dda7090ba1460cb17190f309813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab28463b38be04a1e20dabdca331e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e376b440ac5a487d431804cd569ee515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6019edc765034b103077585d9b54a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fca326e772baa86463ec3af3a3ea917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ca23be9c6f16dd16ca4c79abd8e6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8ffad6a32323131cfa813788d632319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db17256b90a8dbda2863efb38257e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ee5c8e63cf8227eabbab89969fabb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66afd8e03f651fe63ab14bbbc82c7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be790c65a7f90abde21eba619a60646423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0935f2d9744cb24e8bb96d9c2e2b6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092570e279728801fd02fb41f07a71b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999098baa104cb5ddda66a9c65b3e6bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d81a1dbb22b4d6615daef83451ed2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b4a398e675c848e132487307ef29928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc747586dcee3fce28bb9afc9de37a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68ef789d71e6d100c29fcf6d9406d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69cec57e6e74dae4db64b15a923d9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5a649f70206b6b1457a721a73308232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28393e4210ec172cee08f5911a4124eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9da162e2ddcd0386336d731b899bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408910e74442b8183ef3926266e961d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157df1015e490fddd56e9dd10c161f6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b74ce17b7aadd35a4d89d90bc967b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cac42971529fe2cf7defc043d72c1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8f5bf8270ac3fe90b09a0f738bd6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc193a3e87da6ca9a2e79bc5ba5c6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7f0bd965055abad2ec8c60c40485341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f50853213d28c22cbac3a90ca6ea2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80106e841850e3e31f39c9eefaac72e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e40df3466ff6e229faf550e9cb6c8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b1abf97c93a68f07ad3d59e46c17545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a987043217cde56fb1d306f150d9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568e88ee7e76381710a165a1b690cdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb860b5bb6043e381dd65d5e1ee5a0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef0a179f894d236cf26ee63b160a7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72f0e97615f37da253ca1db86642fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b30da54b6cb2a490489d36413df3fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac20c530a617a5d4b75f4a02f7594d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b0c352ce15d2d9245cc58a3b8ab7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77f943e1b1bda355db6709cb0a649c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4fb4e3d3c596e54698591ec2e1b4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ef0dddffe009c7e50b6a236aeebd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4b867bbf1af40c210aa33992233f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fa076bc90d390245e41541177e07658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5991d36fd7de4b6d4b7ea6b76560bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087cffd06246eb1d44da41e9da248fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9e02dfaaef8e0bf53f4c65f37312a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52af490c0a5153dab05a7cc275924a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb9e69a4c280766971457272f571ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8306f05af8e2c045c5812ae7fdf02364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998a4fe124c47acc16c0dced90a8c7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3f083a56b0d80d66d65af5f55130b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26fb8ac38a2a6f95c046c961f29cd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50488fedf9b8bad4a1eca004bd7aac2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12fa85d41a396698f9dfcd8c50fafc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0b470588c36d0988c2f0fa1bad73870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78cf1efc1b31954ff4373a0653961671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127b5d8f52d8a2a9f4252ccea0c07e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42237a0054fe1c1935828900dcc05c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf795a27a10d94da9929d1dab4453de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35e3fd0f1ee9340ce8570dbb87582d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852eea565d1a5dad59413d5eab1e3ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38174ce3b422962190b250f3b567686e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff645a1b5fa0ed8b2e0f7a89f9b9db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf1d1bd280454533e766d8779e1a3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77e038b3bf18f7eae1f68308ed92ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09dd180e07ac910b5a535513d5598e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59794e9ee5b6f962a882fdf32c03d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a905cc4e3968d67145bd69160bf0f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063540189433206e52bc944f3c41164984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c06085fc678afea29aa48c14e1971685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f009c8fe8a103a79b754c776a6bd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fab57066c7a6cce317c2ac3c747bae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa3d115215d8d35a79b473f824e07188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ebcbb26eac3cd55575f58abe557c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec418f11375432ee4fbce0d6bbe26e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c8981ea3a74e612ee5a7e2d606b6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe36090a5922fac40b3a692ae8047192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2393793e6ca3ebd2cc1295811485a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8c2d1e184347fd114ba5212dc1f9a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd093af0ee6533ad87ade0e7ac7bfe295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12c5c7199ac5e07500f54db36fe97296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca394c6b6a8bf14857acc444ba060a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa35a398df5c0003c82608e53f17c6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47089c185b48313d8cc41e880ace7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efba2c56a93097b4d5b79c8a3e4f77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7acf3af581f05772f3e34d2ced96e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679b3df54317f3e8e451822d8d0154d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc58becffa9ec65b0a61ae565f2b92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a35ff9a6f5e3275c845382ac8fc9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235eb8524972f3833ba331f1199404e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b1ab4c64ca0c7a01558ce7e88e118106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5d0322063390291a57b93c5e1002b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90860ae5512a393718e575e796c6e73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72449a50e85e8053fc3d6281b0405690109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988732abc6b361027e6dd5197ffe7d4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d0390a45601fedfbb48d1635fe016111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30eacbb641964fa018a052b7ce82b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b4fb6445d7e5c92f2599ac0011bb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb665632bf710f65aa49880d60848e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b429527217207e9e57d72680f861e1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb5fa64223682164cefda6b97e1fb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64f18315cf1547d5998e3296be9d72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12bf39343dfc5d7493ab76fce06939118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bbb584590b766011d7d4af04a8d4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef2793c3c5e3700538671a30186865120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a00bc33eb75a6703ff9e141e88a99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e758db0f9f3ee6ad3f6071ee0aeac4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7108b85a6180783c0e4da5f32fcf1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7af746840d1b0b012f3afebc9b749124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787b16cc79ce426a39cf5d5e35e9c1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b46ec5dd5afa8e47ea934cde30a892126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd620d77f7c43f3badcc884731cc80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b7b82fcef7a0dae1cc90e619cff00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440f18b921e676bd3e6fd8c9e29090b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860293f545420ed879ceb01ee2aa4d90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c30a61ba4299363be1e651d4c59ff5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cde8c4f21ba191a614b04835f7e53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94739f5ccb8d7f018d5cb1b83ce43c40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ccb260122e3494f05bcd16a575df8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6c45b50860ba593dc9e9cb0fe13f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9295dd13a165ae1fdd49fbd4cc1cd2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d8d08758ec83a0f0fdaadd3a559ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd245ae5ac95970a11e1f2665cddbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde339fa3383cedf9185d9b9cbb963fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c216d8358ab35914ce36e7028f21d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ef364e0bc64eb4a8e4253785291ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671d7908436f5780ee3a3303b93987c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c081b497e5ef884fd47598887c34e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc09d3d158d25f4fdcde0886e0c568144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70745b4e6d402bfafc6dadde34c03c60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f584da7f0b98104df9d330e984b9a35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304cf1d04e8519752ee921b7d085109147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe461be79bc94272a564a35a8f2ba43a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36160acdf62b7b6f6b00b611c68b9b94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b972dbd6dc6369f2e678ad2629e37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc4dce51573913498fc98b97d83d76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf479e0effdbfd190bdf38ba1fd9a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5164a40da01f894a4cfbacf527053153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbedcffb7a8906f98c5be8f6b6aad5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326114f21880d3f894e94b7707796b57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0e0442f414ae40cc272154ed3b486156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25163dd7fc7be147a453af5c2c6ff039157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83384eee9ee58388f2d74f8078ed1035158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462148e3a96d90cc9ab3378e81b5daa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114afa47272ecc6d23fccf4f99d277e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49654e40f344ee295b93a8eea9b9001161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3414484cb292fda4543542ed140d48b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dff1b159ce437fe98eac56c3a68d60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8c6051719d2b8071ae7101d0d609d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7ce9afd8b86aaa3500056011b28b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40778f111c1bb7b390b243df1b0fdf53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2ebca9e1ac9a36d959d556834b6a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417600048d962461cff24adb7c30b3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aec2276f32d94a8982765746185de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a223d0e57fff4c8847d849075e3b07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166b372974b313143e1bc7955d2aa6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ce24c60b4833a649a91aa405788af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fd57b8b3c53646318216dc30461ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e169ae096f3d83546552fa92e89ef3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36c7bbe6c940c22e2b93619b3f90eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a153c4b687db17dbdb90e4ea6fc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e3f3494dbd909900f23eed32e4f44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865beac40a643aa6d381ce0f90d5c84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b62767e0762c9851136e54d64dcda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c8447e0f80b7232cbabda5e3746e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c064d863c04eea9d329e589915625d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bebdb7b0064b47393b5673d0ea53e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c249f9eef1f9f1bcb0fc25a2acc56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cd01d518b18202eaf62d85cf22bf4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3388f7d1396464e70f936dd83b497185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a7cc072d7cef72b33c7ff685a8bf5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b22bd8e4a80d0cdee5f37f65ed70ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b18a9d44434785053a0b7a10b8985188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be3770bb1ac6f6ae2c40649e0fa99c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8987ce4f7bdc3537ea7f408367005190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7ce3e95ea76f6d642f04d7b0cc05f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b2cac4b5f36bb9dddf583511b824f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c71332fa1e22fdfaa6341e3c06cedd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4d23013e98450f78c711b5c09b20d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb13685b2772b38b4417f1193ba9fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db4033ec0eb2e908c6f2065c0385ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41426c4e76452a74dcb8392b58b0060197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00408aa80db1d26dc31c315e96a82010198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8302390a2bfea6e56337db6d3c7f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2250a3df710a548abeb00b515ed27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b6ad2c1393d6198f5adae22f6221b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d5b09073697e6a3b6b1ba23d97aea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c21fc559985c526b9e33ce371a1e62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dbe5e24542e3a735b1320e52e9a73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50e2121e2ddc5ff18c608ce36eb758205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a0ce6048fc3d97e3880198fba6bc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58333078b68a31a728cd0f71456fc088207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a0477bd831facec09b9d551f001d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0efdcae4b5947f1e3d48be0804e020209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201846565677cbe2dffbb9171b52e9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcbab778e3cc76ec96e305b80e3a9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48c7bfca76cc1e456329ba314198c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740376bfb65707ffb5c3d7ceacf6cdf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64278ad80354d6ba8302ad789b82d31f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330fc9de1b0b681b64dba101c7200d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e99cfc5d496626cc62ee86754027f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04890b07f7aefcf64740933584891d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8305f9d7f5f785da7eb451bba8dc25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1afa122dd194cdd9c6a0b8a5b8cba7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9db22ad125bec328f400d61e56c60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceb7a886ae2bdaabb38bf1abb98dbd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca419abcd44493a96862cb0f892bb850222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95495aa8052b6ddbe00948eda7a4aedb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81168864cacfdb10af1798d027da8228224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de3b1dbc86c2a2a2982b25498c8f55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90fad4f27fdb2e106df37005a0554c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8a56a55d38027d9827909f20673f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba91f9d520f39d4cb4e6430ae5117be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9b54bb2d880c5115bbb80ba1a6dff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ce724826c86da83dbfa5314d1ba66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37628cb9709892a9e6ee80cd9cf930231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2a3d3c1a6c25c655c63fbe3a89be0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5a5e2d0f5a8332f92c8f5cc716d75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8613c01a709f89bdd7033103418bebc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0641f3f265897c3775ee08adcda1a4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67eeaaa298326f8c63d677663c09b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b685f140b92f3cf43082f419117141237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f193b687ef1888e089d4b9527ee743238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546f1bb27372e65ccc0dd2dd761fe86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5f505671af0fe80b739916cd8e65d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bd69ea4488aa47fe8119f7146c4b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000894e66aabfe2b381b9bc428af8edd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4947cc088eb23a88f8ec87f079871c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e88633dd513ef79c773683f6339858244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73377340ab4aeb6c7042dff39afff3cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a6041564043e09f43be4c0260e0a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ff0be5e3089d5f8230a19fe0ccb49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c768a22a36e00136d4a5b62d81c7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314d8661d41cd3a8bf3b748ed557036249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea751f38347c14a89a3ffb60991b0cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30402433734b95e4644039d5ae5f2cf1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28da805d8405d8eed2a4f09ece3a81a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26472c5c194051157f51ca5d5b519e7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb3c6531f8be41884d7f01cb988be0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75da7df788813d7e46f0e223b8f781e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee61e1384cf12e46e25360aa2e4bdd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f20486cdc321aab8815b2c61275dfe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11210f5b21580a0c83aa49526edb170258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad1ea3eefcfcb4cb0a0a705f850a84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255710b2b6f06cc6e2d4275b47b7653260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fec7fe5ee03f551d447b54c076cb9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02befe234734c2e25f452559b2726ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e6a17461096a2bf60ec52357da61a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423f4a2d98996e4f275dacc631c3e2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45372b40073e9c61f5ea7f252b239d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d5a446094e673b01ffa4270f367c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f36479288bef1cd63658b3eca0ed14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18294b4d4c08b910123a568f5471f48c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d19f4a236dbbe9c073ff1d02e6d40d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfd6586a29f15318f01e389350bcb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1849e71f70f367c5c7d34e34220249271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50522ee3bae9333ebf6613246c204ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ea71da06d72de70b912fb5c4c5a01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a70442b2b4efd5f2c848b61982ac8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2e7f4ba5bf3f9cc0b0e95e776075f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771511dedd281d830d621fe0455debd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980c32f50419a0869fcdc72629f5f86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe954fb1ed26c66a6e8564384a6bae5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24693939e73701c720f8fdd2589f123279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af98b371ac370b5cfb4dfef8932114280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3df74b9df305a62aae1dc90adb7b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69789f43cb615fab2c4ad1c74d3b33cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d83d6d8185fc9def8dbe85189ae49b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccc332eeefd8ec65b4d2c775d73cdd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bc14fbe2eb2c809d1c025ed6bc8bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73185005b0d5d0dfffdd7a988aaae645286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ba5db7929742f84675e4a832b6078287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3ec4862ad531fbd8e5e98bb9fdb21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b452ede6f8a7d182b9877f602f3b67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a02569f731e3fa7be79c73d4586f5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea46687c2dbf4f380592148bc76d8c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec22d5cb88c629d40bde70a03393ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cec18138118221761bf687625dda92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fc7ee538dbd9254e32d7cf12c21ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67025529da63d82be13fb78403a9c9a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbbfabd99e060505f71730f92a5931296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477d95ea5b9183a4d3811ff5ce8a7a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea0bd3ad59be0efc41fbf772329190298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b89ad04afd8fe878319ba38a5fca7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ecb01937b49d321803304085d408b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929025e0d5f675c35ac6f22bc1ff6e93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa7438a7f2cc5ad1401a85fb300140302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb864fa0b28e177b4529240d460f531303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975771480fa4d486907a813b1313bee4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36935c47f3cd47a65bab9f090e9b4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04bf5a7cac8ec3f9efb588ec0565c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8df4a28d4c4660b3a675d651653dc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb86eecfaf1668af7778553053d812308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81e3449736d3bdcb4cef466c60e3e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227a5faaedc0631a0c07bb9193e0fa2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfd3a82ed486eb55f8406620511c84311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39272fdee215ebd4aab71057f64b331312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09c7f327d7b6994363ea479fcf3684313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e763bb4c71b93315745045da0f22af1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adc5419c9a07dd30836e06eb3ce243315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f2b66fca23893092a8581a442a3d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abfa2384faad1383b9ba1e64cc1b63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f01d3a975d523edd1035cfcb36d5bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269a01e0a97b794dcb5318f9191f209319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4eca61c0b935d6d5e662043b0aa4e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72916020d43256ef229f8f73e4a08b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59927e53c311140a30f77a7b13a05307322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa25572da3402e2a1698704d37cb34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d70c0f7d3f29a45f4929c7eabe6444324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1075b020ec5e842937ea3a08a7e8f35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea94695648dd030ee4884c5b042741326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61051d92dcc2aeb7593f396f00f9000327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727df8318cd5e743728c3df10a79760a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e4fc5d8a30e746a561d9bd194a9a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d301a82c4481646cb0af520069695ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d7b99f85772a4c8971f5ea9956d23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f84efaf68370cf340dac36651d53b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62609486d645f7b706047f4ac4f8d81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354e0143f82070cd7108bade475f520334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f29a037c933ace78803b468c60d8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835c7ff94d594dd55b6147efb240919336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bca5153262bd8aa0366d1bc7f1a5d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9517aa6d0028e63003b95d9aa7e600a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfa92750150d4b5f0784dda1d2dd7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4b4cfe287a1062d3b979b6d7d696d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009ceee33617d92694041248936a74d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b0ba308f47f520eecf0c8ae9c2142342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48811ee4d3663d44dc445f5f59cc192343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7393e1abd89870d8f854ea317212dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5744b58e431ea8bfc77672e9306f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0189f6726c3a4153317d1436d6140346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef42ae6ba293f6aacb793646b1b872d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8322c606cd08cb706ff44a4f64eb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edb160fe713d1f6dd68c0289d4fcef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f6ee51629bc8fdf5114054a859fba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc73000e826b92a7e9fdb17ee3cfe25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d67a4a2ca56f909a105bf5a69fc3b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187d48ba2986a4c11d36abf6134237a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bf2a73e552d5a3bd7a24ae8a9e722354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0affdbb26b8e09e5390b809980b13c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516159cb08fb1d0ba65a3a68dd26ef92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fa61feb4ecdbdbfd6e21e8557c251357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f1336cd67b766da5ddc7f046ad5d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe6e0d91273c67c27a337f29c95983359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c4152df982a90883b9eeb23423477360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bcbf308d777f72057f0e9987a1c86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26993cccc889a1f883549e3a036ea9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94b4e2202c1862dfb548dbc6367ad8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc11f99d26a94fb3399731fb7211f78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea82c8d78f2c81c1ac66006f99a7ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85502f55c2f49cfeff04c8e804bb8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98673f441f5cc5570549b4726b74e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0866fbe70547f025b1b4852a907f12e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb7ad4e4ebb7bc8c88de89dc9192b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4868ccec7eb0d69b823cc8bb02b3c0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa19c59531bf225abca47acbce198f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79063735e641d32dc85ce3f01af5133b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a7818ec55f9ee34de8b6147547d9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f505614129a55bfb536fbdd5d0a8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08762168d7170b6dfd258c407f4b903375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18534c0c1d80f5d95b8d4949de7120376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a51d474778d9ec738c289547eecf34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02964fee0a8e2cd9cd8c9dea9b44b468378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c764cca7725efee46c86957bf7919379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64778986b0bd74f5653d3aed47d7db2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389496a013671a18b699094faa1e7f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55213f5954317ef639a2d32107933930382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48d74359ec8d5301fbf73e76b13409383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d66e33478cc4c2f598cd8907d326ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c85035dfde9c502df31019c3a8f11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7ee6dcbaeb4fa6a4ab455ba81db16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b2fd3520a0faea6292d53a2a3f74c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c148c5efa5b80c1a5894aa3fe8aeb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232566cff5c8700493a642b43be20b08389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ee89d23eea55bea5e95169478ba6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339111f2c44df6185b009b9b9d38a9d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1654a5392fadc4df93d574d4f12d36e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f4a437547d7a46cbb0cc5d8488c39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36851e2c7abfb89a0d2b87fc6f397c2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0578baccda0a152147ed180ed1196c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef456fa43dfa30b51aa364608d15fe7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271ce0a8cfeca3d7424856ac842e010397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f04c00777cca1538f2ae4512000ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf97d8fad149d44f52ed2ca9c82bf1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fc649c670570cd8f77599a0fc3f26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf541d9e377be61d30b8e4e8663197b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d016c5e2c51a21c27d160b4d0fe67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93715432655ae4db77595e29b855bfc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afdd009b267dd2d19c022966d1018e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1020d55559159e30fcd3bbdb20b617405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5bb73797c534cc2172ea9c17988ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856634410ffb040577237c1c9c82b90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1f9597005b0cdaeec0481310aa90f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720eccc2650bd203ff08ab2662bc96e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a9b2db54e78ae127c63f8f509b384410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c615c796d650938538c72736be54a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e1d33c921bb8180fd9656471e3720412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758fb59a4f0861ba9bdef09a4310e40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cabce786a354cb3f5a693cbb27f61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ed86f4955cf2754a4161cbdb1a847415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cc40ce6ec437f20f6d43da114489d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95543a93f495cc7321626f076b2f411417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5513dbb11bec9aa02a1131b0644b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b4b8d8a9e1ef9109eeafa9eae5adc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeef65340b775c347ffbc345de54a48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835693033d959eb7f5e3d58c613d732c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cff62ff4897ab246230507d5ae3f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10bdeeee6e9ad4da96ab46b04bee00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417a66dd839a8c1aaea47d2fa9c1edc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c18e5db97bed3239bb7933f6e8071425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf416f673102eee0acad0d2a6b36b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09eaf686e77f41c43033003267eb771427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16109f6fc922114020fd3e1f82260c99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919613d09d8d9c63b1cb3057481a270429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207def73f1ca99fb82ad3c4bc601708430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be2e2be5584beb28e9fc3c6f80910b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc542606b509be0aafada7c9a1aa117b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af4760635528a74a891d021f8c4a55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353b73029c6e9b06abe399e43d2a7d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea56d2b94557448b779beac58d0d482435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefa902b66143c59b6e8e6cac06b051436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ffa303cfcb5b8f2dc60456cd452a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf15cdcb91a907dfbff6bb0aefe6d58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da070365f874d0df5e4bd5bae98276439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aab7bde597d10aa13c24a038c794fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d2a9a24d8ece3d35effd476bc3b4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56e96190359d5877c99c2767807a00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d526bbad0672d1c1977b3478ce16d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1208ad9b32e3bafabb643f8469a9ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf51b21cbf18d59c2c24f75157b4efe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4408fbcae7bc4736b46bd7d119c5956446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8465b08e1367db0f33287f7117b999447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ae1d0015254bf037764da273fac3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd821f8b6338c58325893d5e6e7a022449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05191227e70e4f5497fee1a6d1a9cf8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e877fa5e5052106a32fbe5406201722451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b4ac5d62bde25a95425387aa6480c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98cd0db4d5af695a57830924d01c38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145381128f16dc3e1396ded8811dd3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd13c25bda65b9a0975e6e40e5fcb2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b18ca84792bb79e7adf5c2a4d9d07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332d2f5741b035e7f4df9bc98bbdc3a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c761d851eb28f8e6d6c6b10a8ec3c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10282bd74b7c722d25381c2fbd11844c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d50796724f5ad4483adcfb625c215460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe67d378d6be7aeb4f760c20c61c33e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3b17e9e7a997c69ed2ec886eee7d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36487d10576a314e4013a63635cdc8f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292977c7b74792042a3bc84e020a22f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c04905163e5f232bfff46860f08c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc395a1886c20310331a0459e8e9173466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a495c07b95dcf3203bd54a88013fb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b96253763462175d5a32f5e3385c41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00831b92ff18fbf54aa21f84fbcbf8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73961037ae8b0a3fe88c077212e186470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772e33f3517d90018923845f2a41837471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf6c4b39d3f5c3c2f8d5a0b43071f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797c97308ffdba9afe86b66f86d85d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbe04029d0ce04f76b4aa1370bb2c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6be66b9ce109a45b3941ef4791731475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630bb883b7dc0fccb31ce0f47be7f0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28572fb936a431e18909666bf2e977477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e287ee10e08cb8b89525d9b7d48799478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaab194c2fbbfd9427a19a0619c935479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940f4ff3affdb907779951d57b0869f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97ce55b18107d5718ae7daa45ff9c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6deaa82d2e0be2033995fb7442f3c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba900d9301bc6559b0320c8633f37a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bff2cef761575225a16ebb535a3dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f72b205f6803492a5f215007261cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717b5ed70ffb8beb1f32fcae477c796486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a278cb38ef3054f48caaadbc648a20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d1191fe205594766f92e5025654d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43600e715da5c94c37bfab7184808040489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567de0b6bcd9b9e1234807bb3ce37ac0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe36136b2c102aa66d78b83fc922997491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6036b285223fd844e803cbbfb1898492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81a1108aea550a4e91499f09eed861493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4ee8e8609542a4cdc1e70fd67c0d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6625eaf25ef3b3013af1a012f3df9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6db4d5b623dfbf8bba5419d4cdae3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9db60f3e9a3ba6e2372a79e67e396497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb471da955b120f097c70bab14f41d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db81c26ea26558718295d4466f1e082499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe672cb1c6059fc37a0d5a6fd105c60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ca6f0009625a82dbe4aa80444a0b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcdeba407bfeaf9a8f771bb5eca502502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de597432207b6825545073c483e007b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e19958f1a71e5552184003009b6b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5268640456c5a982c716301ea8fc691505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48403143abec2a999f7599f9984aafad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcb310ab035e2f0ebeb08125fdcaa0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48747f84cbb0cb8ebc7f62b93bdaef66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dff34573e609e4bd5ba3712b3b535509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dceba8e57fc56ea36eb1c525238ef4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9877067776cceebfaade2976995117511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546440028bb3572d881bfe89b5f6ebec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d66c2077ff50a5ca0d2631e5ae0e73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcb61d9cac589b10596be645ca51fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de581fdc5a779543d6616232dae1c677515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11016e7615ecfe3ab2e1dc2ea0a52ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37030e8a90ac9f578c95dcc4fb3ed5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f620d44b63084528c6e67b025801e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c21f9aaba9e1bf4e44dec0c52e043519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee84321e89272c8e8ec8413a698ef16520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841538768ea0f0c4933f679b932ba2f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad22313c38c7bec1620dd227c314b1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9287a266cfcf21cd93a72796d46a97b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96135a1d84d7b0d1f6cd362809ba148a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504189bba0bb03c247e3fd8a25f119c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb04406a513da1a67cec38dbce18017526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdf071ff9c57a4000de50cd3c3e1d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed95d2baf96b36ff40252f7aa54c43f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539851151c61501bdaca555f583fa76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0e6099bcdb2fee51337e76cbef1c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de03e4fed501f2bf1b7918217f4f47c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685546324ea10b4bc870812128ac0f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3ce63d199252001ca86a1833ca35a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5e60959dca0e3c03129f094397434534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2359d049fe891c29285d037f1d5d2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f791c8f1f34106f890ea6846edb82a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766b4e543fd824b5e6bc2f14f9e51cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79105f393167a0d28bb3ed0e8999908538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb62f4b6fda2aef87f98088ccc603eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786522e9de4c2374401db5071d69886540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b82666cf7c84a34ca1a7da72f540d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bce2bd4ac98b76602a0bfc83099c8e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec5a8c84e69a32bf78da8c718c88e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0661c9e7f84f508984a3082fba71351544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766c60e3db129b5cc0125e001642ec5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff1d7209819e150b1158b8dae57bd1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a344d55035016de8af6c3710e9f35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a0541c2f7d2d19b8c6d0daae6ca0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c136fe7ecd692b627effc41d30b61b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bddb259fc2cbd0745b0cca867cf04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad0df8f065bde91935767d30b1960551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd568f4d343a463aad20fb4f8d1d8c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1505c9f522f58a45598e9b6b80ac3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fc5fb9ddc8e048c3f12321826c534554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c8b0cbee02d7ff06b65040f9331d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20113c4b380cf86e9760b8aa4b9d1f56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd552790499a2c5019957cc9f6d87248557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03215b8fb060e3cc709f899314a8ab19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea01fe6c86ef817b4fa96e1e55ea94559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041a5f99faef5e83fd692aa3b268664560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f572e61916d936407bed00222f8e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf21bea39320345468a0d774a42ce54562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5613e87d5420ae53932398401db55f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea693784cafd0e4184d6e88b90344b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fd5075a45cd4ae56d73ad886b8e1b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9906af6db72d36adf0ea7a3c7dffd11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03dd43485543c5a20214498497c5f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab6915c800b1ba59c06faa27560902568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77d9f63362029218e29713fe7b4055569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd147df5253ebdf283d876c040c95d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06874e0a7a2f0aa3f344ae89551bd8bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0aa530e90a9be0ef008bb0da1d389572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e4158eea1ef0339f86a2b7c9a25d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d621c1465d84b2949baaaaa4497f75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50ad4a855cd7b065e4ddc9a45c4d1f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027f3bceacf0bd3b41149a6bee2e2fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbc8407c40cc243576f575419e0a23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9c8e57397184ca4bb7d7397c2482d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232a8d6433b055beb29448e1ffbecb4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c8266c7b3d79dcbc035327d32acba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25114640a7f7f16d79e55f8ad366a0ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d81303a5a66462a074438c88583bdc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbba5fab954f5e679d477fd4cc311f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acd20a44570d4b267d7026fab3507f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76df6595e52fe1ecfa0b18a2b8b92d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f44aa403c32618f53c99e447521077586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a96f44a60df8c8035e771da5cc644587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc3dc51c3bf0ee67e6dc9c728641f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58b8e3d0f7ff0e37982e42bc30eea5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce177a82e5af64ec51a2ee10d079a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739679fa18111cb37b6b64bf79af72ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc62751352fe12dab4a7600666b7d60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043c2542725804835efeeb910992098593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d628bf6751539c13a96233fd1ee6dfa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bf778030736c9e94de099e1085270595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c06637b7b4bfc85ce2306c4a21745d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f831b1ed09342d2c31ade90b9b4d4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2b503b6d854ed7cac0480b1912d7a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62672b16188ce157a2a144d2981f22599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c5d1562f745135ef85192785f18f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded210f2a6e84ff61af3f480c2eb4d2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c94a343e06e97d77ac392779f40515602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699e4fa76eaebbb0a2d42b6cbbc241f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6d3cc47d20203f7b781aa4b6afa55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268525848339d8d35e6e8e74724a38f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c4b35b490add718b9e8ae1acde279606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb94105376afd06285c0d561a39e22f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58033c9429ab5fedbbcaa81d42c2b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfd9001bd1edd967d57fc209ec3359609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c58bc43cc39b544ac1547c17d9074b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de03f49598e7effc2bf24aef1ea99e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0179e634872b49cb85de40bc311a7a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13cee2973b0b2f769f03961ba8ead9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b6064bc6f67e1a282e5a0957ec699614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d4929ae358a6979ec5f3ab7f31c73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcba236cfa444ded9896d6f02f994a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764f1c66cdd944a5dcce331ba5fd101617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebdc85f27489b93b0fc9dc72410045618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597e3701fae28b932893a9b72c0e806619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced791106b071454d625f94c6607fece620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4057459a72a2926171526526b4c21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b23348ca04f57eb93f181c599220ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68505c34be7315f0c058bc9517a1eeed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8d763d684dc988cc0ae1f04379cc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205cd79ecbeaca3640b56b0b906c39c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83332a34204f9bfe3ac4637a9a8d1744626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3e152f4bc21b85aff8e1aa62f5e0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a6159031a300804aebf85e1112572628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd82827573f09ec48b6a0052600e66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46f404eba94d335fe34984dae8eb60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d41a0caf98f88c89f75abcbe5fcf14631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73eeec709383f68d7ce40ab436f964632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864275dc972e37baf662059b3fe8303633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467062164abe12d869591f9a0c53c7d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec369a33e3fd62e03c9848be06652fb7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f02cdbdeb1623df71e07b63258f2f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1904e0f2560fe11ceefe303b8ebac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e38d821057f6b25ca7fee37d2af661638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35134a93d2bb7aaf2e9903f904183d17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85898a825375183b38beed0954a9173640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eab6d79def552816e152cf4bfeb0db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e418f22da1a1b96c1b7343b6c2276642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5530fbb42d77b572519e54f78e2c3ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256088dd6b8d2e0a2c54429a71b2f1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18980c8deaadda60c931f1b708cba35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc0765af9779989faf2f602f786bf7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d222dc6b8e4057c2b4b3f4d9dd7ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147bcae96785c121f6e9c1f4f6e0a07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6206f26481e7ddbf1c322a93bf8687649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd530151e0864f09d4c39c7b868fb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363725cc937ee71f0229bf65fca6cd7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288ac73edcf7cdbcae970a0d5a4651b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b5d8656d029834a1c545fe0863103653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86818ecd6cc52fe173c640f681d28f36654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03165758e2130821abac6199c9d1693655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54226c5444f49054b56b4e9c80cf7f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472b3dab5f7c04ad14a2f17ac332b07657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269298dc75de8bfc910381de4cf6b19658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7159729a6ee80fa988b2307b97733659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67eff0466bb9e7e39a900681cf96ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676efeb823d5d7e053b0b15e2e30399661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757590ff41e160b61d2136d74f05454662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cca447aab9dae9e72e79bc5adf27e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4e6db456e8c38c5c6ca1fb9316c40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8303411f6dfa1eb3bf208b2f799e94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22093e2563023b883d4db7383df2bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b85456d08e95d82bf3d7aee7f6395c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81401444953169d507e81d34a9bcf22a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033567ace33c8c8bedec090ca3899876669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce574682010648d59877b512b82f41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64730fe1b287cc954ea4b094f74217e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f5d132d4ac3e3fc7243bae3d633b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27788f35537b4ccafdc1ef45ba4e5ad0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e3f9f3ed485a61bb0fddacd2525b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a519ec3d557d15fad00f6a4b5ae3ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36748e4198f106277740fbc773db6ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133241bad7eff0429a2bc8fdc32f077677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb53a54dfdacb1df3d1256343fa078678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad174eeb6d1876b805a69632e65cfe4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5431b8d107096361f919899c813b278680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c18c4d390e5ee421c633bbf6762e31681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0007d889336a680d31e4facf0bec0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc3b8402dbc36d6d9f386267eb9b3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2c3aa5f0570ea00dba864040b2ce3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522f78263e3eafc65f0104f65cb657f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac983253d63b7ee4815e2ba34111230686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed164868e31a608351583a1da723bd2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774752f55e64c72cdff3da4872520097688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39626a0cdb1b1a524512b5cf2774ee8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebec8b16659ac5393a0c2b04f600109690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b1e2c7e1faa665b990cfd4c23112f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9856a831b7304e8d90ea29efc43003692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c36a68d6c4067b5fe06dc732b264b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343f2bfb1c8c90ff5b19188c6996794694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63b8334376c424a18eafbee61e0ce7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a38464f7917a439a234d1c147f1da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a1adbaeb389e99ee624e209507c24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a20807affab4bbc0303b107d6ce643698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be55a957f977619d75ef5819484ea2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb759c08dab55c00873f84d345c1a30e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb027151db7dcb645479d9cb727bf5ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85474da5bbbfcc3947a6bc76d51c73f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87a6a5f527fe4bf53ece8845484468703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41205c378e147873a860d1712fce4c64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9381e593bb66a35f0fd823e3539ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a05ee6ec4a7d8ca648497a278f644706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7b0c3a9ee6c92e334bd0abe844178707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e826943195dbf9d3e8634dd42cfbeee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb900d365f4232dde2497efbd2d589c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9192c8fde19bee95293092ba436f52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fe7f4a1279210011a8118e2d439ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c060e16e24eab1c717848cd4725ffd7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beef2902394895ae8073bdc218e45a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdc7d056437a13221d123150eacea3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bdcfa21d7f0432176f8413900aabc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b804354404cadf05f1b425a241315716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b882948e1ba243d50d12a26a4b8677717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26d9352870774e49d09544c2e30259718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209556c4f9330efa02b1c2b90a8e5c43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d0958c0e14d0f35e7bc8a1413fb46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a253c736164834ce260a0f3e61109721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a060a9ff05689068d81403f360876722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8173ce0d482a1f81e5144f54f6f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddb2552b5a454b114b0d3b3c6e21c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974f142817bed4b9829c36ee0a15bcd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216df6d79efd13beda4ede311c2d419726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497b81f37ee44b0913087132dab7b7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdbed16cee7567e388e87fcd9132b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15138b4cee16024415bb8a13dd94a0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2b6b3955fe1d08b8b0c6baa050036730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf695f15971841072883efa871f03c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7da9367fa8a25205fc01ea63803569732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d597b90081d6e98def32fb833cb9b76733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e002530ae177747f14f3a1b593306e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e3abc413a0a95b2d1af9f61dd0074735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854df742e523f2d63f44bade150a888d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40090a03c5faac9b0bb5d2a82052ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b1123bf28d67d862f62434f0f282b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c469fac93137df188a82567cb9427d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6258c142e0ec27cc99930141cde74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb66e81d11bb28aba8839ce6405a3e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e8fb768b456be92e44c435cf0fece742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7171953c44098d549689fca0bdd19743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe894a181cb7904dcaa344b53695d7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cb667169c9c0ad72af6863e6d6f7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff21e5c771d5fe1e88323590a9e759746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c284a52da205cca3866c2e9773bb2ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e87a398ab8a5b05b9f1df56498416c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd655766e9ab8a86cb4626a9a544015749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a5a9a4b006bd78ff13b3dbe5b0041750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d8706cc845e8fb2746c9783bda1d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08832ad86e9d3599577e2a47aac18978752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361069a2f0ac759bdea967efe1e4caf8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55605b1a1d68ed5cc8bd8553c1da39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ab1702bc8199fd3160fde63bb56a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72073106f34075f231c3365ac4ce3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19bbe700e3410c2fc4d5ca915f18ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d51ff2b2300c9c08ae97ea39d7b85758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa9ee4be43c89adc8fbb3d05e6bfd3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ba8a83e90621766975f6b9fe4cd41760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d8f0d6fb0fe7191728ce3949387bf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4479218feb280f5f234717cfcc6db8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052244ab14fd16f792b01d790e434362763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01802e259b4e01ec4208a6b74a6cdb1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38e0b7d5c57ad344791e2d9b704d26765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc260e113c9065ea0caa9b52f11b2a79766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade495640ce368457d7ecbd51e0a5e5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>